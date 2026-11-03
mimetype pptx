--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -159,50 +159,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -267,50 +289,61 @@
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -492,53 +525,64 @@
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -598,51 +642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்கள் பிதாக்களுக்கு நான் கொடுத்த தேசத்திலே நீங்கள் குடியிருப்பீர்கள்; நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. Therefore, all of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys, to the desolate wastes, and to the cities that are forsaken, which became a prey and derision to the residue of the heathen that are round about;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -707,51 +751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்கள் பிதாக்களுக்கு நான் கொடுத்த தேசத்திலே நீங்கள் குடியிருப்பீர்கள்; நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. Therefore, all of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys, to the desolate wastes, and to the cities that are forsaken, which became a prey and derision to the residue of the heathen that are round about;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -816,51 +860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல், கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. Therefore, all of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys, to the desolate wastes, and to the cities that are forsaken, which became a prey and derision to the residue of the heathen that are round about;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -925,51 +969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல், கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. Therefore, all of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys, to the desolate wastes, and to the cities that are forsaken, which became a prey and derision to the residue of the heathen that are round about;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1034,51 +1078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின் கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. Therefore thus says the Lord GOD; Surely in the fire of my jealousy have I spoken against the residue of the heathen, and against all Idumea, which have appointed my land into their possession with the joy of all their heart, with despiteful minds, to cast it out for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1143,51 +1187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின் கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. Therefore thus says the Lord GOD; Surely in the fire of my jealousy have I spoken against the residue of the heathen, and against all Idumea, which have appointed my land into their possession with the joy of all their heart, with despiteful minds, to cast it out for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1252,51 +1296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள் அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Therefore thus says the Lord GOD; Surely in the fire of my jealousy have I spoken against the residue of the heathen, and against all Idumea, which have appointed my land into their possession with the joy of all their heart, with despiteful minds, to cast it out for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1361,51 +1405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள் அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Therefore thus says the Lord GOD; Surely in the fire of my jealousy have I spoken against the residue of the heathen, and against all Idumea, which have appointed my land into their possession with the joy of all their heart, with despiteful minds, to cast it out for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1470,51 +1514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Prophesy therefore concerning the land of Israel, and say unto the mountains, and to the hills, to the rivers, and to the valleys, Thus says the Lord GOD; Behold, I have spoken in my jealousy and in my fury, because all of you have borne the shame of the heathen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1579,51 +1623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Prophesy therefore concerning the land of Israel, and say unto the mountains, and to the hills, to the rivers, and to the valleys, Thus says the Lord GOD; Behold, I have spoken in my jealousy and in my fury, because all of you have borne the shame of the heathen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1688,51 +1732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் உங்களைப் புறஜாதிகளிடத்திலிருந்து அழைத்து உங்களைச் சகல தேசங்களிலுமிருந்து சேர்த்து, உங்கள் சுயதேசத்திற்கு உங்களைக் கொண்டுவருவேன்.]]></a:t>
+              <a:t><![CDATA[1. Also, you son of man, prophesy unto the mountains of Israel, and say, All of you mountains of Israel, hear the word of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1797,51 +1841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச் சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[6. Prophesy therefore concerning the land of Israel, and say unto the mountains, and to the hills, to the rivers, and to the valleys, Thus says the Lord GOD; Behold, I have spoken in my jealousy and in my fury, because all of you have borne the shame of the heathen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1906,51 +1950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச் சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[6. Prophesy therefore concerning the land of Israel, and say unto the mountains, and to the hills, to the rivers, and to the valleys, Thus says the Lord GOD; Behold, I have spoken in my jealousy and in my fury, because all of you have borne the shame of the heathen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2015,51 +2059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக பயிரிடப்படும்.]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; I have lifted up mine hand, Surely the heathen that are about you, they shall bear their shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2124,51 +2168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக பயிரிடப்படும்.]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; I have lifted up mine hand, Surely the heathen that are about you, they shall bear their shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,51 +2277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும் நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But all of you, O mountains of Israel, all of you shall shoot forth your branches, and yield your fruit to my people of Israel; for they are at hand to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2342,51 +2386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும் நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But all of you, O mountains of Israel, all of you shall shoot forth your branches, and yield your fruit to my people of Israel; for they are at hand to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,51 +2495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும், அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச் சொன்னேன், இதைச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[9. For, behold, I am for you, and I will turn unto you, and all of you shall be tilled and sown:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2560,51 +2604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும், அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச் சொன்னேன், இதைச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[9. For, behold, I am for you, and I will turn unto you, and all of you shall be tilled and sown:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2669,51 +2713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில் மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. And I will multiply men upon you, all the house of Israel, even all of it: and the cities shall be inhabited, and the wastes shall be built:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2778,51 +2822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில் மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. And I will multiply men upon you, all the house of Israel, even all of it: and the cities shall be inhabited, and the wastes shall be built:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2887,51 +2931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் உங்களைப் புறஜாதிகளிடத்திலிருந்து அழைத்து உங்களைச் சகல தேசங்களிலுமிருந்து சேர்த்து, உங்கள் சுயதேசத்திற்கு உங்களைக் கொண்டுவருவேன்.]]></a:t>
+              <a:t><![CDATA[1. Also, you son of man, prophesy unto the mountains of Israel, and say, All of you mountains of Israel, hear the word of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2996,51 +3040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ, அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And I will multiply upon you man and beast; and they shall increase and bring fruit: and I will settle you after your old estates, and will do better unto you than at your beginnings: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3105,51 +3149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ, அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And I will multiply upon you man and beast; and they shall increase and bring fruit: and I will settle you after your old estates, and will do better unto you than at your beginnings: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3214,51 +3258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And I will multiply upon you man and beast; and they shall increase and bring fruit: and I will settle you after your old estates, and will do better unto you than at your beginnings: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3323,51 +3367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Yea, I will cause men to walk upon you, even my people Israel; and they shall possess you, and you shall be their inheritance, and you shall no more henceforth bereave them of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3432,51 +3476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று என்று சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[12. Yea, I will cause men to walk upon you, even my people Israel; and they shall possess you, and you shall be their inheritance, and you shall no more henceforth bereave them of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3541,51 +3585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று என்று சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; Because they say unto you, You land devour up men, and have bereaved your nations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3650,51 +3694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; Because they say unto you, You land devour up men, and have bereaved your nations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3759,51 +3803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[14. Therefore you shall devour men no more, neither bereave your nations any more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3868,51 +3912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[14. Therefore you shall devour men no more, neither bereave your nations any more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3977,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[15. Neither will I cause men to hear in you the shame of the heathen any more, neither shall you bear the reproach of the people any more, neither shall you cause your nations to fall any more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4086,51 +4130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும் உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the Lord GOD; Because the enemy has said against you, Aha, even the ancient high places are ours in possession:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4195,51 +4239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[15. Neither will I cause men to hear in you the shame of the heathen any more, neither shall you bear the reproach of the people any more, neither shall you cause your nations to fall any more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4304,51 +4348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[15. Neither will I cause men to hear in you the shame of the heathen any more, neither shall you bear the reproach of the people any more, neither shall you cause your nations to fall any more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4413,51 +4457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[16. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4522,51 +4566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Son of man, when the house of Israel dwelt in their own land, they defiled it by their own way and by their doings: their way was before me as the uncleanness of a removed woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4631,51 +4675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Son of man, when the house of Israel dwelt in their own land, they defiled it by their own way and by their doings: their way was before me as the uncleanness of a removed woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4740,51 +4784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Son of man, when the house of Israel dwelt in their own land, they defiled it by their own way and by their doings: their way was before me as the uncleanness of a removed woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4849,51 +4893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
+              <a:t><![CDATA[18. Wherefore I poured my fury upon them for the blood that they had shed upon the land, and for their idols wherewith they had polluted it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4958,51 +5002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
+              <a:t><![CDATA[18. Wherefore I poured my fury upon them for the blood that they had shed upon the land, and for their idols wherewith they had polluted it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5067,51 +5111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
+              <a:t><![CDATA[19. And I scattered them among the heathen, and they were dispersed through the countries: according to their way and according to their doings I judged them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5176,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. And I scattered them among the heathen, and they were dispersed through the countries: according to their way and according to their doings I judged them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5285,51 +5329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும் உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the Lord GOD; Because the enemy has said against you, Aha, even the ancient high places are ours in possession:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5394,51 +5438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. And when they entered unto the heathen, where they went, they profaned my holy name, when they said to them, These are the people of the LORD, and are gone forth out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5503,51 +5547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக் கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when they entered unto the heathen, where they went, they profaned my holy name, when they said to them, These are the people of the LORD, and are gone forth out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5612,51 +5656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக் கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And when they entered unto the heathen, where they went, they profaned my holy name, when they said to them, These are the people of the LORD, and are gone forth out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5721,51 +5765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ நான் உங்கள் பட்சத்திலிருந்து, உங்களைக் கண்ணோக்குவேன்; நீங்கள் பண்படுத்தப்பட்டு விதைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. But I had pity for mine holy name, which the house of Israel had profaned among the heathen, where they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5830,51 +5874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள் குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[21. But I had pity for mine holy name, which the house of Israel had profaned among the heathen, where they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5939,51 +5983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள் குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[22. Therefore say unto the house of Israel, thus says the Lord GOD; I do not this for your sakes, O house of Israel, but for mine holy name's sake, which all of you have profaned among the heathen, where all of you went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6048,51 +6092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Therefore say unto the house of Israel, thus says the Lord GOD; I do not this for your sakes, O house of Israel, but for mine holy name's sake, which all of you have profaned among the heathen, where all of you went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6157,51 +6201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Therefore say unto the house of Israel, thus says the Lord GOD; I do not this for your sakes, O house of Israel, but for mine holy name's sake, which all of you have profaned among the heathen, where all of you went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6266,51 +6310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And I will sanctify my great name, which was profaned among the heathen, which all of you have profaned in the midst of them; and the heathen shall know that I am the LORD, says the Lord GOD, when I shall be sanctified in you before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6375,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்; அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[23. And I will sanctify my great name, which was profaned among the heathen, which all of you have profaned in the midst of them; and the heathen shall know that I am the LORD, says the Lord GOD, when I shall be sanctified in you before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6484,51 +6528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore prophesy and say, Thus says the Lord GOD; Because they have made you desolate, and swallowed you up on every side, that all of you might be a possession unto the residue of the heathen, and all of you are taken up in the lips of talkers, and are an ill repute of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6593,51 +6637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்; அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[23. And I will sanctify my great name, which was profaned among the heathen, which all of you have profaned in the midst of them; and the heathen shall know that I am the LORD, says the Lord GOD, when I shall be sanctified in you before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6702,51 +6746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[23. And I will sanctify my great name, which was profaned among the heathen, which all of you have profaned in the midst of them; and the heathen shall know that I am the LORD, says the Lord GOD, when I shall be sanctified in you before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6811,51 +6855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[24. For I will take you from among the heathen, and gather you out of all countries, and will bring you into your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6920,51 +6964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. For I will take you from among the heathen, and gather you out of all countries, and will bring you into your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7029,51 +7073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Then will I sprinkle clean water upon you, and all of you shall be clean: from all your filthiness, and from all your idols, will I cleanse you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7138,51 +7182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[25. Then will I sprinkle clean water upon you, and all of you shall be clean: from all your filthiness, and from all your idols, will I cleanse you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7247,51 +7291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[26. A new heart also will I give you, and a new spirit will I put within you: and I will take away the stony heart out of your flesh, and I will give you an heart of flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7356,51 +7400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[26. A new heart also will I give you, and a new spirit will I put within you: and I will take away the stony heart out of your flesh, and I will give you an heart of flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7465,51 +7509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[27. And I will put my spirit within you, and cause you to walk in my statutes, and all of you shall keep my judgments, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7574,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And I will put my spirit within you, and cause you to walk in my statutes, and all of you shall keep my judgments, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7683,51 +7727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore prophesy and say, Thus says the Lord GOD; Because they have made you desolate, and swallowed you up on every side, that all of you might be a possession unto the residue of the heathen, and all of you are taken up in the lips of talkers, and are an ill repute of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7792,51 +7836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[28. And all of you shall dwell in the land that I gave to your fathers; and all of you shall be my people, and I will be your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7901,51 +7945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையினால் தேசத்திலே அவர்கள் சிந்தின இரத்தத்தினிமித்தமும், அதை அவர்கள் தங்கள் நரகலான விக்கிரகங்களால் தீட்டுப்படுத்தினதினிமித்தமும் நான் என் உக்கிரத்தை அவர்கள்மேல் ஊற்றி,]]></a:t>
+              <a:t><![CDATA[28. And all of you shall dwell in the land that I gave to your fathers; and all of you shall be my people, and I will be your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8010,51 +8054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையினால் தேசத்திலே அவர்கள் சிந்தின இரத்தத்தினிமித்தமும், அதை அவர்கள் தங்கள் நரகலான விக்கிரகங்களால் தீட்டுப்படுத்தினதினிமித்தமும் நான் என் உக்கிரத்தை அவர்கள்மேல் ஊற்றி,]]></a:t>
+              <a:t><![CDATA[29. I will also save you from all your uncleannesses: and I will call for the corn, and will increase it, and lay no famine upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8119,51 +8163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[29. I will also save you from all your uncleannesses: and I will call for the corn, and will increase it, and lay no famine upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8228,51 +8272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[30. And I will multiply the fruit of the tree, and the increase of the field, that all of you shall receive no more reproach of famine among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8337,51 +8381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள், அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And I will multiply the fruit of the tree, and the increase of the field, that all of you shall receive no more reproach of famine among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8446,51 +8490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள், அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then shall all of you remember your own evil ways, and your doings that were not good, and shall loathe yourselves in your own sight for your iniquities and for your abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8555,51 +8599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[31. Then shall all of you remember your own evil ways, and your doings that were not good, and shall loathe yourselves in your own sight for your iniquities and for your abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8664,51 +8708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. Not for your sakes do I this, says the Lord GOD, be it known unto you: be ashamed and confounded for your own ways, O house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8773,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[32. Not for your sakes do I this, says the Lord GOD, be it known unto you: be ashamed and confounded for your own ways, O house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8882,51 +8926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக் கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore prophesy and say, Thus says the Lord GOD; Because they have made you desolate, and swallowed you up on every side, that all of you might be a possession unto the residue of the heathen, and all of you are taken up in the lips of talkers, and are an ill repute of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8991,51 +9035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[33. Thus says the Lord GOD; In the day that I shall have cleansed you from all your iniquities I will also cause you to dwell in the cities, and the wastes shall be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9100,51 +9144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[33. Thus says the Lord GOD; In the day that I shall have cleansed you from all your iniquities I will also cause you to dwell in the cities, and the wastes shall be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9209,51 +9253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[34. And the desolate land shall be tilled, whereas it lay desolate in the sight of all that passed by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9318,51 +9362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[34. And the desolate land shall be tilled, whereas it lay desolate in the sight of all that passed by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9427,51 +9471,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[35. And they shall say, This land that was desolate is become like the garden of Eden; and the waste and desolate and ruined cities are become fenced, and are inhabited.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And they shall say, This land that was desolate is become like the garden of Eden; and the waste and desolate and ruined cities are become fenced, and are inhabited.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And they shall say, This land that was desolate is become like the garden of Eden; and the waste and desolate and ruined cities are become fenced, and are inhabited.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Then the heathen that are left round about you shall know that I the LORD build the ruined places, and plant that that was desolate: I the LORD have spoken it, and I will do it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Then the heathen that are left round about you shall know that I the LORD build the ruined places, and plant that that was desolate: I the LORD have spoken it, and I will do it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Then the heathen that are left round about you shall know that I the LORD build the ruined places, and plant that that was desolate: I the LORD have spoken it, and I will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9536,51 +10125,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக் கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore prophesy and say, Thus says the Lord GOD; Because they have made you desolate, and swallowed you up on every side, that all of you might be a possession unto the residue of the heathen, and all of you are taken up in the lips of talkers, and are an ill repute of the people:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Thus says the Lord GOD; I will yet for this be enquired of by the house of Israel, to do it for them; I will increase them with men like a flock.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Thus says the Lord GOD; I will yet for this be enquired of by the house of Israel, to do it for them; I will increase them with men like a flock.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Thus says the Lord GOD; I will yet for this be enquired of by the house of Israel, to do it for them; I will increase them with men like a flock.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. As the holy flock, as the flock of Jerusalem in her solemn feasts; so shall the waste cities be filled with flocks of men: and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. As the holy flock, as the flock of Jerusalem in her solemn feasts; so shall the waste cities be filled with flocks of men: and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. As the holy flock, as the flock of Jerusalem in her solemn feasts; so shall the waste cities be filled with flocks of men: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9615,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414425" r:id="rId1"/>
+    <p:sldLayoutId id="2482723480" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10315,54 +11558,142 @@
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10467,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And all of you shall dwell in the land that I gave to your fathers; and all of you shall be my]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and I will be your God.]]></a:t>
+              <a:t><![CDATA[ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. I will also save you from all your uncleannesses: and I will call for the corn, and will]]></a:t>
+              <a:t><![CDATA[பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[increase it, and lay no famine upon you.]]></a:t>
+              <a:t><![CDATA[நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And I will multiply the fruit of the tree, and the increase of the field, that all of you shall]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[receive no more reproach of famine among the heathen.]]></a:t>
+              <a:t><![CDATA[இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then shall all of you remember your own evil ways, and your doings that were not good, and shall]]></a:t>
+              <a:t><![CDATA[மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loathe yourselves in your own sight for your iniquities and for your abominations.]]></a:t>
+              <a:t><![CDATA[பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Not for your sakes do I this, says the Lord GOD, be it known unto you: be ashamed and confounded]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for your own ways, O house of Israel.]]></a:t>
+              <a:t><![CDATA[ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For I will take you from among the heathen, and gather you out of all countries, and will bring]]></a:t>
+              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Thus says the Lord GOD; In the day that I shall have cleansed you from all your iniquities I]]></a:t>
+              <a:t><![CDATA[இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will also cause you to dwell in the cities, and the wastes shall be built.]]></a:t>
+              <a:t><![CDATA[உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the desolate land shall be tilled, whereas it lay desolate in the sight of all that passed]]></a:t>
+              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by.]]></a:t>
+              <a:t><![CDATA[புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And they shall say, This land that was desolate is become like the garden of Eden; and the waste]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and desolate and ruined cities are become fenced, and are inhabited.]]></a:t>
+              <a:t><![CDATA[கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Then the heathen that are left round about you shall know that I the LORD build the ruined]]></a:t>
+              <a:t><![CDATA[9. இதோ நான் உங்கள் பட்சத்திலிருந்து, உங்களைக் கண்ணோக்குவேன்; நீங்கள் பண்படுத்தப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places, and plant that that was desolate: I the LORD have spoken it, and I will do it.]]></a:t>
+              <a:t><![CDATA[விதைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Thus says the Lord GOD; I will yet for this be enquired of by the house of Israel, to do it for]]></a:t>
+              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them; I will increase them with men like a flock.]]></a:t>
+              <a:t><![CDATA[குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you into your own land.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. As the holy flock, as the flock of Jerusalem in her solemn feasts; so shall the waste cities be]]></a:t>
+              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[filled with flocks of men: and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Also, you son of man, prophesy unto the mountains of Israel, and say, All of you mountains of]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, hear the word of the LORD:]]></a:t>
+              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Thus says the Lord GOD; Because the enemy has said against you, Aha, even the ancient high places]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are ours in possession:]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore prophesy and say, Thus says the Lord GOD; Because they have made you desolate, and]]></a:t>
+              <a:t><![CDATA[தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swallowed you up on every side, that all of you might be a possession unto the residue of the]]></a:t>
+              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen, and all of you are taken up in the lips of talkers, and are an ill repute of the people:]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore, all of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD]]></a:t>
+              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then will I sprinkle clean water upon you, and all of you shall be clean: from all your]]></a:t>
+              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the mountains, and to the hills, to the rivers, and to the valleys, to the desolate wastes, and]]></a:t>
+              <a:t><![CDATA[நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the cities that are forsaken, which became a prey and derision to the residue of the heathen that]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are round about;]]></a:t>
+              <a:t><![CDATA[16. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Therefore thus says the Lord GOD; Surely in the fire of my jealousy have I spoken against the]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[residue of the heathen, and against all Idumea, which have appointed my land into their possession]]></a:t>
+              <a:t><![CDATA[நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the joy of all their heart, with despiteful minds, to cast it out for a prey.]]></a:t>
+              <a:t><![CDATA[முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Prophesy therefore concerning the land of Israel, and say unto the mountains, and to the hills,]]></a:t>
+              <a:t><![CDATA[18. ஆகையினால் தேசத்திலே அவர்கள் சிந்தின இரத்தத்தினிமித்தமும், அதை அவர்கள் தங்கள் நரகலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the rivers, and to the valleys, Thus says the Lord GOD; Behold, I have spoken in my jealousy and]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களால் தீட்டுப்படுத்தினதினிமித்தமும் நான் என் உக்கிரத்தை அவர்கள்மேல் ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in my fury, because all of you have borne the shame of the heathen:]]></a:t>
+              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore thus says the Lord GOD; I have lifted up mine hand, Surely the heathen that are about]]></a:t>
+              <a:t><![CDATA[நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[filthiness, and from all your idols, will I cleanse you.]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, they shall bear their shame.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But all of you, O mountains of Israel, all of you shall shoot forth your branches, and yield your]]></a:t>
+              <a:t><![CDATA[அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruit to my people of Israel; for they are at hand to come.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For, behold, I am for you, and I will turn unto you, and all of you shall be tilled and sown:]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I will multiply men upon you, all the house of Israel, even all of it: and the cities shall]]></a:t>
+              <a:t><![CDATA[பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be inhabited, and the wastes shall be built:]]></a:t>
+              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I will multiply upon you man and beast; and they shall increase and bring fruit: and I will]]></a:t>
+              <a:t><![CDATA[வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[settle you after your old estates, and will do better unto you than at your beginnings: and all of]]></a:t>
+              <a:t><![CDATA[பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Yea, I will cause men to walk upon you, even my people Israel; and they shall possess you, and]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. A new heart also will I give you, and a new spirit will I put within you: and I will take away]]></a:t>
+              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall be their inheritance, and you shall no more henceforth bereave them of men.]]></a:t>
+              <a:t><![CDATA[தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Thus says the Lord GOD; Because they say unto you, You land devour up men, and have bereaved]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your nations:]]></a:t>
+              <a:t><![CDATA[24. நான் உங்களைப் புறஜாதிகளிடத்திலிருந்து அழைத்து உங்களைச் சகல தேசங்களிலுமிருந்து சேர்த்து, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore you shall devour men no more, neither bereave your nations any more, says the Lord]]></a:t>
+              <a:t><![CDATA[சுயதேசத்திற்கு உங்களைக் கொண்டுவருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[GOD.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Neither will I cause men to hear in you the shame of the heathen any more, neither shall you]]></a:t>
+              <a:t><![CDATA[உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear the reproach of the people any more, neither shall you cause your nations to fall any more,]]></a:t>
+              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Son of man, when the house of Israel dwelt in their own land, they defiled it by their own way]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the stony heart out of your flesh, and I will give you an heart of flesh.]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and by their doings: their way was before me as the uncleanness of a removed woman.]]></a:t>
+              <a:t><![CDATA[28. உங்கள் பிதாக்களுக்கு நான் கொடுத்த தேசத்திலே நீங்கள் குடியிருப்பீர்கள்; நீங்கள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Wherefore I poured my fury upon them for the blood that they had shed upon the land, and for]]></a:t>
+              <a:t><![CDATA[ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their idols wherewith they had polluted it:]]></a:t>
+              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I scattered them among the heathen, and they were dispersed through the countries: according]]></a:t>
+              <a:t><![CDATA[கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to their way and according to their doings I judged them.]]></a:t>
+              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when they entered unto the heathen, where they went, they profaned my holy name, when they]]></a:t>
+              <a:t><![CDATA[கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said to them, These are the people of the LORD, and are gone forth out of his land.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But I had pity for mine holy name, which the house of Israel had profaned among the heathen,]]></a:t>
+              <a:t><![CDATA[அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where they went.]]></a:t>
+              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Therefore say unto the house of Israel, thus says the Lord GOD; I do not this for your sakes, O]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And I will put my spirit within you, and cause you to walk in my statutes, and all of you shall]]></a:t>
+              <a:t><![CDATA[சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of Israel, but for mine holy name's sake, which all of you have profaned among the heathen,]]></a:t>
+              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where all of you went.]]></a:t>
+              <a:t><![CDATA[சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And I will sanctify my great name, which was profaned among the heathen, which all of you have]]></a:t>
+              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[profaned in the midst of them; and the heathen shall know that I am the LORD, says the Lord GOD,]]></a:t>
+              <a:t><![CDATA[பயிரிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +22490,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when I shall be sanctified in you before their eyes.]]></a:t>
+              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னேன், இதைச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[keep my judgments, and do them.]]></a:t>
+              <a:t><![CDATA[அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21351,92 +23342,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21462,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21637,51 +24420,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>84</Slides>
+  <Slides>95</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>