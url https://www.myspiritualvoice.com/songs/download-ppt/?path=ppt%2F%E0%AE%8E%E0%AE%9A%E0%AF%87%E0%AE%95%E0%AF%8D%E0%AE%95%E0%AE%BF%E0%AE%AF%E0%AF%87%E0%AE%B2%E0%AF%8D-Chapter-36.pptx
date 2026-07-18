--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -145,50 +145,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +260,57 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +485,60 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ நான் உங்கள் பட்சத்திலிருந்து, உங்களைக் கண்ணோக்குவேன்; நீங்கள் பண்படுத்தப்பட்டு விதைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. உங்கள் பிதாக்களுக்கு நான் கொடுத்த தேசத்திலே நீங்கள் குடியிருப்பீர்கள்; நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள் குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[28. உங்கள் பிதாக்களுக்கு நான் கொடுத்த தேசத்திலே நீங்கள் குடியிருப்பீர்கள்; நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள் குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல், கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல், கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின் கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின் கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்; அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள் அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்; அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள் அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. நான் உங்களைப் புறஜாதிகளிடத்திலிருந்து அழைத்து உங்களைச் சகல தேசங்களிலுமிருந்து சேர்த்து, உங்கள் சுயதேசத்திற்கு உங்களைக் கொண்டுவருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச் சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச் சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக பயிரிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக பயிரிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும் நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும் நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும், அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச் சொன்னேன், இதைச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும், அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச் சொன்னேன், இதைச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையினால் தேசத்திலே அவர்கள் சிந்தின இரத்தத்தினிமித்தமும், அதை அவர்கள் தங்கள் நரகலான விக்கிரகங்களால் தீட்டுப்படுத்தினதினிமித்தமும் நான் என் உக்கிரத்தை அவர்கள்மேல் ஊற்றி,]]></a:t>
+              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில் மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில் மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. நான் உங்களைப் புறஜாதிகளிடத்திலிருந்து அழைத்து உங்களைச் சகல தேசங்களிலுமிருந்து சேர்த்து, உங்கள் சுயதேசத்திற்கு உங்களைக் கொண்டுவருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +2996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
+              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ, அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள், அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ, அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள், அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று என்று சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று என்று சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும் உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் உங்களைப் புறஜாதிகளிடத்திலிருந்து அழைத்து உங்களைச் சகல தேசங்களிலுமிருந்து சேர்த்து, உங்கள் சுயதேசத்திற்கு உங்களைக் கொண்டுவருவேன்.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும் உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும் உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக் கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: என் தேசத்தைக் கொள்ளையிடப்பட்ட வெளியாக்கும்படிக்கு அதை முழு இருதயத்தின் சந்தோஷத்தோடும் கர்வமான மனதோடும் தங்களுக்குச் சுதந்தரமாக நியமித்துக்கொண்ட புறஜாதிகளில் மீதியானவர்களுக்கு விரோதமாகவும் ஏதோம் அனைத்துக்கும் விரோதமாகவும், என் அக்கினியான எரிச்சலினால் பேசினேன் என்று நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக் கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்கள் பிதாக்களுக்கு நான் கொடுத்த தேசத்திலே நீங்கள் குடியிருப்பீர்கள்; நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருந்து,]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல், கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்கள் அசுத்தங்களையெல்லாம் நீக்கி, உங்களை இரட்சித்து உங்கள்மேல் பஞ்சத்தைக் கட்டளையிடாமல், கோதுமையை வரவழைத்து, அதைப்பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் தேசத்தைக்குறித்துத் தீர்க்கதரிசனம் உரைத்து, மலைகளுக்கும், மேடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, நீங்கள் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமந்தபடியினால் நான் என் எரிச்சலினாலும் என் உக்கிரத்தினாலும் பேசினேன்;]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது நான் உங்கள்மேல் சுத்தமான ஜலம் தெளிப்பேன்; நான் உங்களுடைய எல்லா அசுத்தங்களையும் உங்களுடைய எல்லா நரகலான விக்கிரகங்களையும் நீக்கி உங்களைச் சுத்தமாக்குவேன், நீங்கள் சுத்தமாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின் கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் இனிமேல் ஜாதிகளுக்குளே பஞ்சத்தினாலுண்டாகும் நிந்தையை அடையாதபடிக்கு, விருட்சத்தின் கனிகளையும் வயலின் பலன்களையும் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக் கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள் அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக் கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது நீங்கள் உங்கள் பொல்லாத மார்க்கங்களையும் உங்கள் தகாத கிரியைகளையும் நினைத்து, உங்கள் அக்கிரமங்களினிமித்தமும் உங்கள் அருவருப்புகளினிமித்தமும் உங்களையே அரோசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. இதோ நான் உங்கள் பட்சத்திலிருந்து, உங்களைக் கண்ணோக்குவேன்; நீங்கள் பண்படுத்தப்பட்டு விதைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள் குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இப்படிச் செய்வது உங்கள் நிமித்தமாக அல்லவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், இது உங்களுக்கு அறியப்பட்டிருக்கக்கடவது; இஸ்ரவேல் வம்சத்தாரே உங்கள் வழிகளினிமித்தம் வெட்கி நாணுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. நான் உங்கள்மேல் இஸ்ரவேல் வம்சமாகிய மனுஷர் யாவரையும் வர்த்திக்கப்பண்ணுவேன்; பட்டணங்கள் குடியேற்றப்படும், அவாந்தரமான ஸ்தலங்கள் கட்டப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச் சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உங்கள் அக்கிரமங்களையெல்லாம் நீக்கி, உங்களைச் சுத்தமாக்கும் காலத்திலே பட்டணங்களில் குடியேற்றுவிப்பேன்; அவாந்தரமான ஸ்தலங்களும் கட்டப்படும்.]]></a:t>
+              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக பயிரிடப்படும்.]]></a:t>
+              <a:t><![CDATA[11. உங்கள்மேல் மனுஷரையும் மிருகஜீவன்களையும் பெருகிப் பலுகும்படி வர்த்திக்கப்பண்ணுவேன்; பூர்வநாட்களில் நீங்கள் இருந்த நிலைமையில் நான் உங்களை ஸ்தாபித்து, உங்கள் முந்தின சீரைப்பார்க்கிலும் உங்களுக்கு நற்சீர் உண்டாகச்செய்வேன்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாழாக்கப்பட்ட தேசம் கடந்துபோகிற யாவருடைய பார்வைக்கும் பாழாய்க்கிடந்ததற்குப் பதிலாக பயிரிடப்படும்.]]></a:t>
+              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்; அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும் நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. நான் உங்கள்மேல் என் ஜனமாகிய இஸ்ரவேலின் மனுஷரை நடமாடப்பண்ணுவேன், அவர்கள் உன்னைக் கையாளுவார்கள்; அவர்களுக்குச் சுதந்தரமாயிருப்பாய்; நீ இனிமேல் அவர்களைச் சாகக்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பாழாய்க்கிடந்த இத்தேசம், ஏதேன் தோட்டத்தைப்போலாயிற்றென்றும், அவாந்தரமும் பாழும் நிர்மூலமுமாயிருந்த பட்டணங்கள் அரணிப்பானவைகளும் குடியேற்றப்பட்டவைகளுமாயிருக்கிறது என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும், அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச் சொன்னேன், இதைச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் ஜனங்கள் உன்னைப்பார்த்து: நீ மனுஷரைப் பட்சிக்கிற தேசமென்றும், நீ உன் ஜனங்களைச் சாகக்கொடுக்கிற தேசமென்றும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய நான் நிர்மூலமானவைகளைக் கட்டுகிறேன் என்றும், பாழானதைப் பயிர்நிலமாக்குகிறேன் என்றும், அப்பொழுது உங்களைச் சுற்றிலுமுள்ள மீதியான ஜாதிகள் அறிந்துகொள்வார்கள்; கர்த்தராகிய நான் இதைச் சொன்னேன், இதைச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில் மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[14. நீ இனிமேல் மனுஷரைப் பட்சிப்பதுமில்லை, இனிமேல் உன் ஜனங்களைச் சாகக்கொடுப்பதுமில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாருக்காக நான் இதை அநுக்கிரகஞ்செய்யும்படி அவர்கள் என்னிடத்தில் விண்ணப்பம் பண்ணவேண்டும்; மந்தை பெருகுகிறதுபோல் அவர்களில் மனிதரைப் பெருகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ, அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பண்டிகை காலங்களில் எருசலேமிலே பரிசுத்தம்பண்ணப்பட்டு வருகிற மந்தைகள் எப்படித் திரளாயிருக்கிறதோ, அப்படியே அவாந்தரமாயிருந்த பட்டணங்கள் மனுஷரின் மந்தையால் நிரம்பியிருக்கும்; அதினால் நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. நான் இனிமேல் புறஜாதிகள் செய்யும் அவமானத்தை உன்னிடத்திலே கேட்கப்பண்ணுவதுமில்லை. நீ ஜனங்களின் நிந்தையை இனிமேல் சுமப்பதுமில்லை; நீ இனிமேல் உன் ஜாதிகளைச் சாகக்கொடுப்பதுமில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ இஸ்ரவேல் மலைகளை நோக்கித் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் மலைகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால், கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் கரத்தை உயர்த்துவேன், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகள் தங்களுடைய அவமானத்தை நிச்சயமாய்ச் சுமப்பார்கள் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. உங்களுக்கு நவமான இருதயத்தைக் கொடுத்து, உங்கள் உள்ளத்திலே புதிதான ஆவியைக் கட்டளையிட்டு, கல்லான இருதயத்தை உங்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு சதையான இருதயத்தை உங்களுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று என்று சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் தங்கள் சுயதேசத்திலே குடியிருக்கையில் அதைத் தங்கள் நடக்கையினாலும் தங்கள் கிரியைகளினாலும் தீட்டுப்படுத்தினார்கள்; அவர்களுடைய நடக்கை என் முகத்துக்கு முன்பாக தூரஸ்திரீயின் தீட்டைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; பகைஞன் உங்களைக்குறித்து ஆ, ஆ, நித்திய மேடுகள் எங்கள் வசமாயிற்று என்று சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[18. ஆகையினால் தேசத்திலே அவர்கள் சிந்தின இரத்தத்தினிமித்தமும், அதை அவர்கள் தங்கள் நரகலான விக்கிரகங்களால் தீட்டுப்படுத்தினதினிமித்தமும் நான் என் உக்கிரத்தை அவர்கள்மேல் ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +8010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[18. ஆகையினால் தேசத்திலே அவர்கள் சிந்தின இரத்தத்தினிமித்தமும், அதை அவர்கள் தங்கள் நரகலான விக்கிரகங்களால் தீட்டுப்படுத்தினதினிமித்தமும் நான் என் உக்கிரத்தை அவர்கள்மேல் ஊற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ தீர்க்கதரிசனம் உரைத்துச்சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், நீங்கள் புறஜாதிகளில் மீதியானவர்களுக்குச் சுதந்தரமாயிருக்கும்படி அவர்கள் உங்களைப் பாழாக்கி, உங்களைச் சுற்றிலுமிருந்து விழுங்கினபடியினாலும், நீங்கள் வாயாடிகளுக்குப்பேச்சும் ஜனங்களுக்கு அவதூறுமானவர்களானபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[19. அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்தேன்; தேசங்களில் தூற்றிப்போடப்பட்டார்கள்; அவர்களுடைய நடக்கையின்படியேயும் அவர்களுடைய கிரியைகளின்படியேயும் அவர்களை நியாயந்தீர்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள், அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் புறஜாதிகளிடத்தில் போனபேது அந்த ஜனங்கள் இவர்களைக்குறித்து: இவர்கள் கர்த்தருடைய ஜனங்கள், அவருடைய தேசத்திலிருந்து வந்தார்கள் என்று சொன்னதினால், இவர்கள் என் பரிசுத்த நாமத்தைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8555,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் மலைகளே நீங்கள் கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; மலைகளுக்கும் ஆடுகளுக்கும், ஆறுகளுக்கும், பள்ளத்தாக்குகளுக்கும், பாழாக்கப்பட்ட அவாந்தர இடங்களுக்கும் வெறுமையாய் விடப்பட்ட பட்டணங்களுக்கும் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: உங்களைச் சுற்றிலும் மீதியான புறஜாதிகளுக்கு நீங்கள் கொள்ளையும் பரியாசமுமாய்ப் போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ஆனாலும் இஸ்ரவேல் வம்சத்தார் தாங்கள் வந்துசேர்ந்த புறஜாதிகளிடத்திலே பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமாகவே இரங்குகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8882,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக் கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக் கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஆதலால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, உங்கள்நிமித்தமல்ல நீங்கள் வந்து சேர்ந்ந புறஜாதிகளிடத்தில் பரிசுத்தக்குலைச்சலாக்கின என் பரிசுத்த நாமத்தினிமித்தமே நான் இப்படிச் செய்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. புறஜாதிகளின் நடுவே நீங்கள் பரிசுத்தக்குலைச்சலாக்கினதும் அவர்களுக்குள் உங்களால் பரிசுத்தக்குலைச்சலாக்கப்பட்டதுமான என் மகத்தான நாமத்தை நான் பரிசுத்தம்பண்ணுவேன்; அப்பொழுது புறஜாதிகள் தங்கள் கண்களுக்கு முன்பாக நான் உங்களுக்குள் பரிசுத்தம்பண்ணப்படுகையில், நான் கர்த்தர் என்பதை அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +9536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் மலைகளே, நீங்கள் உங்கள் கொப்புகளை விட்டு, என் ஜனமாகிய இஸ்ரவேலுக்கு உங்கள் கனிகளைக் கொடுப்பீர்கள்; அவர்கள் சமீபமாய் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. உங்கள் உள்ளத்திலே என் ஆவியை வைத்து, உங்களை என் கட்டளைகளில் நடக்கவும் என் நியாயங்களைக் கைக்கொள்ளவும் அவைகளின்படி செய்யவும்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +9615,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506606" r:id="rId1"/>
+    <p:sldLayoutId id="2473414425" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,54 +10251,110 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9620,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. કારણ કે જુઓ, હું તમારા પક્ષમાં છું, હું તમારી તરફ ફરીશ, ને તમારામાં ખેડાણ તથા વાવેતર થશે;]]></a:t>
+              <a:t><![CDATA[28. And all of you shall dwell in the land that I gave to your fathers; and all of you shall be my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હું તમારા પર પુષ્કળ માણસોને વસાવીશ, ઇસ્રાએલના આખા વંશને હું વસાવીશ; શહેરોમાં ફરી વસ્તી થશે અને]]></a:t>
+              <a:t><![CDATA[people, and I will be your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખંડિયેરો ફરી બંધાશે.]]></a:t>
+              <a:t><![CDATA[29. I will also save you from all your uncleannesses: and I will call for the corn, and will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. માત્ર લોકોની વસતી જ નહિ, પણ તમારા ઢોરઢાંખર પણ અતિ ઘણાં વધારીશ. હે ઇસ્રાએલના પર્વતો ફરીથી તમે]]></a:t>
+              <a:t><![CDATA[increase it, and lay no famine upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘરોથી ઢંકાઇ જશો. મેં અગાઉ તમારે માટે જે કર્યું છે તેથી વિશેષ હું તમારે માટે કરીશ. ત્યારે તમે જાણશો]]></a:t>
+              <a:t><![CDATA[30. And I will multiply the fruit of the tree, and the increase of the field, that all of you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[receive no more reproach of famine among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હું મારી પ્રજાને ફરીથી તમારા પર ચલાવીશ અને તેઓ ઇસ્રાએલના પર્વતો પર વાસો કરશે અને કબજો જમાવશે.]]></a:t>
+              <a:t><![CDATA[31. Then shall all of you remember your own evil ways, and your doings that were not good, and shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને હવે પછી કદી તમે તેમના સંતાનોને હરી લેશો નહિ.”]]></a:t>
+              <a:t><![CDATA[loathe yourselves in your own sight for your iniquities and for your abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. યહોવા મારા માલિક કહે છે: “બીજી પ્રજાઓ તારી હાંસી કરતા કહેતી હતી કે,’ ઇસ્રાએલ એવો દેશ છે જે]]></a:t>
+              <a:t><![CDATA[32. Not for your sakes do I this, says the Lord GOD, be it known unto you: be ashamed and confounded]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાના માણસોને ભરખી જાય છે અને પ્રજાને નિ:સંતાન બનાવે છે.]]></a:t>
+              <a:t><![CDATA[for your own ways, O house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. યહોવા મારા માલિક કહે છે, “મારો કોપ અન્ય પ્રજાઓની અને મુખ્યત્વે અદોમની વિરુદ્ધ સળગી ઊઠયો છે: કારણ]]></a:t>
+              <a:t><![CDATA[24. For I will take you from among the heathen, and gather you out of all countries, and will bring]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તો હવે પછી તું કદી માણસોને ભરખીશ નહિ અને તારા લોકોનાં સંતાનોને હરી લઇશ નહિ,” આ યહોવા મારા]]></a:t>
+              <a:t><![CDATA[33. Thus says the Lord GOD; In the day that I shall have cleansed you from all your iniquities I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[will also cause you to dwell in the cities, and the wastes shall be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “હવે પછી તારે કદી બીજા લોકોના મહેણાં સાંભળવાનો કે વિદેશીઓની નિંદા સહેવાનો વખત નહિ આવે. તું તારી]]></a:t>
+              <a:t><![CDATA[34. And the desolate land shall be tilled, whereas it lay desolate in the sight of all that passed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રજાને ફરીથી કદીયે ઠોકર ખવડાવશે નહિ.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ફરીથી યહોવાની વાણી મને આ પ્રમાણે સંભાળાઇ:]]></a:t>
+              <a:t><![CDATA[35. And they shall say, This land that was desolate is become like the garden of Eden; and the waste]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “હે મનુષ્યના પુત્ર, જ્યારે ઇસ્રાએલીઓ પોતાની ભૂમિમાં વસતાં હતાં ત્યારે તેમણે તેને પોતાના વર્તાવ]]></a:t>
+              <a:t><![CDATA[and desolate and ruined cities are become fenced, and are inhabited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને દુષ્કૃત્યોથી અશુદ્ધ કરી હતી. મારી સામે તેઓ રજસ્વલા સ્ત્રીની જેમ ચાલતાં હતાં. મારે મન તેમનો]]></a:t>
+              <a:t><![CDATA[36. Then the heathen that are left round about you shall know that I the LORD build the ruined]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વર્તાવ ગંદો અને ધૃણાજનક હતો.]]></a:t>
+              <a:t><![CDATA[places, and plant that that was desolate: I the LORD have spoken it, and I will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેમણે આ ભૂમિને ખૂનથી અને મૂર્તિપૂજાથી પ્રદુષિત કરી હતી. તેથી મારો રોષ તેઓ પર સળગી ઊઠયો હતો.]]></a:t>
+              <a:t><![CDATA[37. Thus says the Lord GOD; I will yet for this be enquired of by the house of Israel, to do it for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મેં તેમને બીજી પ્રજાઓમાં વેરવિખેર કરી નાખ્યા અને વિદેશોમાં રઝળતા કરી દીધા. તેમના કૃત્યો અને]]></a:t>
+              <a:t><![CDATA[them; I will increase them with men like a flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે તેઓએ હર્ષાવેશમાં આવીને તિરસ્કારપૂર્વક ઇસ્રાએલના પ્રદેશોનો કબજો લઇને તેને લૂંટી લીધો છે.”]]></a:t>
+              <a:t><![CDATA[you into your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વર્તાવ જેને લાયક હતા તે જ સજા મેં તેમને કરી.]]></a:t>
+              <a:t><![CDATA[38. As the holy flock, as the flock of Jerusalem in her solemn feasts; so shall the waste cities be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. પણ જ્યારે તેઓ જે જે પ્રજાઓમાં ગયા તેમની વચ્ચે તેમણે મારા પવિત્ર નામને બટ્ટો લગાડ્યો. લોકો તેમને]]></a:t>
+              <a:t><![CDATA[filled with flocks of men: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિષે એવું કહેવા લાગ્યા કે, ‘આ યહોવાના લોકો છે, અને એમને યહોવાના દેશમાંથી નીકળવું પડ્યું છે.’]]></a:t>
+              <a:t><![CDATA[1. Also, you son of man, prophesy unto the mountains of Israel, and say, All of you mountains of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “હું મારા પવિત્ર નામની ચિંતા કરું છું, કારણ કે મારા લોકોએ સમસ્ત જગતમાં મારા નામને તેઓ જ્યાં જયાં]]></a:t>
+              <a:t><![CDATA[Israel, hear the word of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયા છે ત્યાં ત્યાં બટ્ટો લગાડ્યો છે.]]></a:t>
+              <a:t><![CDATA[2. Thus says the Lord GOD; Because the enemy has said against you, Aha, even the ancient high places]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. એટલે તું ઇસ્રાએલીઓને કહે કે, આ યહોવા મારા માલિકના વચન છે: ‘હે ઇસ્રાએલીઓ, હું આ જે કહું છું તે]]></a:t>
+              <a:t><![CDATA[are ours in possession:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારે માટે નથી કરતો પણ મારા પવિત્ર નામને માટે કરું છું, અને તમે જે વિદેશોમાં ગયા હતા તેમની વચ્ચે]]></a:t>
+              <a:t><![CDATA[3. Therefore prophesy and say, Thus says the Lord GOD; Because they have made you desolate, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બદનામી કરી છે.]]></a:t>
+              <a:t><![CDATA[swallowed you up on every side, that all of you might be a possession unto the residue of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તમારે લીધે કલંકિત થયેલા મારા નામની પવિત્રતા હું એ પ્રજાઓમાં સિધ્દ કરી બતાવીશ, અને જ્યારે હું]]></a:t>
+              <a:t><![CDATA[heathen, and all of you are taken up in the lips of talkers, and are an ill repute of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમની આગળ તમારી મારફતે મારી પવિત્રતા સિધ્દ કરીશ ત્યારે લોકોને ખાતરી થશે કે હું યહોવા છું.”‘]]></a:t>
+              <a:t><![CDATA[4. Therefore, all of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “તેથી તું પ્રબોધ કર અને ઇસ્રાએલના ડુંગરોને અને પર્વતોને, ખીણોને અને કોતરોને કહે કે ‘યહોવા મારા]]></a:t>
+              <a:t><![CDATA[25. Then will I sprinkle clean water upon you, and all of you shall be clean: from all your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. દેવ કહે છે, “હું તમને બધાને પરદેશોમાંથી બહાર કાઢી એકત્ર કરીને તમારી પોતાની ભૂમિમાં પાછા લાવીશ.]]></a:t>
+              <a:t><![CDATA[to the mountains, and to the hills, to the rivers, and to the valleys, to the desolate wastes, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. હું તમારા પર શુદ્ધ જળનો છંટકાવ કરીને તમને મૂર્તિપૂજાના પાપથી અને તમારી બધી અશુદ્ધિઓથી મુકત]]></a:t>
+              <a:t><![CDATA[to the cities that are forsaken, which became a prey and derision to the residue of the heathen that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ.”]]></a:t>
+              <a:t><![CDATA[are round about;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. દેવ કહે છે, “હું તમને નવું હૃદય આપીશ, અને તમારામાં હું નવો આત્મા મૂકીશ. હું તમારું પથ્થર સમાન]]></a:t>
+              <a:t><![CDATA[5. Therefore thus says the Lord GOD; Surely in the fire of my jealousy have I spoken against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપી હૃદય દૂર કરીશ અને તમને નવું પ્રેમાળ હૃદય આપીશ.]]></a:t>
+              <a:t><![CDATA[residue of the heathen, and against all Idumea, which have appointed my land into their possession]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. હું તમારામાં મારા પોતાના આત્માનો સંચાર કરીશ, તમે મારા નિયમો પ્રમાણે ચાલો, ને નિષ્ઠાપૂર્વક મારી]]></a:t>
+              <a:t><![CDATA[with the joy of all their heart, with despiteful minds, to cast it out for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આજ્ઞાઓનું પાલન કરોતો એમ કરીશ.]]></a:t>
+              <a:t><![CDATA[6. Prophesy therefore concerning the land of Israel, and say unto the mountains, and to the hills,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. તમારા પૂર્વજોને આપેલા ઇસ્રાએલના દેશમાં તમે વસશો. તમે મારી પ્રજા થશો અને હું તમારો દેવ થઇશ.”]]></a:t>
+              <a:t><![CDATA[to the rivers, and to the valleys, Thus says the Lord GOD; Behold, I have spoken in my jealousy and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. દેવ કહે છે, “હું તમને બધી અશુદ્ધિઓથી બચાવીશ. હું અનાજને આજ્ઞા કરીશ અને તેની વૃદ્ધિ કરીશ, તમારે]]></a:t>
+              <a:t><![CDATA[in my fury, because all of you have borne the shame of the heathen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં દુકાળ કદી પડવા દઇશ નહિ,]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; I have lifted up mine hand, Surely the heathen that are about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માલિક કહે છે: તમે આજુબાજુની પ્રજાઓના મહેણાં સહન કર્યા છે. તેથી હું કોપાયમાન થયો છું.”‘]]></a:t>
+              <a:t><![CDATA[filthiness, and from all your idols, will I cleanse you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. હું વૃક્ષોના ફળ અને ખેતીની પેદાશમાં મબલખ વધારો કરીશ તેથી લોકોમાં તમારે કદી દુકાળનું મહેણું]]></a:t>
+              <a:t><![CDATA[you, they shall bear their shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળવાનું રહેશે નહિ.]]></a:t>
+              <a:t><![CDATA[8. But all of you, O mountains of Israel, all of you shall shoot forth your branches, and yield your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ત્યારે તમે તમારાં ભૂતકાળના પાપ યાદ કરશો અને તમારા દુષ્કમોર્ને લીધે દુ:ખી થશો અને પોતાની જાતનો]]></a:t>
+              <a:t><![CDATA[fruit to my people of Israel; for they are at hand to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તિરસ્કાર કરશો.]]></a:t>
+              <a:t><![CDATA[9. For, behold, I am for you, and I will turn unto you, and all of you shall be tilled and sown:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. યહોવા મારા માલિક કહે છે, “પણ હંમેશા યાદ રાખો; આ હું તમારે માટે કરતો નથી એની ખાતરી રાખજો, હે]]></a:t>
+              <a:t><![CDATA[10. And I will multiply men upon you, all the house of Israel, even all of it: and the cities shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલીઓ, આને તમે તમારા દુષ્કમોર્થી થતી અપકીતિર્ ને બેઆબરૂ સમજો.”]]></a:t>
+              <a:t><![CDATA[be inhabited, and the wastes shall be built:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. યહોવા મારા માલિકનું આ વચન છે: “જ્યારે હું તમને તમારા પાપોથી શુદ્ધ કરીશ ત્યારે હું તમને ફરીથી]]></a:t>
+              <a:t><![CDATA[11. And I will multiply upon you man and beast; and they shall increase and bring fruit: and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલમાં તમારા ઘરે પાછા લાવીશ અને ઉજ્જડ થયેલા નગરોને ફરીથી બાંધીશ.]]></a:t>
+              <a:t><![CDATA[settle you after your old estates, and will do better unto you than at your beginnings: and all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. તમારા બંદીવાસ દરમ્યાન જે ભૂમિ વરસો સુધી વેરાન પડી હતી અને તેની પાસેથી પસાર થનારા સર્વ તમારા]]></a:t>
+              <a:t><![CDATA[you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેશને ખંડિયેર જોઇને નવાઇ પામતા હતા તે ભૂમિ ફરીથી ખેડાતી થશે.]]></a:t>
+              <a:t><![CDATA[12. Yea, I will cause men to walk upon you, even my people Israel; and they shall possess you, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. યહોવા મારા માલિક કહે છે, “તેથી મેં પ્રતિજ્ઞા લીધી છે કે તમારી આસપાસની પ્રજાઓએ પોતે મહેણાંટોણાં]]></a:t>
+              <a:t><![CDATA[26. A new heart also will I give you, and a new spirit will I put within you: and I will take away]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. જ્યારે હું તમને પાછા ‘લાવીશ ત્યારે તેઓ કહેશે, દેવથી તજાયેલી આ ભૂમિ હવે એદનવાડી સમાન થઇ ગઇ છે!]]></a:t>
+              <a:t><![CDATA[you shall be their inheritance, and you shall no more henceforth bereave them of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખંડિયેર જેવા નગરોની આસપાસ કોટ બાંધવામાં આવ્યા છે અને તેમાં ઘણા લોકો વસે છે!”‘]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; Because they say unto you, You land devour up men, and have bereaved]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. દેવ કહે છે, “ત્યારે આજુબાજુની બચી ગયેલી પ્રજાઓ જાણશે કે હું યહોવા છું અને મેં ખંડિયેર નગરોને ફરી]]></a:t>
+              <a:t><![CDATA[your nations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધ્યા છે અને ખેતરોમાં પાક ઉગાડ્યો છે. હું યહોવા તે કહું છું અને હું આ પ્રમાણે કરીશ.”‘]]></a:t>
+              <a:t><![CDATA[14. Therefore you shall devour men no more, neither bereave your nations any more, says the Lord]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. યહોવા મારા માલિક કહે છે: “ઇસ્રાએલીઓની વિનંતી હું સાંભળીશ. હજી હું તેઓ માટે એટલું કરવા તૈયાર છું]]></a:t>
+              <a:t><![CDATA[GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે હું એમની ઘેટાંની જેમ વંશવૃદ્ધિ કરીશ.]]></a:t>
+              <a:t><![CDATA[15. Neither will I cause men to hear in you the shame of the heathen any more, neither shall you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. યરૂશાલેમમાં પવિત્ર ઉજવણીને દિવસે બલિદાનના ઘેટાંનાં ટોળા ઊભરાય છે, તેવી જ રીતે આ નાશ થઇ ગયેલા]]></a:t>
+              <a:t><![CDATA[bear the reproach of the people any more, neither shall you cause your nations to fall any more,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નગરોમાં માણસોના ટોળા ઊભરાશે; અને ત્યારે લોકોને ખાતરી થશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાએ કહ્યું, “હે મનુષ્યના પુત્ર, તું ઇસ્રાએલના પર્વતોને મારા વચન સંભળાવ, તેમને કહે; હે]]></a:t>
+              <a:t><![CDATA[16. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલના પર્વતો યહોવાની વાણી સાંભળો,]]></a:t>
+              <a:t><![CDATA[17. Son of man, when the house of Israel dwelt in their own land, they defiled it by their own way]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેઠવા પડશે;]]></a:t>
+              <a:t><![CDATA[the stony heart out of your flesh, and I will give you an heart of flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. આ યહોવા મારા માલિક કહે છે; ‘દુશ્મન તમારે વિષે વાત કરે છે અને કહ્યું, આહા! હવે આ પ્રાચીન]]></a:t>
+              <a:t><![CDATA[and by their doings: their way was before me as the uncleanness of a removed woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉચ્ચસ્થાનોઅમારા તાબામાં આવ્યા છે!’]]></a:t>
+              <a:t><![CDATA[18. Wherefore I poured my fury upon them for the blood that they had shed upon the land, and for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. “એમને તું એમ કહે કે, આ યહોવા મારા માલિકના વચન છે, ‘હે ઇસ્રાએલના પર્વતો, બીજી પ્રજાઓએ તમારો કબજો]]></a:t>
+              <a:t><![CDATA[their idols wherewith they had polluted it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લીધો, અને તમને વેરાન બનાવી દીધા અને તમને બધી બાજુએથી તમને કચડી નાખ્યા એટલે તમે તો કુથલીનો વિષય બની]]></a:t>
+              <a:t><![CDATA[19. And I scattered them among the heathen, and they were dispersed through the countries: according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયા છો અને લોકો તમારા વિષે ખરાબ વાતો કરે છે.”‘]]></a:t>
+              <a:t><![CDATA[to their way and according to their doings I judged them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. માટે, હે ઇસ્રાએલના પર્વતો, મારાં વચનો સાંભળો, યહોવા મારા માલિકે, પર્વતોને અને કોતરોને અને ખીણોને,]]></a:t>
+              <a:t><![CDATA[20. And when they entered unto the heathen, where they went, they profaned my holy name, when they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તથા આસપાસની બીજી પ્રજાઓની લૂંટ અને હાંસીનો ભોગ બનેલા વેરાન ખંડિયેરોને અને ઉજ્જડ શહેરોને જે કહ્યું છે]]></a:t>
+              <a:t><![CDATA[said to them, These are the people of the LORD, and are gone forth out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +20103,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે સાંભળો;]]></a:t>
+              <a:t><![CDATA[21. But I had pity for mine holy name, which the house of Israel had profaned among the heathen,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[where they went.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Therefore say unto the house of Israel, thus says the Lord GOD; I do not this for your sakes, O]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +20499,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “પરંતુ, હે ઇસ્રાએલના પર્વતો, તમારાં વૃક્ષોને શાખાઓ ફૂટશે અને ટૂંક સમયમાં પાછા ફરનાર મારા લોકો]]></a:t>
+              <a:t><![CDATA[27. And I will put my spirit within you, and cause you to walk in my statutes, and all of you shall]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[house of Israel, but for mine holy name's sake, which all of you have profaned among the heathen,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[where all of you went.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And I will sanctify my great name, which was profaned among the heathen, which all of you have]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[profaned in the midst of them; and the heathen shall know that I am the LORD, says the Lord GOD,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[when I shall be sanctified in you before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે ફળો બેસશે.]]></a:t>
+              <a:t><![CDATA[keep my judgments, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +21352,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +21462,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +21637,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>84</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>