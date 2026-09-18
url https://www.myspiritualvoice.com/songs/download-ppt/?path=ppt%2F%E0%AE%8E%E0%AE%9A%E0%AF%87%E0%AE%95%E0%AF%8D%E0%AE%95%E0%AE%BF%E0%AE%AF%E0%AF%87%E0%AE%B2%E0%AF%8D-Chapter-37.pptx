--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -113,50 +113,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +216,59 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +427,62 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் இந்த எலும்புகளை நோக்கி: இதோ, நான் உங்களுக்குள் ஆவியைப் பிரவேசிக்கப்பண்ணுவேன்; அப்பொழுது உயிரடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Thus says the Lord GOD unto these bones; Behold, I will cause breath to enter into you, and all of you shall live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி, உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Thus says the Lord GOD unto these bones; Behold, I will cause breath to enter into you, and all of you shall live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி, உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And I will lay sinews upon you, and will bring up flesh upon you, and cover you with skin, and put breath in you, and all of you shall live; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
+              <a:t><![CDATA[6. And I will lay sinews upon you, and will bring up flesh upon you, and cover you with skin, and put breath in you, and all of you shall live; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
+              <a:t><![CDATA[6. And I will lay sinews upon you, and will bring up flesh upon you, and cover you with skin, and put breath in you, and all of you shall live; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று, மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. So I prophesied as I was commanded: and as I prophesied, there was a noise, and behold a shaking, and the bones came together, bone to his bone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று, மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. So I prophesied as I was commanded: and as I prophesied, there was a noise, and behold a shaking, and the bones came together, bone to his bone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And when I beheld, lo, the sinews and the flesh came up upon them, and the skin covered them above: but there was no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And when I beheld, lo, the sinews and the flesh came up upon them, and the skin covered them above: but there was no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, Prophesy unto the wind, prophesy, son of man, and say to the wind, Thus says the Lord GOD; Come from the four winds, O breath, and breathe upon these slain, that they may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள் நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[1. The hand of the LORD was upon me, and carried me out in the spirit of the LORD, and set me down in the midst of the valley which was full of bones,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள் பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, Prophesy unto the wind, prophesy, son of man, and say to the wind, Thus says the Lord GOD; Come from the four winds, O breath, and breathe upon these slain, that they may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள் பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, Prophesy unto the wind, prophesy, son of man, and say to the wind, Thus says the Lord GOD; Come from the four winds, O breath, and breathe upon these slain, that they may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ, அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள் அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, Prophesy unto the wind, prophesy, son of man, and say to the wind, Thus says the Lord GOD; Come from the four winds, O breath, and breathe upon these slain, that they may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ, அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள் அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. So I prophesied as he commanded me, and the breath came into them, and they lived, and stood up upon their feet, an exceeding great army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. So I prophesied as he commanded me, and the breath came into them, and they lived, and stood up upon their feet, an exceeding great army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Then he said unto me, Son of man, these bones are the whole house of Israel: behold, they say, Our bones are dried, and our hope is lost: we are cut off for our parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படப்பண்ணும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then he said unto me, Son of man, these bones are the whole house of Israel: behold, they say, Our bones are dried, and our hope is lost: we are cut off for our parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படப்பண்ணும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then he said unto me, Son of man, these bones are the whole house of Israel: behold, they say, Our bones are dried, and our hope is lost: we are cut off for our parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Therefore prophesy and say unto them, Thus says the Lord GOD; Behold, O my people, I will open your graves, and cause you to come up out of your graves, and bring you into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Therefore prophesy and say unto them, Thus says the Lord GOD; Behold, O my people, I will open your graves, and cause you to come up out of your graves, and bring you into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள் நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[1. The hand of the LORD was upon me, and carried me out in the spirit of the LORD, and set me down in the midst of the valley which was full of bones,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[12. Therefore prophesy and say unto them, Thus says the Lord GOD; Behold, O my people, I will open your graves, and cause you to come up out of your graves, and bring you into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
+              <a:t><![CDATA[13. And all of you shall know that I am the LORD, when I have opened your graves, O my people, and brought you up out of your graves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
+              <a:t><![CDATA[13. And all of you shall know that I am the LORD, when I have opened your graves, O my people, and brought you up out of your graves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
+              <a:t><![CDATA[14. And shall put my spirit in you, and all of you shall live, and I shall place you in your own land: then shall all of you know that I the LORD have spoken it, and performed it, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகளை ஒரே கோலாகும்படி ஒன்றோடொன்று இசையச்செய், அவைகள் உன் கையில் ஒன்றாகும்.]]></a:t>
+              <a:t><![CDATA[14. And shall put my spirit in you, and all of you shall live, and I shall place you in your own land: then shall all of you know that I the LORD have spoken it, and performed it, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளின் பொருள் இன்னதென்று எங்களுக்கு அறிவிக்கமாட்டீரோ என்று உன் ஜனத்தின் புத்திரர் உன்னிடத்தில் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[14. And shall put my spirit in you, and all of you shall live, and I shall place you in your own land: then shall all of you know that I the LORD have spoken it, and performed it, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளின் பொருள் இன்னதென்று எங்களுக்கு அறிவிக்கமாட்டீரோ என்று உன் ஜனத்தின் புத்திரர் உன்னிடத்தில் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[15. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[16. Moreover, you son of man, take you one stick, and write upon it, For Judah, and for the children of Israel his companions: then take another stick, and write upon it, For Joseph, the stick of Ephraim and for all the house of Israel his companions:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[16. Moreover, you son of man, take you one stick, and write upon it, For Judah, and for the children of Israel his companions: then take another stick, and write upon it, For Joseph, the stick of Ephraim and for all the house of Israel his companions:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[16. Moreover, you son of man, take you one stick, and write upon it, For Judah, and for the children of Israel his companions: then take another stick, and write upon it, For Joseph, the stick of Ephraim and for all the house of Israel his companions:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள் மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And caused me to pass by them round about: and, behold, there were very many in the open valley; and, lo, they were very dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சொல்லும்போது, நீ எழுதின கோல்கள் அவர்களுடைய கண்களுக்கு முன்பாக உன் கையில் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And join them one to another into one stick; and they shall become one in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And when the children of your people shall speak unto you, saying, Will you not show us what you mean by these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And when the children of your people shall speak unto you, saying, Will you not show us what you mean by these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[19. Say unto them, Thus says the Lord GOD; Behold, I will take the stick of Joseph, which is in the hand of Ephraim, and the tribes of Israel his fellows, and will put them with him, even with the stick of Judah, and make them one stick, and they shall be one in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. Say unto them, Thus says the Lord GOD; Behold, I will take the stick of Joseph, which is in the hand of Ephraim, and the tribes of Israel his fellows, and will put them with him, even with the stick of Judah, and make them one stick, and they shall be one in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. Say unto them, Thus says the Lord GOD; Behold, I will take the stick of Joseph, which is in the hand of Ephraim, and the tribes of Israel his fellows, and will put them with him, even with the stick of Judah, and make them one stick, and they shall be one in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. And the sticks whereon you write shall be in yours hand before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. And say unto them, Thus says the Lord GOD; Behold, I will take the children of Israel from among the heathen, where they be gone, and will gather them on every side, and bring them into their own land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. And say unto them, Thus says the Lord GOD; Behold, I will take the children of Israel from among the heathen, where they be gone, and will gather them on every side, and bring them into their own land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. And say unto them, Thus says the Lord GOD; Behold, I will take the children of Israel from among the heathen, where they be gone, and will gather them on every side, and bring them into their own land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள் மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And caused me to pass by them round about: and, behold, there were very many in the open valley; and, lo, they were very dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[22. And I will make them one nation in the land upon the mountains of Israel; and one king shall be king to them all: and they shall be no more two nations, neither shall they be divided into two kingdoms any more at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர் இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
+              <a:t><![CDATA[22. And I will make them one nation in the land upon the mountains of Israel; and one king shall be king to them all: and they shall be no more two nations, neither shall they be divided into two kingdoms any more at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர் இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
+              <a:t><![CDATA[22. And I will make them one nation in the land upon the mountains of Israel; and one king shall be king to them all: and they shall be no more two nations, neither shall they be divided into two kingdoms any more at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. Neither shall they defile themselves any more with their idols, nor with their detestable things, nor with any of their transgressions: but I will save them out of all their dwelling places, wherein they have sinned, and will cleanse them: so shall they be my people, and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. Neither shall they defile themselves any more with their idols, nor with their detestable things, nor with any of their transgressions: but I will save them out of all their dwelling places, wherein they have sinned, and will cleanse them: so shall they be my people, and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. Neither shall they defile themselves any more with their idols, nor with their detestable things, nor with any of their transgressions: but I will save them out of all their dwelling places, wherein they have sinned, and will cleanse them: so shall they be my people, and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. Neither shall they defile themselves any more with their idols, nor with their detestable things, nor with any of their transgressions: but I will save them out of all their dwelling places, wherein they have sinned, and will cleanse them: so shall they be my people, and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. And David my servant shall be king over them; and they all shall have one shepherd: they shall also walk in my judgments, and observe my statutes, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. And David my servant shall be king over them; and they all shall have one shepherd: they shall also walk in my judgments, and observe my statutes, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் வாசஸ்தலம் அவர்களிடத்தில் இருக்கும், நான் அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And David my servant shall be king over them; and they all shall have one shepherd: they shall also walk in my judgments, and observe my statutes, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் உயிரடையுமா என்று கேட்டார்; அதற்கு நான்: கர்த்தராகிய ஆண்டவரே, தேவரீர் அதை அறிவீர் என்றேன்.]]></a:t>
+              <a:t><![CDATA[3. And he said unto me, Son of man, can these bones live? And I answered, O Lord GOD, you know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And they shall dwell in the land that I have given unto Jacob my servant, wherein your fathers have dwelt; and they shall dwell therein, even they, and their children, and their children's children for ever: and my servant David shall be their prince for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6646,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And they shall dwell in the land that I have given unto Jacob my servant, wherein your fathers have dwelt; and they shall dwell therein, even they, and their children, and their children's children for ever: and my servant David shall be their prince for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And they shall dwell in the land that I have given unto Jacob my servant, wherein your fathers have dwelt; and they shall dwell therein, even they, and their children, and their children's children for ever: and my servant David shall be their prince for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And they shall dwell in the land that I have given unto Jacob my servant, wherein your fathers have dwelt; and they shall dwell therein, even they, and their children, and their children's children for ever: and my servant David shall be their prince for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Moreover I will make a covenant of peace with them; it shall be an everlasting covenant with them: and I will place them, and multiply them, and will set my sanctuary in the midst of them for evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Moreover I will make a covenant of peace with them; it shall be an everlasting covenant with them: and I will place them, and multiply them, and will set my sanctuary in the midst of them for evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Moreover I will make a covenant of peace with them; it shall be an everlasting covenant with them: and I will place them, and multiply them, and will set my sanctuary in the midst of them for evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. My tabernacle also shall be with them: yea, I will be their God, and they shall be my people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. My tabernacle also shall be with them: yea, I will be their God, and they shall be my people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the heathen shall know that I the LORD do sanctify Israel, when my sanctuary shall be in the midst of them for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவர்: நீ இந்த எலும்புகளைக் குறித்துத் தீர்க்கதரிசனம் உரைத்து, அவைகளைப் பார்த்துச் சொல்லவேண்டியது என்னவென்றால்: உலர்ந்த எலும்புகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he said unto me, Son of man, can these bones live? And I answered, O Lord GOD, you know.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the heathen shall know that I the LORD do sanctify Israel, when my sanctuary shall be in the midst of them for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவர்: நீ இந்த எலும்புகளைக் குறித்துத் தீர்க்கதரிசனம் உரைத்து, அவைகளைப் பார்த்துச் சொல்லவேண்டியது என்னவென்றால்: உலர்ந்த எலும்புகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Again he said unto me, Prophesy upon these bones, and say unto them, O all of you dry bones, hear the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் இந்த எலும்புகளை நோக்கி: இதோ, நான் உங்களுக்குள் ஆவியைப் பிரவேசிக்கப்பண்ணுவேன்; அப்பொழுது உயிரடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. Again he said unto me, Prophesy upon these bones, and say unto them, O all of you dry bones, hear the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414426" r:id="rId1"/>
+    <p:sldLayoutId id="2478715855" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,54 +8533,126 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7684,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall live:]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் இந்த எலும்புகளை நோக்கி: இதோ, நான் உங்களுக்குள் ஆவியைப் பிரவேசிக்கப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I will lay sinews upon you, and will bring up flesh upon you, and cover you with skin, and]]></a:t>
+              <a:t><![CDATA[அப்பொழுது உயிரடைவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put breath in you, and all of you shall live; and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So I prophesied as I was commanded: and as I prophesied, there was a noise, and behold a shaking,]]></a:t>
+              <a:t><![CDATA[உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the bones came together, bone to his bone.]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when I beheld, lo, the sinews and the flesh came up upon them, and the skin covered them]]></a:t>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[above: but there was no breath in them.]]></a:t>
+              <a:t><![CDATA[இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said he unto me, Prophesy unto the wind, prophesy, son of man, and say to the wind, Thus]]></a:t>
+              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the Lord GOD; Come from the four winds, O breath, and breathe upon these slain, that they may]]></a:t>
+              <a:t><![CDATA[மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[live.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The hand of the LORD was upon me, and carried me out in the spirit of the LORD, and set me down]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So I prophesied as he commanded me, and the breath came into them, and they lived, and stood up]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon their feet, an exceeding great army.]]></a:t>
+              <a:t><![CDATA[காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then he said unto me, Son of man, these bones are the whole house of Israel: behold, they say,]]></a:t>
+              <a:t><![CDATA[என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Our bones are dried, and our hope is lost: we are cut off for our parts.]]></a:t>
+              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore prophesy and say unto them, Thus says the Lord GOD; Behold, O my people, I will open]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your graves, and cause you to come up out of your graves, and bring you into the land of Israel.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And all of you shall know that I am the LORD, when I have opened your graves, O my people, and]]></a:t>
+              <a:t><![CDATA[அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought you up out of your graves,]]></a:t>
+              <a:t><![CDATA[அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And shall put my spirit in you, and all of you shall live, and I shall place you in your own]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land: then shall all of you know that I the LORD have spoken it, and performed it, says the LORD.]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the midst of the valley which was full of bones,]]></a:t>
+              <a:t><![CDATA[நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The word of the LORD came again unto me, saying,]]></a:t>
+              <a:t><![CDATA[பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover, you son of man, take you one stick, and write upon it, For Judah, and for the children]]></a:t>
+              <a:t><![CDATA[13. என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel his companions: then take another stick, and write upon it, For Joseph, the stick of]]></a:t>
+              <a:t><![CDATA[வெளிப்படப்பண்ணும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ephraim and for all the house of Israel his companions:]]></a:t>
+              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And join them one to another into one stick; and they shall become one in yours hand.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when the children of your people shall speak unto you, saying, Will you not show us what you]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mean by these?]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Say unto them, Thus says the Lord GOD; Behold, I will take the stick of Joseph, which is in the]]></a:t>
+              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand of Ephraim, and the tribes of Israel his fellows, and will put them with him, even with the]]></a:t>
+              <a:t><![CDATA[அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stick of Judah, and make them one stick, and they shall be one in mine hand.]]></a:t>
+              <a:t><![CDATA[வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And caused me to pass by them round about: and, behold, there were very many in the open valley;]]></a:t>
+              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the sticks whereon you write shall be in yours hand before their eyes.]]></a:t>
+              <a:t><![CDATA[17. அவைகளை ஒரே கோலாகும்படி ஒன்றோடொன்று இசையச்செய், அவைகள் உன் கையில் ஒன்றாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And say unto them, Thus says the Lord GOD; Behold, I will take the children of Israel from among]]></a:t>
+              <a:t><![CDATA[18. இவைகளின் பொருள் இன்னதென்று எங்களுக்கு அறிவிக்கமாட்டீரோ என்று உன் ஜனத்தின் புத்திரர் உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the heathen, where they be gone, and will gather them on every side, and bring them into their own]]></a:t>
+              <a:t><![CDATA[கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land:]]></a:t>
+              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And I will make them one nation in the land upon the mountains of Israel; and one king shall be]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king to them all: and they shall be no more two nations, neither shall they be divided into two]]></a:t>
+              <a:t><![CDATA[கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kingdoms any more at all.]]></a:t>
+              <a:t><![CDATA[20. சொல்லும்போது, நீ எழுதின கோல்கள் அவர்களுடைய கண்களுக்கு முன்பாக உன் கையில் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Neither shall they defile themselves any more with their idols, nor with their detestable]]></a:t>
+              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things, nor with any of their transgressions: but I will save them out of all their dwelling places,]]></a:t>
+              <a:t><![CDATA[அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherein they have sinned, and will cleanse them: so shall they be my people, and I will be their]]></a:t>
+              <a:t><![CDATA[அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and, lo, they were very dry.]]></a:t>
+              <a:t><![CDATA[மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God.]]></a:t>
+              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And David my servant shall be king over them; and they all shall have one shepherd: they shall]]></a:t>
+              <a:t><![CDATA[ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also walk in my judgments, and observe my statutes, and do them.]]></a:t>
+              <a:t><![CDATA[பிரிவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they shall dwell in the land that I have given unto Jacob my servant, wherein your fathers]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have dwelt; and they shall dwell therein, even they, and their children, and their children's]]></a:t>
+              <a:t><![CDATA[மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children for ever: and my servant David shall be their prince for ever.]]></a:t>
+              <a:t><![CDATA[இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Moreover I will make a covenant of peace with them; it shall be an everlasting covenant with]]></a:t>
+              <a:t><![CDATA[என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them: and I will place them, and multiply them, and will set my sanctuary in the midst of them for]]></a:t>
+              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evermore.]]></a:t>
+              <a:t><![CDATA[இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. My tabernacle also shall be with them: yea, I will be their God, and they shall be my people.]]></a:t>
+              <a:t><![CDATA[செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he said unto me, Son of man, can these bones live? And I answered, O Lord GOD, you know.]]></a:t>
+              <a:t><![CDATA[3. அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் உயிரடையுமா என்று கேட்டார்; அதற்கு நான்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the heathen shall know that I the LORD do sanctify Israel, when my sanctuary shall be in the]]></a:t>
+              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +16165,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of them for evermore.]]></a:t>
+              <a:t><![CDATA[குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதிபதியாயிருப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. என் வாசஸ்தலம் அவர்களிடத்தில் இருக்கும், நான் அவர்கள் தேவனாயிருப்பேன், அவர்கள் என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனமாயிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Again he said unto me, Prophesy upon these bones, and say unto them, O all of you dry bones, hear]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவரே, தேவரீர் அதை அறிவீர் என்றேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the word of the LORD.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவர்: நீ இந்த எலும்புகளைக் குறித்துத் தீர்க்கதரிசனம் உரைத்து, அவைகளைப் பார்த்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Thus says the Lord GOD unto these bones; Behold, I will cause breath to enter into you, and all]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டியது என்னவென்றால்: உலர்ந்த எலும்புகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>