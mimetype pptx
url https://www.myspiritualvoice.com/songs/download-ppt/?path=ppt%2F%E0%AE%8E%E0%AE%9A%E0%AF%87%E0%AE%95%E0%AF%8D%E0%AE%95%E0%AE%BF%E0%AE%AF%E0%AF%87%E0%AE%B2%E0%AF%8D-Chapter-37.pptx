--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -8033,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715855" r:id="rId1"/>
+    <p:sldLayoutId id="2482723457" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17810,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>