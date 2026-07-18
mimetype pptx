--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -97,50 +97,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +190,58 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +392,61 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் இந்த எலும்புகளை நோக்கி: இதோ, நான் உங்களுக்குள் ஆவியைப் பிரவேசிக்கப்பண்ணுவேன்; அப்பொழுது உயிரடைவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி, உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள் பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி, உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள் பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ, அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள் அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ, அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள் அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று, மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று, மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள் நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள் நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர் என்னைப்பார்த்து: நீ ஆவியை நோக்கித் தீர்க்கதரிசனம் உரை; மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, ஆவியை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஆவியே, நீ காற்றுத்திசை நான்கிலுமிருந்து வந்து, கொலையுண்ட இவர்கள் உயிரடையும்படிக்கு இவர்கள்மேல் ஊது என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவர்: நீ இந்த எலும்புகளைக் குறித்துத் தீர்க்கதரிசனம் உரைத்து, அவைகளைப் பார்த்துச் சொல்லவேண்டியது என்னவென்றால்: உலர்ந்த எலும்புகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள் நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படப்பண்ணும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள் பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள் மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. எனக்குக் கற்பிக்கப்பட்டபடி நான் தீர்க்கதரிசனம் உரைத்தேன்; அப்பொழுது ஆவி அவர்களுக்குள் பிரவேசிக்க, அவர்கள் உயிரடைந்து, காலூன்றி, மகா பெரிய சேனையாய் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள் மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ, அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள் அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் இஸ்ரவேல் வம்சத்தார் அனைவருமே; இதோ, அவர்கள் எங்கள் எலும்புகள் உலர்ந்துபோயிற்று; எங்கள் நம்பிக்கை அற்றுப்போயிற்று; நாங்கள் அறுப்புண்டுபோகிறோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் நீ தீர்க்கதரிசனம் உரைத்து, அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இதோ, என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படவும், உங்களை இஸ்ரவேல் தேசத்துக்குவரவும்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் உயிரடையுமா என்று கேட்டார்; அதற்கு நான்: கர்த்தராகிய ஆண்டவரே, தேவரீர் அதை அறிவீர் என்றேன்.]]></a:t>
+              <a:t><![CDATA[13. என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படப்பண்ணும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் உயிரடையுமா என்று கேட்டார்; அதற்கு நான்: கர்த்தராகிய ஆண்டவரே, தேவரீர் அதை அறிவீர் என்றேன்.]]></a:t>
+              <a:t><![CDATA[13. என் ஜனங்களே, நான் உங்கள் பிரேதக்குழிகளைத் திறந்து, உங்களை உங்கள் பிரேதக்குழிகளிலிருந்து வெளிப்படப்பண்ணும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
+              <a:t><![CDATA[14. என் ஆவியை உங்களுக்குள் வைப்பேன்; நீங்கள் உயிரடைவீர்கள்; நான் உங்களை உங்கள் தேசத்தில் வைப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்; இதைச் சொன்னேன், இதைச் செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் இந்த எலும்புகளை நோக்கி: இதோ, நான் உங்களுக்குள் ஆவியைப் பிரவேசிக்கப்பண்ணுவேன்; அப்பொழுது உயிரடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய கை என்மேல் அமர்ந்து, கர்த்தர் என்னை ஆவிக்குள்ளாக்கி வெளியே கொண்டுபோய் எலும்புகள் நிறைந்த ஒரு பள்ளத்தாக்கின் நடுவில் நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகளை ஒரே கோலாகும்படி ஒன்றோடொன்று இசையச்செய், அவைகள் உன் கையில் ஒன்றாகும்.]]></a:t>
+              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளின் பொருள் இன்னதென்று எங்களுக்கு அறிவிக்கமாட்டீரோ என்று உன் ஜனத்தின் புத்திரர் உன்னிடத்தில் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[16. மனுபுத்திரனே, நீ ஒரு கோலை எடுத்து, அதிலே யூதாவுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் புத்திரருக்கும் அடுத்தது என்று எழுதி; பின்பு வேறொரு கோலை எடுத்து, அதிலே எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் அடுத்த யோசேப்பின் கோலென்று எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[17. அவைகளை ஒரே கோலாகும்படி ஒன்றோடொன்று இசையச்செய், அவைகள் உன் கையில் ஒன்றாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[18. இவைகளின் பொருள் இன்னதென்று எங்களுக்கு அறிவிக்கமாட்டீரோ என்று உன் ஜனத்தின் புத்திரர் உன்னிடத்தில் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சொல்லும்போது, நீ எழுதின கோல்கள் அவர்களுடைய கண்களுக்கு முன்பாக உன் கையில் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. இவைகளின் பொருள் இன்னதென்று எங்களுக்கு அறிவிக்கமாட்டீரோ என்று உன் ஜனத்தின் புத்திரர் உன்னிடத்தில் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சொல்லும்போது, நீ எழுதின கோல்கள் அவர்களுடைய கண்களுக்கு முன்பாக உன் கையில் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[19. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், எப்பிராயீமுக்கும் அதைச்சேர்ந்த இஸ்ரவேல் கோத்திரங்களுக்கும் அடுத்த யோசேப்பின் கோலை எடுத்து, அதை யூதாவின் கோலோடே சேர்த்து, அவைகளை ஒரே கோலாக்குவேன்; அவைகள் என் கையில் ஒன்றாகும் என்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி, உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள் மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. சொல்லும்போது, நீ எழுதின கோல்கள் அவர்களுடைய கண்களுக்கு முன்பாக உன் கையில் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் போயிருக்கும் ஜாதிகளிடத்திலிருந்து அழைத்து, சுற்றிலுமிருந்து அவர்களைச் சேர்த்து, அவர்களை அவர்கள் சுயதேசத்திலே வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர் இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
+              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர் இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
+              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[22. அவர்களை இஸ்ரவேலின் மலைகளாகிய தேசத்திலே ஒரே ஜாதியாக்குவேன்; ஒரே ராஜா அவர்கள் எல்லாருக்கும் ராஜாவாக இருப்பார்; அவர் இனி இரண்டு ஜாதிகளாக இருப்பதில்லை: அவர்கள் இனி இரண்டு ராஜ்யங்களாகப் பிரிவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்கள்மேல் நரம்புகளைச் சேர்த்து, உங்கள்மேல் மாம்சத்தை உண்டாக்கி, உங்களைத் தோலினால் மூடி, உங்களில் ஆவியைக் கட்டளையிடுவேன்; அப்பொழுது நீங்கள் உயிரடைந்து, நான் கர்த்தர் என்று அறிந்துகொள்வீர்களென்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. என்னை அவைகளின் அருகே சுற்றி நடக்கப்பண்ணினார்; இதோ, பள்ளத்தாக்கின் வெட்டவெளியிலே அந்த எலும்புகள் மகா திரளாய்க்கிடந்தது; அவைகள் மிகவும் உலர்ந்ததுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் இனித் தங்கள் நரகலான விக்கிரகங்களினாலும் தங்கள் அருவருப்புகளினாலும் தங்களுடைய சகல மீறுதல்களினாலும் தங்களைத் தீட்டுப்படுத்துவதுமில்லை; அவர்கள் குடியிருந்து பாவஞ்செய்த எல்லா இடங்களிலிருந்தும் நான் அவர்களை நீங்கலாக்கி இரட்சித்து, அவர்களைச் சுத்தம்பண்ணுவேன்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் வாசஸ்தலம் அவர்களிடத்தில் இருக்கும், நான் அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர் இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. என் தாசனாகிய தாவீது என்பவர் அவர்கள்மேல் ராஜாவாக இருப்பார்; அவர்கள் எல்லாருக்கும் ஒரே மேய்ப்பர் இருப்பார்; அப்பொழுது அவர்கள் என் நியாயங்களில் நடந்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5629,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நான் என் தாசனாகிய யாக்கோபுக்குக் கொடுத்ததும், உங்கள் பிதாக்கள் குடியிருந்ததுமான தேசத்திலே குடியிருப்பார்கள்; அவர்களும் அவர்கள் பிள்ளைகளும் அவர்களுடைய பிள்ளைகளின் பிள்ளைகளும் அதிலே என்றென்றைக்கும் குடியிருப்பார்கள்; என் தாசனாகிய தாவீது என்பவர் என்றென்றைக்கும் அவர்களுக்கு அதிபதியாயிருப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் அவர்களோடே சமாதான உடன்படிக்கை செய்வேன்; அது அவர்களுக்கு நித்திய உடன்படிக்கையாயிருக்கும்; நான் அவர்களை நிலைப்படுத்தி, அவர்களை வர்த்திக்கப்பண்ணி, அவர்கள் நடுவிலே என் பரிசுத்தஸ்தலத்தை என்றென்றைக்கும் ஸ்தாபிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. என் வாசஸ்தலம் அவர்களிடத்தில் இருக்கும், நான் அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
+              <a:t><![CDATA[3. அவர் என்னை நோக்கி: மனுபுத்திரனே, இந்த எலும்புகள் உயிரடையுமா என்று கேட்டார்; அதற்கு நான்: கர்த்தராகிய ஆண்டவரே, தேவரீர் அதை அறிவீர் என்றேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்படியே என் பரிசுத்த ஸ்தலம் அவர்கள் நடுவிலே என்றென்றைக்கும் இருக்கும்போது, நான் இஸ்ரவேலைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று ஜாதிகள் அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் தீர்க்கதரிசனம் உரைத்தேன்; நான் தீர்க்கதரிசனம் உரைக்கையில் ஒரு இரைச்சல் உண்டாயிற்று; இதோ, அசைவுண்டாகி, ஒவ்வொரு எலும்பும் தன்தன் எலும்போடே சேர்ந்துகொண்டது.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவர்: நீ இந்த எலும்புகளைக் குறித்துத் தீர்க்கதரிசனம் உரைத்து, அவைகளைப் பார்த்துச் சொல்லவேண்டியது என்னவென்றால்: உலர்ந்த எலும்புகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று, மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவர்: நீ இந்த எலும்புகளைக் குறித்துத் தீர்க்கதரிசனம் உரைத்து, அவைகளைப் பார்த்துச் சொல்லவேண்டியது என்னவென்றால்: உலர்ந்த எலும்புகளே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பார்த்துக்கொண்டிருக்கையில் இதோ, அவைகள்மேல் நரம்புகளும் மாம்சமும் உண்டாயிற்று, மேற்புறமெங்கும் தோலினால் மூடப்பட்டது; ஆனாலும் அவைகளில் ஆவி இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் இந்த எலும்புகளை நோக்கி: இதோ, நான் உங்களுக்குள் ஆவியைப் பிரவேசிக்கப்பண்ணுவேன்; அப்பொழுது உயிரடைவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506606" r:id="rId1"/>
+    <p:sldLayoutId id="2473414426" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,54 +7444,118 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પછી મારા માલિક યહોવાએ મને કહ્યુ, “હે મનુષ્યના પુત્ર, તું પવનને પ્રબોધ કર, તું તેને કહે કે યહોવા]]></a:t>
+              <a:t><![CDATA[of you shall live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા માલિક કહે છે, ‘હે પવન, ચારે દિશામાંથી આવ અને આ શરીરોમાં ફૂંક માર જેથી તેઓ સજીવન થાય.”‘]]></a:t>
+              <a:t><![CDATA[6. And I will lay sinews upon you, and will bring up flesh upon you, and cover you with skin, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેથી તેના કહેવા પ્રમાણે મેં પ્રબોધવાનું શરૂ કર્યું તેમનામાં શ્વાસનો સંચાર થયો અને તેઓ સજીવન થઇને]]></a:t>
+              <a:t><![CDATA[put breath in you, and all of you shall live; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉભા થઇ ગયા. જાણે બહુ મોટું સૈન્ય!]]></a:t>
+              <a:t><![CDATA[7. So I prophesied as I was commanded: and as I prophesied, there was a noise, and behold a shaking,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ત્યાર બાદ યહોવા મારા માલિકે મને કહ્યું, “હે મનુષ્યના પુત્ર, આ હાડકાં એ બધા ઇસ્રાએલી લોકો છે, તેઓ]]></a:t>
+              <a:t><![CDATA[and the bones came together, bone to his bone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહે છે, ‘અમારા હાડકાં સૂકાઇ ગયાં છે, આશા ઊડી ગઇ છે, અમે કપાઇ ગયેલા છીએ.’]]></a:t>
+              <a:t><![CDATA[8. And when I beheld, lo, the sinews and the flesh came up upon them, and the skin covered them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તેથી પ્રબોધ કરીને તેઓને કહે કે, યહોવા મારા માલિક કહે છે: ‘હું તમારા બંદીવાસની કબરો ખોલી નાખીશ]]></a:t>
+              <a:t><![CDATA[above: but there was no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તમને ફરીથી ઊભા કરીશ અને ઇસ્રાએલ દેશમાં પાછા લાવીશ.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, Prophesy unto the wind, prophesy, son of man, and say to the wind, Thus]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાનો હાથ મારા પર આવ્યો અને યહોવાનો આત્મા મને લઇ ગયો અને મને એક મેદાનમાં મૂક્યો, જે મેદાન સૂકાં]]></a:t>
+              <a:t><![CDATA[says the Lord GOD; Come from the four winds, O breath, and breathe upon these slain, that they may]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાડકાથી ભરેલું હતું,]]></a:t>
+              <a:t><![CDATA[live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેણે મને કહ્યું, “તું મારા તરફથી એ હાડકાંઓને પ્રબોધ કર. ‘હે સૂકાં હાડકાંઓ, યહોવાનો સંદેશો સાંભળો,]]></a:t>
+              <a:t><![CDATA[1. The hand of the LORD was upon me, and carried me out in the spirit of the LORD, and set me down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તમારી કબરો ખોલીને હું તમને બહાર કાઢીશ ત્યારે તમને ખાતરી થશે કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[10. So I prophesied as he commanded me, and the breath came into them, and they lived, and stood up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેમણે મને તે હાડકા વચ્ચે આમતેમ ફેરવ્યો, જોઉં છું તો આખું મેદાન હાડકાંથી છવાયેલું હતું. હાડકાંનો]]></a:t>
+              <a:t><![CDATA[upon their feet, an exceeding great army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોઇ પાર નહોતો અને તે બધા તદૃન સુકાઇ ગયેલા હતા.]]></a:t>
+              <a:t><![CDATA[11. Then he said unto me, Son of man, these bones are the whole house of Israel: behold, they say,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પછી હું મારો આત્મા તમારામાં મૂકીશ અને તમે જીવશો અને તમે તમારા પોતાના દેશમાં ઘરે પાછા ફરશો.]]></a:t>
+              <a:t><![CDATA[Our bones are dried, and our hope is lost: we are cut off for our parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યારે તમે જાણશો કે મેં યહોવાએ જે તમને વચન આપ્યું હતું તે હું કરી બતાવું છું.”‘ આ યહોવા મારા માલિકના]]></a:t>
+              <a:t><![CDATA[12. Therefore prophesy and say unto them, Thus says the Lord GOD; Behold, O my people, I will open]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વચન છે.]]></a:t>
+              <a:t><![CDATA[your graves, and cause you to come up out of your graves, and bring you into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. યહોવા મારા માલિકે મને પ્રશ્ર્ન કર્યો; “હે મનુષ્યના પુત્ર, શું આ હાડકાં ફરીથી જીવતા માણસો બની]]></a:t>
+              <a:t><![CDATA[13. And all of you shall know that I am the LORD, when I have opened your graves, O my people, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકે?”મેં જવાબ આપ્યો, “યહોવા, તમે એકલા જ આ પ્રશ્ર્નનો ઉત્તર જાણો છો.”]]></a:t>
+              <a:t><![CDATA[brought you up out of your graves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પછી યહોવાએ મને આ પ્રમાણે કહ્યું;]]></a:t>
+              <a:t><![CDATA[14. And shall put my spirit in you, and all of you shall live, and I shall place you in your own]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “હે મનુષ્યના પુત્ર, એક લાકડી લઇને તેના પર લખ; ‘યહૂદાનું રાજ્ય’. પછી બીજી લાકડી લઇને તેના પર લખ:]]></a:t>
+              <a:t><![CDATA[land: then shall all of you know that I the LORD have spoken it, and performed it, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. યહોવા મારા માલિક તમને આ પ્રમાણે કહે છે, ‘હું તમારામાં શ્વાસ ફૂંકીશ અને તમે ફરી જીવતાં થશો.]]></a:t>
+              <a:t><![CDATA[in the midst of the valley which was full of bones,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘યૂસફ (એફ્રાઇમ)નું રાજ્ય’.]]></a:t>
+              <a:t><![CDATA[15. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. હવે બંનેને જોડીને એક લાકડી બનાવી દે એટલે તારા હાથમાં એક જ લાકડી રહેશે.]]></a:t>
+              <a:t><![CDATA[16. Moreover, you son of man, take you one stick, and write upon it, For Judah, and for the children]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “તારા દેશબંધુઓ જો તને કહે કે, આથી તમે શું સૂચવવા માંગો છો,]]></a:t>
+              <a:t><![CDATA[of Israel his companions: then take another stick, and write upon it, For Joseph, the stick of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ત્યારે તારે તેઓને કહેવું કે, ‘આ યહોવા મારા માલિકના વચન છે: “હવે હું યૂસફ (એફ્રાઇમ) લાકડી લઇને]]></a:t>
+              <a:t><![CDATA[Ephraim and for all the house of Israel his companions:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું એને યહૂદાની લાકડી સાથે જોડી દઉં છું. આ રીતે હું બે લાકડીમાંથી એક લાકડી બનાવી દઇશ અને એટલે મારા]]></a:t>
+              <a:t><![CDATA[17. And join them one to another into one stick; and they shall become one in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાથમાં એક જ લાકડી થઇ જશે.’]]></a:t>
+              <a:t><![CDATA[18. And when the children of your people shall speak unto you, saying, Will you not show us what you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “બંને લાકડીઓ તારા હાથમાં એવી રીતે પકડી રાખજે કે લોકો તેને જોઇ શકે. અને પછી તું તેમને કહેજે કે આ]]></a:t>
+              <a:t><![CDATA[mean by these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[19. Say unto them, Thus says the Lord GOD; Behold, I will take the stick of Joseph, which is in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ‘ઇસ્રાએલીઓ બીજી પ્રજાઓમાં ચાલ્યા ગયા છે તેમને હું ત્યાંથી લઇ આવીશ, ઠેકઠેકાણેથી એકત્ર કરીને તેમને]]></a:t>
+              <a:t><![CDATA[hand of Ephraim, and the tribes of Israel his fellows, and will put them with him, even with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાની ભૂમિમાં પાછા વસાવીશ.]]></a:t>
+              <a:t><![CDATA[stick of Judah, and make them one stick, and they shall be one in mine hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. હું તમારા પર સ્નાયુઓ બાંધીશ, માંસ પૂરીશ, અને તમને ચામડીથી આવરી લઇ તમારામાં શ્વાસ પૂરીશ એટલે તમે]]></a:t>
+              <a:t><![CDATA[2. And caused me to pass by them round about: and, behold, there were very many in the open valley;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ‘હું મારી પોતાની ભૂમિમાં, ઇસ્રાએલના પર્વત પર તેમને એક જ પ્રજા બનાવીશ અને તે બધાનો એક જ રાજા હશે.]]></a:t>
+              <a:t><![CDATA[20. And the sticks whereon you write shall be in yours hand before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ ફરી કદી બે પ્રજાઓ નહિ રહે કે બે રાજ્યોમાં વહેંચાઇ નહિ જાય.]]></a:t>
+              <a:t><![CDATA[21. And say unto them, Thus says the Lord GOD; Behold, I will take the children of Israel from among]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તેઓ મલિન મૂર્તિઓ દ્વારા તથા અપરાધ આચરીને પોતાને અપવિત્ર કરવાનું બંધ કરશે. કારણ કે હું તેઓને સર્વ]]></a:t>
+              <a:t><![CDATA[the heathen, where they be gone, and will gather them on every side, and bring them into their own]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અશુદ્ધતામાંથી બચાવી લઇશ. ત્યારે તેઓ સાચે જ મારા લોકો થશે અને હું તેઓનો દેવ થઇશ.]]></a:t>
+              <a:t><![CDATA[land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “‘મારા સેવક દાઉદ જેવો એક રાજા તેમના પર રાજ્ય કરશે. તે જ બધાનો એક માત્ર પાળક હશે. તેઓ મારા નિયમો]]></a:t>
+              <a:t><![CDATA[22. And I will make them one nation in the land upon the mountains of Israel; and one king shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનુસાર ચાલશે અને મારી આજ્ઞાઓને માથે ચઢાવી તેનું પાલન કરશે.]]></a:t>
+              <a:t><![CDATA[king to them all: and they shall be no more two nations, neither shall they be divided into two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. વળી મારા સેવક યાકૂબને મેં જે ભૂમિ આપી હતી અને જેમાં તમારા પિતૃઓ રહેતા હતા તેમાં જ તેઓ રહેશે, તેઓ]]></a:t>
+              <a:t><![CDATA[kingdoms any more at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેમના બાળકો અને તેમના પણ બાળકો ત્યા કાયમ માટે રહેશે. અને મારા સેવક દાઉદ જેવો રાજા કાયમ તેમના પર]]></a:t>
+              <a:t><![CDATA[23. Neither shall they defile themselves any more with their idols, nor with their detestable]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાસન ચલાવશે.]]></a:t>
+              <a:t><![CDATA[things, nor with any of their transgressions: but I will save them out of all their dwelling places,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. “‘હું તેઓની સાથે શાંતિનો કરાર અનંતકાળને માટે કરીશ, હું તેઓને આશીર્વાદ આપીશ. હું તેમને ફરી]]></a:t>
+              <a:t><![CDATA[wherein they have sinned, and will cleanse them: so shall they be my people, and I will be their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવતાં થશો અને તમને ખાતરી થશે કે હું યહોવા છું.”‘]]></a:t>
+              <a:t><![CDATA[and, lo, they were very dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્થાપીશ અને તેમની વંશવૃદ્ધિ કરીશ. અને તેમની વચ્ચે મારા મંદિરની કાયમ માટે સ્થાપના કરીશ.]]></a:t>
+              <a:t><![CDATA[God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. હું મારું નિવાસસ્થાન તેઓની વચ્ચે રાખીશ. અને તેઓનો હું દેવ થઇશ અને તેઓ મારી પ્રજા થશે.]]></a:t>
+              <a:t><![CDATA[24. And David my servant shall be king over them; and they all shall have one shepherd: they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. જ્યારે મારું મંદિર તેઓ મધ્યે સદાને માટે રહેશે ત્યારે બીજી પ્રજાઓ સમજી જશે કે હું, યહોવા,]]></a:t>
+              <a:t><![CDATA[also walk in my judgments, and observe my statutes, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલને મારી પોતાની પ્રજા ગણું છું.”‘]]></a:t>
+              <a:t><![CDATA[25. And they shall dwell in the land that I have given unto Jacob my servant, wherein your fathers]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[have dwelt; and they shall dwell therein, even they, and their children, and their children's]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[children for ever: and my servant David shall be their prince for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Moreover I will make a covenant of peace with them; it shall be an everlasting covenant with]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[them: and I will place them, and multiply them, and will set my sanctuary in the midst of them for]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. My tabernacle also shall be with them: yea, I will be their God, and they shall be my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેથી યહોવા મારા માલિકે મને કહ્યું હતું તેમ મેં વચનો ઉચ્ચાર્યાં; હું બોલતો હતો ત્યારે જ ગડગડાટ]]></a:t>
+              <a:t><![CDATA[3. And he said unto me, Son of man, can these bones live? And I answered, O Lord GOD, you know.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the heathen shall know that I the LORD do sanctify Israel, when my sanctuary shall be in the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[midst of them for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંભળાયો અને હાડકાં એકબીજા સાથે જોડાવા લાગ્યાં.]]></a:t>
+              <a:t><![CDATA[4. Again he said unto me, Prophesy upon these bones, and say unto them, O all of you dry bones, hear]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું જોતો હતો તેવામાં હાડકાની આસપાસ સ્નાયુઓ અને માંસ આવી ગયાં. અને તેઓને ચામડી વડે ઢાંકી દેવામાં]]></a:t>
+              <a:t><![CDATA[the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યાં. પણ તેઓ હજુ શ્વાસ લેતા નહોતા.]]></a:t>
+              <a:t><![CDATA[5. Thus says the Lord GOD unto these bones; Behold, I will cause breath to enter into you, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>