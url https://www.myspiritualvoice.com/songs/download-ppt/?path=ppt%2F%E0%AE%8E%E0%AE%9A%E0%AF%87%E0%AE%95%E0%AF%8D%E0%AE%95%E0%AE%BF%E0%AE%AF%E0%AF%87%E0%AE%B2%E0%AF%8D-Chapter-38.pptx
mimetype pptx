--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -101,50 +101,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +188,54 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +388,57 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களோடேகூட பெர்சியரும், எத்தியோப்பியரும், லீபியரும் இருப்பார்கள்; அவர்களெல்லாரும் கேடகம்பிடித்து, தலைச்சீராவுந் தரித்திருப்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Persia, Ethiopia, and Libya with them; all of them with shield and helmet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Persia, Ethiopia, and Libya with them; all of them with shield and helmet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Gomer, and all his bands; the house of Togarmah of the north quarters, and all his bands: and many people with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ ஆயத்தப்படு, உன்னுடனேகூடின உன் எல்லாக் கூட்டத்தையும் ஆயத்தப்படுத்து; நீ அவர்களுக்குக் காவலாளனாயிரு.]]></a:t>
+              <a:t><![CDATA[6. Gomer, and all his bands; the house of Togarmah of the north quarters, and all his bands: and many people with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ ஆயத்தப்படு, உன்னுடனேகூடின உன் எல்லாக் கூட்டத்தையும் ஆயத்தப்படுத்து; நீ அவர்களுக்குக் காவலாளனாயிரு.]]></a:t>
+              <a:t><![CDATA[7. Be you prepared, and prepare for yourself, you, and all your company that are assembled unto you, and be you a guard unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[7. Be you prepared, and prepare for yourself, you, and all your company that are assembled unto you, and be you a guard unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[8. After many days you shall be visited: in the latter years you shall come into the land that is brought back from the sword, and is gathered out of many people, against the mountains of Israel, which have been always waste: but it is brought forth out of the nations, and they shall dwell safely all of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[8. After many days you shall be visited: in the latter years you shall come into the land that is brought back from the sword, and is gathered out of many people, against the mountains of Israel, which have been always waste: but it is brought forth out of the nations, and they shall dwell safely all of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[8. After many days you shall be visited: in the latter years you shall come into the land that is brought back from the sword, and is gathered out of many people, against the mountains of Israel, which have been always waste: but it is brought forth out of the nations, and they shall dwell safely all of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும் திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. After many days you shall be visited: in the latter years you shall come into the land that is brought back from the sword, and is gathered out of many people, against the mountains of Israel, which have been always waste: but it is brought forth out of the nations, and they shall dwell safely all of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும் திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. You shall ascend and come like a storm, you shall be like a cloud to cover the land, you, and all your bands, and many people with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும் ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன் கையைத் திருப்பும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[9. You shall ascend and come like a storm, you shall be like a cloud to cover the land, you, and all your bands, and many people with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும் ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன் கையைத் திருப்பும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; It shall also come to pass, that at the same time shall things come into your mind, and you shall think an evil thought:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; It shall also come to pass, that at the same time shall things come into your mind, and you shall think an evil thought:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; It shall also come to pass, that at the same time shall things come into your mind, and you shall think an evil thought:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; It shall also come to pass, that at the same time shall things come into your mind, and you shall think an evil thought:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
+              <a:t><![CDATA[11. And you shall say, I will go up to the land of villages without protective walls; I will go to them that are at rest, that dwell safely, all of them dwelling without walls, and having neither bars nor gates,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
+              <a:t><![CDATA[12. To take a spoil, and to take a prey; to turn yours hand upon the desolate places that are now inhabited, and upon the people that are gathered out of the nations, which have got cattle and goods, that dwell in the midst of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
+              <a:t><![CDATA[12. To take a spoil, and to take a prey; to turn yours hand upon the desolate places that are now inhabited, and upon the people that are gathered out of the nations, which have got cattle and goods, that dwell in the midst of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. To take a spoil, and to take a prey; to turn yours hand upon the desolate places that are now inhabited, and upon the people that are gathered out of the nations, which have got cattle and goods, that dwell in the midst of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against Gog, the land of Magog, the chief prince of Meshech and Tubal, and prophesy against him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say unto you, Are you come to take a spoil? have you gathered your company to take a prey? to carry away silver and gold, to take away cattle and goods, to take a great spoil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say unto you, Are you come to take a spoil? have you gathered your company to take a prey? to carry away silver and gold, to take away cattle and goods, to take a great spoil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை அறிவாய் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say unto you, Are you come to take a spoil? have you gathered your company to take a prey? to carry away silver and gold, to take away cattle and goods, to take a great spoil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை அறிவாய் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say unto you, Are you come to take a spoil? have you gathered your company to take a prey? to carry away silver and gold, to take away cattle and goods, to take a great spoil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்; அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல் ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Therefore, son of man, prophesy and say unto Gog, Thus says the Lord GOD; In that day when my people of Israel dwells safely, shall you not know it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்; அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல் ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Therefore, son of man, prophesy and say unto Gog, Thus says the Lord GOD; In that day when my people of Israel dwells safely, shall you not know it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[14. Therefore, son of man, prophesy and say unto Gog, Thus says the Lord GOD; In that day when my people of Israel dwells safely, shall you not know it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. And you shall come from your place out of the north parts, you, and many people with you, all of them riding upon horses, a great company, and a mighty army:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. And you shall come from your place out of the north parts, you, and many people with you, all of them riding upon horses, a great company, and a mighty army:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம் உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன் நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. And you shall come from your place out of the north parts, you, and many people with you, all of them riding upon horses, a great company, and a mighty army:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against Gog, the land of Magog, the chief prince of Meshech and Tubal, and prophesy against him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம் உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன் நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall come up against my people of Israel, as a cloud to cover the land; it shall be in the latter days, and I will bring you against my land, that the heathen may know me, when I shall be sanctified in you, O Gog, before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் தேசத்துக்கு விரோதமாக கோகு வரும்காலத்தில் என உக்கிரம் என் நாசியில் ஏறுமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall come up against my people of Israel, as a cloud to cover the land; it shall be in the latter days, and I will bring you against my land, that the heathen may know me, when I shall be sanctified in you, O Gog, before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் தேசத்துக்கு விரோதமாக கோகு வரும்காலத்தில் என உக்கிரம் என் நாசியில் ஏறுமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall come up against my people of Israel, as a cloud to cover the land; it shall be in the latter days, and I will bring you against my land, that the heathen may know me, when I shall be sanctified in you, O Gog, before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
+              <a:t><![CDATA[17. Thus says the Lord GOD; Are you he of whom I have spoken in old time by my servants the prophets of Israel, which prophesied in those days many years that I would bring you against them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
+              <a:t><![CDATA[17. Thus says the Lord GOD; Are you he of whom I have spoken in old time by my servants the prophets of Israel, which prophesied in those days many years that I would bring you against them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Thus says the Lord GOD; Are you he of whom I have spoken in old time by my servants the prophets of Israel, which prophesied in those days many years that I would bring you against them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass at the same time when Gog shall come against the land of Israel, says the Lord GOD, that my fury shall come up in my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass at the same time when Gog shall come against the land of Israel, says the Lord GOD, that my fury shall come up in my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. For in my jealousy and in the fire of my wrath have I spoken, Surely in that day there shall be a great shaking in the land of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all creeping things that creep upon the earth, and all the men that are upon the face of the earth, shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall, and every wall shall fall to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and Tubal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all creeping things that creep upon the earth, and all the men that are upon the face of the earth, shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall, and every wall shall fall to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[20. So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all creeping things that creep upon the earth, and all the men that are upon the face of the earth, shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall, and every wall shall fall to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[20. So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all creeping things that creep upon the earth, and all the men that are upon the face of the earth, shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall, and every wall shall fall to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[21. And I will call for a sword against him throughout all my mountains, says the Lord GOD: every man's sword shall be against his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும் விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And I will call for a sword against him throughout all my mountains, says the Lord GOD: every man's sword shall be against his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5839,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும் விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And I will plead against him with pestilence and with blood; and I will rain upon him, and upon his bands, and upon the many people that are with him, an overflowing rain, and great hailstones, fire, and brimstone.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will plead against him with pestilence and with blood; and I will rain upon him, and upon his bands, and upon the many people that are with him, an overflowing rain, and great hailstones, fire, and brimstone.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will plead against him with pestilence and with blood; and I will rain upon him, and upon his bands, and upon the many people that are with him, an overflowing rain, and great hailstones, fire, and brimstone.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Thus will I magnify myself, and sanctify myself; and I will be known in the eyes of many nations, and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Thus will I magnify myself, and sanctify myself; and I will be known in the eyes of many nations, and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and Tubal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And I will turn you back, and put hooks into your jaws, and I will bring you forth, and all yours army, horses and horsemen, all of them clothed with all sorts of armour, even a great company with bucklers and shields, all of them handling swords:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And I will turn you back, and put hooks into your jaws, and I will bring you forth, and all yours army, horses and horsemen, all of them clothed with all sorts of armour, even a great company with bucklers and shields, all of them handling swords:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And I will turn you back, and put hooks into your jaws, and I will bring you forth, and all yours army, horses and horsemen, all of them clothed with all sorts of armour, even a great company with bucklers and shields, all of them handling swords:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414423" r:id="rId1"/>
+    <p:sldLayoutId id="2482637345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,50 +7234,82 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Persia, Ethiopia, and Libya with them; all of them with shield and helmet:]]></a:t>
+              <a:t><![CDATA[5. அவர்களோடேகூட பெர்சியரும், எத்தியோப்பியரும், லீபியரும் இருப்பார்கள்; அவர்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Gomer, and all his bands; the house of Togarmah of the north quarters, and all his bands: and]]></a:t>
+              <a:t><![CDATA[கேடகம்பிடித்து, தலைச்சீராவுந் தரித்திருப்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many people with you.]]></a:t>
+              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Be you prepared, and prepare for yourself, you, and all your company that are assembled unto you,]]></a:t>
+              <a:t><![CDATA[இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and be you a guard unto them.]]></a:t>
+              <a:t><![CDATA[7. நீ ஆயத்தப்படு, உன்னுடனேகூடின உன் எல்லாக் கூட்டத்தையும் ஆயத்தப்படுத்து; நீ அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. After many days you shall be visited: in the latter years you shall come into the land that is]]></a:t>
+              <a:t><![CDATA[காவலாளனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought back from the sword, and is gathered out of many people, against the mountains of Israel,]]></a:t>
+              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which have been always waste: but it is brought forth out of the nations, and they shall dwell]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[safely all of them.]]></a:t>
+              <a:t><![CDATA[பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You shall ascend and come like a storm, you shall be like a cloud to cover the land, you, and all]]></a:t>
+              <a:t><![CDATA[மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your bands, and many people with you.]]></a:t>
+              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Thus says the Lord GOD; It shall also come to pass, that at the same time shall things come into]]></a:t>
+              <a:t><![CDATA[திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your mind, and you shall think an evil thought:]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And you shall say, I will go up to the land of villages without protective walls; I will go to]]></a:t>
+              <a:t><![CDATA[ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that are at rest, that dwell safely, all of them dwelling without walls, and having neither]]></a:t>
+              <a:t><![CDATA[ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bars nor gates,]]></a:t>
+              <a:t><![CDATA[கையைத் திருப்பும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. To take a spoil, and to take a prey; to turn yours hand upon the desolate places that are now]]></a:t>
+              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabited, and upon the people that are gathered out of the nations, which have got cattle and]]></a:t>
+              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[goods, that dwell in the midst of the land.]]></a:t>
+              <a:t><![CDATA[போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say]]></a:t>
+              <a:t><![CDATA[குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, set your face against Gog, the land of Magog, the chief prince of Meshech and Tubal,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you, Are you come to take a spoil? have you gathered your company to take a prey? to carry away]]></a:t>
+              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver and gold, to take away cattle and goods, to take a great spoil?]]></a:t>
+              <a:t><![CDATA[உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore, son of man, prophesy and say unto Gog, Thus says the Lord GOD; In that day when my]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people of Israel dwells safely, shall you not know it?]]></a:t>
+              <a:t><![CDATA[அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And you shall come from your place out of the north parts, you, and many people with you, all of]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them riding upon horses, a great company, and a mighty army:]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And you shall come up against my people of Israel, as a cloud to cover the land; it shall be in]]></a:t>
+              <a:t><![CDATA[அறிவாய் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the latter days, and I will bring you against my land, that the heathen may know me, when I shall be]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sanctified in you, O Gog, before their eyes.]]></a:t>
+              <a:t><![CDATA[அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Thus says the Lord GOD; Are you he of whom I have spoken in old time by my servants the prophets]]></a:t>
+              <a:t><![CDATA[ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and prophesy against him,]]></a:t>
+              <a:t><![CDATA[உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel, which prophesied in those days many years that I would bring you against them?]]></a:t>
+              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it shall come to pass at the same time when Gog shall come against the land of Israel, says]]></a:t>
+              <a:t><![CDATA[இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord GOD, that my fury shall come up in my face.]]></a:t>
+              <a:t><![CDATA[விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For in my jealousy and in the fire of my wrath have I spoken, Surely in that day there shall be]]></a:t>
+              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a great shaking in the land of Israel;]]></a:t>
+              <a:t><![CDATA[உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all]]></a:t>
+              <a:t><![CDATA[நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[creeping things that creep upon the earth, and all the men that are upon the face of the earth,]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் தேசத்துக்கு விரோதமாக கோகு வரும்காலத்தில் என உக்கிரம் என் நாசியில் ஏறுமென்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall,]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and every wall shall fall to the ground.]]></a:t>
+              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And I will call for a sword against him throughout all my mountains, says the Lord GOD: every]]></a:t>
+              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and]]></a:t>
+              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man's sword shall be against his brother.]]></a:t>
+              <a:t><![CDATA[தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And I will plead against him with pestilence and with blood; and I will rain upon him, and upon]]></a:t>
+              <a:t><![CDATA[செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his bands, and upon the many people that are with him, an overflowing rain, and great hailstones,]]></a:t>
+              <a:t><![CDATA[அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire, and brimstone.]]></a:t>
+              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Thus will I magnify myself, and sanctify myself; and I will be known in the eyes of many]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13910,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nations, and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tubal:]]></a:t>
+              <a:t><![CDATA[கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I will turn you back, and put hooks into your jaws, and I will bring you forth, and all yours]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[army, horses and horsemen, all of them clothed with all sorts of armour, even a great company with]]></a:t>
+              <a:t><![CDATA[குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bucklers and shields, all of them handling swords:]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>