--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -89,50 +89,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +174,56 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +370,59 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களோடேகூட பெர்சியரும், எத்தியோப்பியரும், லீபியரும் இருப்பார்கள்; அவர்களெல்லாரும் கேடகம்பிடித்து, தலைச்சீராவுந் தரித்திருப்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம் உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன் நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம் உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன் நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. நீ ஆயத்தப்படு, உன்னுடனேகூடின உன் எல்லாக் கூட்டத்தையும் ஆயத்தப்படுத்து; நீ அவர்களுக்குக் காவலாளனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் தேசத்துக்கு விரோதமாக கோகு வரும்காலத்தில் என உக்கிரம் என் நாசியில் ஏறுமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. நீ ஆயத்தப்படு, உன்னுடனேகூடின உன் எல்லாக் கூட்டத்தையும் ஆயத்தப்படுத்து; நீ அவர்களுக்குக் காவலாளனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
+              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
+              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும் திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும் திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும் ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன் கையைத் திருப்பும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும் ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன் கையைத் திருப்பும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும் விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும் விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
+              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
+              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களோடேகூட பெர்சியரும், எத்தியோப்பியரும், லீபியரும் இருப்பார்கள்; அவர்களெல்லாரும் கேடகம்பிடித்து, தலைச்சீராவுந் தரித்திருப்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை அறிவாய் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை அறிவாய் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கோமேரும் அவனுடைய எல்லா இராணுவங்களும் வடதிசையிலுள்ள தோகர்மா வம்சத்தாரும் அவர்களுடைய எல்லா இராணுவங்களுமாகிய திரளான ஜனங்கள் உன்னுடனேகூட இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்; அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல் ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ ஆயத்தப்படு, உன்னுடனேகூடின உன் எல்லாக் கூட்டத்தையும் ஆயத்தப்படுத்து; நீ அவர்களுக்குக் காவலாளனாயிரு.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்; அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல் ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம் உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன் நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேபா தேசத்தாரும், தேதான் தேசத்தாரும், தர்ஷீசின் வர்த்தகரும் அதினுடைய பாலசிங்கங்களான அனைவரும் உன்னை நோக்கி: நீ கொள்ளையிட அல்லவோ வருகிறாயென்றும், நீ சூறையாடி, வெள்ளியையும் பொன்னையும் ஆஸ்தியையும் எடுத்துக்கொள்ளுகிறதற்கும், ஆடுகளையும் மாடுகளையும் பிடிக்கிறதற்கும், மிகவும் கொள்ளையிடுகிறதற்கும் அல்லவோ உன்னுடைய கூட்டத்தைக் கூட்டினாயென்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, மேசேக் தூபால் ஜாதிகளின் தலைமையான அதிபதியாகிய மாகோகு தேசத்தானான கோகுக்கு எதிராக நீ உன் முகத்தைத் திருப்பி, அவனுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேக நாட்களுக்குப் பிற்பாடு நீ விசாரிக்கப்படுவாய்; பட்டயத்துக்கு நீங்கலாகி, பற்பல ஜனங்கலிருந்து சேர்த்துக்கொள்ளப்பட்டு வந்தவர்களின் தேசத்தில் கடைசி வருஷங்களிலே வருவாய்; நெடுநாள் பாழாய்க்கிடந்து, பிற்பாடு ஜாதிகளிலிருந்து கொண்டுவரப்பட்டவர்கள் எல்லாரும் சுகத்தோடே குடியிருக்கும் இஸ்ரவேலின் மலைகளுக்கு விரோதமாய் வருவாய்; அவர்கள் எல்லாரும் அஞ்சாமல் குடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[17. உன்னை அவர்களுக்கு விரோதமாக வரப்பண்ணுவேன் என்று பூர்வநாட்களிலே அநேக வருஷகாலமாய்த் தீர்க்கதரிசனம் உரைத்து, இஸ்ரவேலின் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு, அந்நாட்களிலே நான் குறித்துச்சொன்னவன் நீ அல்லவோ என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும் திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் தேசத்துக்கு விரோதமாக கோகு வரும்காலத்தில் என உக்கிரம் என் நாசியில் ஏறுமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெருங்காற்றைப்போல் எழும்பி வருவாய்; நீயும் உன்னுடைய எல்லா இராணுவங்களும் உன்னோடேகூட இருக்கும் திரளான ஜனங்களும் கார்மேகம்போல் தேசத்தை மூடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் தேசத்துக்கு விரோதமாக கோகு வரும்காலத்தில் என உக்கிரம் என் நாசியில் ஏறுமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும் ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன் கையைத் திருப்பும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் அந்நாளிலே பாழாய்க்கிடந்து திரும்பக் குடியேற்றப்பட்ட ஸ்தலங்களுக்கு விரோதமாகவும், ஜாதிகளிடத்திலிருந்து சேர்க்கப்பட்டதும், ஆடுகளையும் மாடுகளையும் ஆஸ்திகளையும் சம்பாதித்து, தேசத்தின் நடுவில் குடியிருக்கிறதுமான ஜனத்துக்கு விரோதமாகவும், நீ உன் கையைத் திருப்பும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[19. அந்நாளிலே இஸ்ரவேல் தேசத்திலே பெரிய அதிர்ச்சி உண்டாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
+              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் இருதயத்தில் யோசனைகள் எழும்ப, நீ பொல்லாத நினைவை நினைத்து,]]></a:t>
+              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
+              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
+              <a:t><![CDATA[20. என் பிரசன்னத்தினால் சமுத்திரத்து மச்சங்களும், ஆகாயத்துப்பறவைகளும், வெளியின் மிருகங்களும், தரையில் ஊருகிற சகல பிராணிகளும், தேசமெங்குமுள்ள சகல நரஜீவன்களும் அதிரும்; பர்வதங்கள் இடியும்; செங்குத்தானவைகள் விழும்; எல்லா மதில்களும் தரையிலே விழுந்துபோம் என்று என் எரிச்சலிலும் என் சினத்தின் அக்கினியினாலும் நிச்சயமாய்ச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் கொள்ளையிடவும் சூறையாடவும் மதில்களில்லாமல் கிடக்கிற கிராமங்களுள்ள தேசத்துக்கு விரோதமாய்ப் போவேன்; நிர்விசாரமாய் சுகத்தோடே குடியிருக்கிறவர்களின்மேல் வருவேன்; அவர்கள் எல்லாரும் மதில்களில்லாமல் குடியிருக்கிறார்கள்; அவர்களுக்குத் தாழ்ப்பாளும் இல்லை, கதவுகளும் இல்லை என்பாய்.]]></a:t>
+              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5169,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை அறிவாய் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. என் எல்லா மலைகளிலும் பட்டயத்தை அவனுக்கு விரோதமாக வரவழைப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அவனவன் பட்டயம் அவன் சகோதரனுக்கு விரோதமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கொள்ளைநோயினாலும் இரத்தம் சிந்துதலினாலும் நான் அவனோடே வழக்காடி, அவன்மேலும் அவன் இராணுவங்களின்மேலும் அவனோடிருக்கும் திரளான ஜனங்களின்மேலும் வெள்ளமாய் அடிக்கும் மழையையும், பெருங்கல்மழையையும், அக்கினியையும், கந்தகத்தையும் வருஷிக்கப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும் விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இவ்விதமாய் நான் அநேக ஜாதிகளின் கண்களுக்கு முன்பாக என் மகத்துவத்தையும் என் பரிசுத்தத்தையும் விளங்கப்பண்ணி, அறியப்படுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, கோகை நோக்கிச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; என் ஜனமாகிய இஸ்ரவேல் சுகமாய்க் குடியிருக்கிற அக்காலத்திலே நீ அதை அறிவாய் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[3. சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்; அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல் ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நீயும் உன்னுடனேகூடத் திரளான ஜனங்களும் வடதிசையிலுள்ள உன் ஸ்தானத்திலிருந்து வருவீர்கள்; அவர்கள் பெரிய கூட்டமும் திரளான சேனையுமாயிருந்து, எல்லாரும் குதிரைகளின்மேல் ஏறுகிறவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ தேசத்தைக் கார்மேகம்போல் மூட, என் ஜனமாகிய இஸ்ரவேலுக்கு விரோதமாக எழும்பிவருவாய்; கடைசிநாட்களிலே இது சம்பவிக்கும்; கோகே, ஜாதிகளின் கண்களுக்கு முன்பாக உன்மூலமாய் நான் பரிசுத்தர் என்று விளங்கப்படுகிறதினால் அவர்கள் என்னை அறியும்படிக்கு உன்னை என்தேசத்துக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னைத் திருப்பி, உன் வாயில் துறடுகளைப் போட்டு, உன்னையும் உன்னுடைய எல்லாச் சேனையையும், குதிரைகளையும், சர்வாயுதந்தரித்த குதிரைவீரர்களையும், பரிசையும் கேடகமுமுடைய திரளான கூட்டத்தையும் புறப்படப்பண்ணுவேன்; அவர்கள் எல்லாரும் பட்டயங்களைப் பிடித்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506588" r:id="rId1"/>
+    <p:sldLayoutId id="2473414423" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6734,98 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેશ ઉપર ચઢાઇ કરવા માટે મોકલીશ, જેથી હે ગોગ, તારી મારફતે મેં બતાવેલો મારી પવિત્રતાનો પરચો જોઇને બધી]]></a:t>
+              <a:t><![CDATA[5. Persia, Ethiopia, and Libya with them; all of them with shield and helmet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રજાઓ જાણે કે હું કોણ છું.”‘]]></a:t>
+              <a:t><![CDATA[6. Gomer, and all his bands; the house of Togarmah of the north quarters, and all his bands: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “ભૂતકાળમાં મારા સેવકો ઇસ્રાએલના પ્રબોધકો મારફતે મેં જ્યારે એવી વાણી ઉચ્ચારાવી હતી કે, હું કોઇ]]></a:t>
+              <a:t><![CDATA[many people with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે ઇસ્રાએલ ઉપર હુમલો કરાવીશ, ત્યારે મારા મનમાં તું જ હતો.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[7. Be you prepared, and prepare for yourself, you, and all your company that are assembled unto you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. યહોવા મારા માલિક કહે છે: “તે દિવસે, જ્યારે ગોગ ઇસ્રાએલ પર ચઢાઇ કરશે, ત્યારે મારો રોષ ભભૂકી ઊઠશે.]]></a:t>
+              <a:t><![CDATA[and be you a guard unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મારા પુણ્યપ્રકોપમાં અને મારા ક્રોધાજ્ઞિમાં હું પ્રતિજ્ઞા કરું છું કે, તે દિવસે ઇસ્રાએલમાં ભયંકર]]></a:t>
+              <a:t><![CDATA[8. After many days you shall be visited: in the latter years you shall come into the land that is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધરતીકંપ થશે.]]></a:t>
+              <a:t><![CDATA[brought back from the sword, and is gathered out of many people, against the mountains of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. મને જોઇને દરિયાની માછલીઓ, આકાશના પંખીઓ, જંગલના પ્રાણીઓ અને પેટે ચાલનારા જીવો તેમજ પૃથ્વી પરનાં]]></a:t>
+              <a:t><![CDATA[which have been always waste: but it is brought forth out of the nations, and they shall dwell]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધાં માણસો ધ્રૂજી ઊઠશે. પર્વતો તૂટી પડશે, અને ખડકો ધસી પડશે અને ભીંતો ભોંયભેગી થઇ જશે.”]]></a:t>
+              <a:t><![CDATA[safely all of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. યહોવા મારા માલિક કહે છે, “હું ગોગને બધી જાતની આફતોથી ખડભડાવી મૂકીશ. આ હું યહોવા તમારો માલિક]]></a:t>
+              <a:t><![CDATA[9. You shall ascend and come like a storm, you shall be like a cloud to cover the land, you, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “શેબા અને દેદાનના લોકો તથા તાશીર્શના વેપારીઓ અને આગેવાનો તને પૂછશે, ‘તું લૂંટ ચલાવવા આવ્યો છે?]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બોલું છું. તેના માણસો અંદરો અંદર તરવાર ચલાવશે.]]></a:t>
+              <a:t><![CDATA[your bands, and many people with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. હું તેની સાથે, તેના સૈન્ય સાથે અને તેની સાથેના બધા લોકો ઉપર રોગચાળા અને મૃત્યુથી, મૂશળધાર]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; It shall also come to pass, that at the same time shall things come into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વરસાદથી, કરાંના તોફાનોથી અને તેમની ઉપર ગંધક બાળીને, ન્યાય કરીશ.]]></a:t>
+              <a:t><![CDATA[your mind, and you shall think an evil thought:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. આ રીતે હું તમામ પ્રજાઓને બતાવીશ કે હું કેવો મોટો અને પવિત્ર છું અને ત્યારે તેમને જાણ થશે કે હું]]></a:t>
+              <a:t><![CDATA[11. And you shall say, I will go up to the land of villages without protective walls; I will go to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[them that are at rest, that dwell safely, all of them dwelling without walls, and having neither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[bars nor gates,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, માગોગ દેશમાંના જરોશ, મેશેખ અને તુબાલના મુખ્ય રાજકર્તા ગોગ તરફ તારું મુખ રાખ્]]></a:t>
+              <a:t><![CDATA[12. To take a spoil, and to take a prey; to turn yours hand upon the desolate places that are now]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેની વિરુદ્ધ પ્રબોધ કર.]]></a:t>
+              <a:t><![CDATA[inhabited, and upon the people that are gathered out of the nations, which have got cattle and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેને કહે કે, આ યહોવા મારા માલિકના વચન છે, ‘હે મેશેખ અને તુબાલના મુખ્ય રાજકર્તા ગોગ, હું તારી સામે]]></a:t>
+              <a:t><![CDATA[goods, that dwell in the midst of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડ્યો છું.]]></a:t>
+              <a:t><![CDATA[13. Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શું તેં સોનું, ચાંદી ઉપાડી જવા માટે અને ઢોરઢાંખર અને માલસામાન ઉઠાવી જવા અને ભારે સંપત્તિ લૂંટી જવા]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against Gog, the land of Magog, the chief prince of Meshech and Tubal,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. હું તારા જડબામાં આંકડી નાખીને તને પાછો ફેરવીશ; તારા, ભભકાદાર વસ્ત્રો સજેલા ઘોડાને, શસ્ત્રસજ્જ]]></a:t>
+              <a:t><![CDATA[unto you, Are you come to take a spoil? have you gathered your company to take a prey? to carry away]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘોડેસવારોને અને નાનીમોટી ઢાલોથી સજ્જ અને તરવાર ચલાવતી તારી સમગ્ર સેનાને ઘસડી જઇશ.]]></a:t>
+              <a:t><![CDATA[silver and gold, to take away cattle and goods, to take a great spoil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. એ સેનામાં ઇરાનના, કૂશના અને પૂટના માણસો છે અને તે બધા ઢાલ અને ટોપથી સજ્જ છે.]]></a:t>
+              <a:t><![CDATA[14. Therefore, son of man, prophesy and say unto Gog, Thus says the Lord GOD; In that day when my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તારી સાથે ગોમેર દેશની આખી સેના છે, છેક ઉત્તરના બેથ-તોગાર્માહની સમગ્ર સેના છે અને બીજી અનેક]]></a:t>
+              <a:t><![CDATA[people of Israel dwells safely, shall you not know it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રજાઓના માણસો પણ છે.]]></a:t>
+              <a:t><![CDATA[15. And you shall come from your place out of the north parts, you, and many people with you, all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “‘હે ગોગ, તું તૈયાર રહેજે, તું તેઓનો સરદાર છે, સમગ્ર સેનાને તૈયાર રાખજે.]]></a:t>
+              <a:t><![CDATA[them riding upon horses, a great company, and a mighty army:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. લાંબા સમય પછી એવો વખત આવશે જ્યારે તને હાંકલ કરવામાં આવશે, ઘણાં વષોર્ પછી તું એવા દેશ પર ચઢાઇ]]></a:t>
+              <a:t><![CDATA[16. And you shall come up against my people of Israel, as a cloud to cover the land; it shall be in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ, જ્યાંના મોતમાંથી ઊગરી ગયેલા વતનીઓને જુદી જુદી પ્રજાઓમાંથી ફરી એકઠાં કરવામાં આવ્યાં હશે. લાંબા]]></a:t>
+              <a:t><![CDATA[the latter days, and I will bring you against my land, that the heathen may know me, when I shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમયથી વેરાન પડેલા ઇસ્રાએલના ડુંગરો ઉપર તું ચઢાઇ કરીશ, જ્યાં લોકોને અનેક પ્રજાઓમાંથી ફરી એકઠા કરવામાં]]></a:t>
+              <a:t><![CDATA[sanctified in you, O Gog, before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યાં હશે, લાંબા સમયથી વેરાન પડેલા ઇસ્રાએલના ડુંગરો ઉપર તું ચઢાઇ કરીશ. જ્યાં અનેક પ્રજાઓમાંથી આવેલા]]></a:t>
+              <a:t><![CDATA[17. Thus says the Lord GOD; Are you he of whom I have spoken in old time by my servants the prophets]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે સેના ભેગી કરી છે?”‘]]></a:t>
+              <a:t><![CDATA[and prophesy against him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો શાંતિને સુરક્ષિત રીતે રહેતાં હશે.]]></a:t>
+              <a:t><![CDATA[of Israel, which prophesied in those days many years that I would bring you against them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તું, તારી વિશાળ સેના તથા તારી સાથે લડનારી બીજી પ્રજાઓના લોકો વાવાઝોડાની જેમ આવી પહોંચી દેશમાં]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass at the same time when Gog shall come against the land of Israel, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાદળની જેમ છવાઇ જશો.”‘]]></a:t>
+              <a:t><![CDATA[the Lord GOD, that my fury shall come up in my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. યહોવા મારા માલિક ગોગને કહે છે; “એ સમયે તારા મનમાં ભૂંડા વિચારો આવશે અને તું દુષ્ટ યોજના વિચારી]]></a:t>
+              <a:t><![CDATA[19. For in my jealousy and in the fire of my wrath have I spoken, Surely in that day there shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાઢશે.]]></a:t>
+              <a:t><![CDATA[a great shaking in the land of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તને થશે, ‘હું આ અરક્ષિત દેશ પર ચઢાઇ કરું અને એના દિવાલો કે દરવાજા કે લોખંડના સળીયા વગરના નગરોમાં]]></a:t>
+              <a:t><![CDATA[20. So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને ગામોમાં શાંતિ અને સલામતીમાં વસતા લોકો પર હુમલો કરું.]]></a:t>
+              <a:t><![CDATA[creeping things that creep upon the earth, and all the men that are upon the face of the earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. એકવાર ખંડિયેર થઇ ગયેલા એ નગરોમાં ઘણાં દેશોમાંથી પાછા ફરેલા બધાં ઇસ્રાએલી લોકો વસે છે. હવે તેઓ]]></a:t>
+              <a:t><![CDATA[shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે પુષ્કળ ઢોરઢાંખર અને વિપુલ સંપત્તિ છે. હવે તેઓ બીજી બધી જાતિઓના કેન્દ્ર સ્થાને છે. હું તેઓ પર]]></a:t>
+              <a:t><![CDATA[and every wall shall fall to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હુમલો કરીશ અને ઢોરઢાંખર તથા મિલકત લૂંટી લઇશ અને ખૂબ લૂંટ ભેગી કરીને લઇ જઇશ.’]]></a:t>
+              <a:t><![CDATA[21. And I will call for a sword against him throughout all my mountains, says the Lord GOD: every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12634,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેથી દેવ કહે છે, “હે મનુષ્યના પુત્ર, તું ગોગને મારી વાણી સંભળાવ, અને કહે કે, આ યહોવા મારા]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[man's sword shall be against his brother.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will plead against him with pestilence and with blood; and I will rain upon him, and upon]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[his bands, and upon the many people that are with him, an overflowing rain, and great hailstones,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[fire, and brimstone.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Thus will I magnify myself, and sanctify myself; and I will be known in the eyes of many]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[nations, and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માલિકના વચન છે: ‘જે વખતે મારા લોકો ઇસ્રાએલીઓ શાંતિ અને સુરક્ષિત રીતે રહેતા હશે.]]></a:t>
+              <a:t><![CDATA[Tubal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તું ઉત્તરના છેડામાં આવેલા તારા સ્થાનેથી અનેક પ્રજાઓમાંથી એકઠા કરેલા વિશાળ અને પરાક્રમી ઘોડેસવાર]]></a:t>
+              <a:t><![CDATA[4. And I will turn you back, and put hooks into your jaws, and I will bring you forth, and all yours]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સૈન્યને લઇને આક્રમણ કરવા આવશે.]]></a:t>
+              <a:t><![CDATA[army, horses and horsemen, all of them clothed with all sorts of armour, even a great company with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તું મારા લોકો ઇસ્રાએલીઓ ઉપર ચઢી આવશે અને આખા દેશ ઉપર વાદળની જેમ છવાઇ જશે. હવે પછી હું તને મારા]]></a:t>
+              <a:t><![CDATA[bucklers and shields, all of them handling swords:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>