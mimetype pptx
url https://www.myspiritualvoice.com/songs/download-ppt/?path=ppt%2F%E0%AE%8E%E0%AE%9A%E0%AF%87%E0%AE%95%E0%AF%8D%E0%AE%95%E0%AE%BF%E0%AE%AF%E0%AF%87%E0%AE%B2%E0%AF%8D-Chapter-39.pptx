--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -113,50 +113,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +210,56 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +418,59 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ சகலவித பட்சிகளையும் வெளியில் இருக்கிற சகல மிருகங்களையும் நோக்கி: நீங்கள் ஏகமாய்க் கூடிக்கொண்டு, இஸ்ரவேலின் மலைகளில் நான் உங்களுக்காகச் செய்யும் யாகமாகிய மகா யாகத்துக்குச் சுற்றிலுமிருந்து வந்துசேர்ந்து, மாம்சம் தின்று இரத்தங்குடியுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. You shall fall upon the open field: for I have spoken it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ சகலவித பட்சிகளையும் வெளியில் இருக்கிற சகல மிருகங்களையும் நோக்கி: நீங்கள் ஏகமாய்க் கூடிக்கொண்டு, இஸ்ரவேலின் மலைகளில் நான் உங்களுக்காகச் செய்யும் யாகமாகிய மகா யாகத்துக்குச் சுற்றிலுமிருந்து வந்துசேர்ந்து, மாம்சம் தின்று இரத்தங்குடியுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I will send a fire on Magog, and among them that dwell carelessly in the isles: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ சகலவித பட்சிகளையும் வெளியில் இருக்கிற சகல மிருகங்களையும் நோக்கி: நீங்கள் ஏகமாய்க் கூடிக்கொண்டு, இஸ்ரவேலின் மலைகளில் நான் உங்களுக்காகச் செய்யும் யாகமாகிய மகா யாகத்துக்குச் சுற்றிலுமிருந்து வந்துசேர்ந்து, மாம்சம் தின்று இரத்தங்குடியுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I will send a fire on Magog, and among them that dwell carelessly in the isles: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ சகலவித பட்சிகளையும் வெளியில் இருக்கிற சகல மிருகங்களையும் நோக்கி: நீங்கள் ஏகமாய்க் கூடிக்கொண்டு, இஸ்ரவேலின் மலைகளில் நான் உங்களுக்காகச் செய்யும் யாகமாகிய மகா யாகத்துக்குச் சுற்றிலுமிருந்து வந்துசேர்ந்து, மாம்சம் தின்று இரத்தங்குடியுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. So will I make my holy name known in the midst of my people Israel; and I will not let them pollute my holy name any more: and the heathen shall know that I am the LORD, the Holy One in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீயும் உன் எல்லா இராணுவங்களும் உன்னோடிருக்கிற ஜனங்களும் இஸ்ரவேல் மலைகளில் விழுவீர்கள்; உராய்ஞ்சுகிற சகலவித பட்சிகளுக்கும் வெளியின் மிருகங்களுக்கும் உன்னை இரையாகக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. So will I make my holy name known in the midst of my people Israel; and I will not let them pollute my holy name any more: and the heathen shall know that I am the LORD, the Holy One in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீயும் உன் எல்லா இராணுவங்களும் உன்னோடிருக்கிற ஜனங்களும் இஸ்ரவேல் மலைகளில் விழுவீர்கள்; உராய்ஞ்சுகிற சகலவித பட்சிகளுக்கும் வெளியின் மிருகங்களுக்கும் உன்னை இரையாகக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. So will I make my holy name known in the midst of my people Israel; and I will not let them pollute my holy name any more: and the heathen shall know that I am the LORD, the Holy One in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் பராக்கிரமசாலிகளின் மாம்சத்தைத் தின்று, பூமியினுடைய பிரபுக்களின் இரத்தத்தைக் குடிப்பீர்கள்; அவர்கள் எல்லாரும் பாசானிலே கொழுத்துப்போன ஆட்டுக்கடாக்களுக்கும் ஆட்டுக்குட்டிகளுக்கும் வெள்ளாட்டுக் கடாக்களுக்கும் காளைகளுக்கும் சமானமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Behold, it has come, and it is done, says the Lord GOD; this is the day whereof I have spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் பராக்கிரமசாலிகளின் மாம்சத்தைத் தின்று, பூமியினுடைய பிரபுக்களின் இரத்தத்தைக் குடிப்பீர்கள்; அவர்கள் எல்லாரும் பாசானிலே கொழுத்துப்போன ஆட்டுக்கடாக்களுக்கும் ஆட்டுக்குட்டிகளுக்கும் வெள்ளாட்டுக் கடாக்களுக்கும் காளைகளுக்கும் சமானமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they that dwell in the cities of Israel shall go forth, and shall set on fire and burn the weapons, both the shields and the bucklers, the bows and the arrows, and the hand staffs, and the spears, and they shall burn them with fire seven years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசாலமான வெளியில் விழுவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. And they that dwell in the cities of Israel shall go forth, and shall set on fire and burn the weapons, both the shields and the bucklers, the bows and the arrows, and the hand staffs, and the spears, and they shall burn them with fire seven years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசாலமான வெளியில் விழுவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. So that they shall take no wood out of the field, neither cut down any out of the forests; for they shall burn the weapons with fire: and they shall spoil those that spoiled them, and rob those that robbed them, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேசத்தில் சுற்றித்திரிகிறவர்கள் திரிந்துகொண்டிருப்பார்கள்; யாராவது ஒருவன் மனுஷனின் எலும்பைக்காணும்போது புதைக்கிறவர்கள் அதை ஆமோன்கோகுடைய பள்ளத்தாக்கிலே புதைக்குமட்டும் அதினண்டையிலே ஒரு அடையாளத்தை நாட்டுவான்.]]></a:t>
+              <a:t><![CDATA[1. Therefore, you son of man, prophesy against Gog, and say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and Tubal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உங்களுக்காகச் செய்யும் யாகத்திலே நீங்கள் திருப்தியாகுமளவும் கொழுப்பைத் தின்று வெறியாகுமளவும் இரத்தத்தைக் குடிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. So that they shall take no wood out of the field, neither cut down any out of the forests; for they shall burn the weapons with fire: and they shall spoil those that spoiled them, and rob those that robbed them, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உங்களுக்காகச் செய்யும் யாகத்திலே நீங்கள் திருப்தியாகுமளவும் கொழுப்பைத் தின்று வெறியாகுமளவும் இரத்தத்தைக் குடிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. So that they shall take no wood out of the field, neither cut down any out of the forests; for they shall burn the weapons with fire: and they shall spoil those that spoiled them, and rob those that robbed them, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் மாகோகிடத்திலும் தீவுகளில் நிர்விசாரமாய்க் குடியிருக்கிறவர்களிடத்திலும் அக்கினியை அனுப்புவேன்; அப்பொழுது நான் கர்த்தரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass in that day, that I will give unto Gog a place there of graves in Israel, the valley of the passengers on the east of the sea: and it shall stop the noses of the passengers: and there shall they bury Gog and all his multitude: and they shall call it The valley of Hamongog.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் மாகோகிடத்திலும் தீவுகளில் நிர்விசாரமாய்க் குடியிருக்கிறவர்களிடத்திலும் அக்கினியை அனுப்புவேன்; அப்பொழுது நான் கர்த்தரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass in that day, that I will give unto Gog a place there of graves in Israel, the valley of the passengers on the east of the sea: and it shall stop the noses of the passengers: and there shall they bury Gog and all his multitude: and they shall call it The valley of Hamongog.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவ்விதமாய் என் பந்தியிலே குதிரைகளையும் இரதவீரர்களையும், பராக்கிரமசாலிகளையும், சகல யுத்தவீரர்களையும் தின்று, திருப்தியாவீர்களென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass in that day, that I will give unto Gog a place there of graves in Israel, the valley of the passengers on the east of the sea: and it shall stop the noses of the passengers: and there shall they bury Gog and all his multitude: and they shall call it The valley of Hamongog.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவ்விதமாய் என் பந்தியிலே குதிரைகளையும் இரதவீரர்களையும், பராக்கிரமசாலிகளையும், சகல யுத்தவீரர்களையும் தின்று, திருப்தியாவீர்களென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[12. And seven months shall the house of Israel be burying of them, that they may cleanse the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவ்விதமாய் நான் என் ஜனமாகிய இஸ்ரவேலின் நடுவிலே என் பரிசுத்த நாமத்தைத் தெரிவிப்பேன்; என் பரிசுத்த நாமத்தை இனிப் பரிசுத்தக்குலைச்சலாக்கவொட்டேன்; அதினால் நான் இஸ்ரவேலில் பரிசுத்தராகிய கர்த்தர் என்று புறஜாதிகள் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Yea, all the people of the land shall bury them; and it shall be to them a renown the day that I shall be glorified, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவ்விதமாய் நான் என் ஜனமாகிய இஸ்ரவேலின் நடுவிலே என் பரிசுத்த நாமத்தைத் தெரிவிப்பேன்; என் பரிசுத்த நாமத்தை இனிப் பரிசுத்தக்குலைச்சலாக்கவொட்டேன்; அதினால் நான் இஸ்ரவேலில் பரிசுத்தராகிய கர்த்தர் என்று புறஜாதிகள் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Yea, all the people of the land shall bury them; and it shall be to them a renown the day that I shall be glorified, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவ்விதமாய் நான் என் ஜனமாகிய இஸ்ரவேலின் நடுவிலே என் பரிசுத்த நாமத்தைத் தெரிவிப்பேன்; என் பரிசுத்த நாமத்தை இனிப் பரிசுத்தக்குலைச்சலாக்கவொட்டேன்; அதினால் நான் இஸ்ரவேலில் பரிசுத்தராகிய கர்த்தர் என்று புறஜாதிகள் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they shall sever out men of continual employment, passing through the land to bury with the passengers those that remain upon the face of the earth, to cleanse it: after the end of seven months shall they search.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவ்விதமாய் என் மகிமையை நான் புறஜாதிகளுக்குள்ளே விளங்கப்பண்ணுவேன்; நான் செய்த என் நியாயத்தையும், அவர்கள்மேல் நான் வைத்த என் கையையும் எல்லா ஜாதிகளையும் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they shall sever out men of continual employment, passing through the land to bury with the passengers those that remain upon the face of the earth, to cleanse it: after the end of seven months shall they search.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேசத்தில் சுற்றித்திரிகிறவர்கள் திரிந்துகொண்டிருப்பார்கள்; யாராவது ஒருவன் மனுஷனின் எலும்பைக்காணும்போது புதைக்கிறவர்கள் அதை ஆமோன்கோகுடைய பள்ளத்தாக்கிலே புதைக்குமட்டும் அதினண்டையிலே ஒரு அடையாளத்தை நாட்டுவான்.]]></a:t>
+              <a:t><![CDATA[1. Therefore, you son of man, prophesy against Gog, and say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and Tubal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவ்விதமாய் என் மகிமையை நான் புறஜாதிகளுக்குள்ளே விளங்கப்பண்ணுவேன்; நான் செய்த என் நியாயத்தையும், அவர்கள்மேல் நான் வைத்த என் கையையும் எல்லா ஜாதிகளையும் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they shall sever out men of continual employment, passing through the land to bury with the passengers those that remain upon the face of the earth, to cleanse it: after the end of seven months shall they search.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அன்றுமுதல் என்றும் நான் தங்கள் தேவனாகிய கர்த்தர் என்று இஸ்ரவேல் வம்சத்தார் அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the passengers that pass through the land, when any sees a man's bone, then shall he set up a sign by it, till the buriers have buried it in the valley of Hamongog.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, அது வந்து, அது சம்பவித்தது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நான் சொன்னநாள் இதுவே.]]></a:t>
+              <a:t><![CDATA[15. And the passengers that pass through the land, when any sees a man's bone, then shall he set up a sign by it, till the buriers have buried it in the valley of Hamongog.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, அது வந்து, அது சம்பவித்தது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நான் சொன்னநாள் இதுவே.]]></a:t>
+              <a:t><![CDATA[15. And the passengers that pass through the land, when any sees a man's bone, then shall he set up a sign by it, till the buriers have buried it in the valley of Hamongog.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேல் வம்சத்தார் தங்கள் அக்கிரமத்தினிமித்தமே சிறைப்பட்டுப்போனார்கள் என்று அப்பொழுது புறஜாதிகள் அறிந்துகொள்வார்கள்; அவர்கள் எனக்கு விரோதமாய்த் துரோகம்பண்ணினபடியால், என் முகத்தை நான் அவர்களுக்கு மறைத்து, அவர்கள் சத்துருக்களின் கையில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்கள் அனைவரும் பட்டயத்தால் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And also the name of the city shall be Hamonah. Thus shall they cleanse the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேல் வம்சத்தார் தங்கள் அக்கிரமத்தினிமித்தமே சிறைப்பட்டுப்போனார்கள் என்று அப்பொழுது புறஜாதிகள் அறிந்துகொள்வார்கள்; அவர்கள் எனக்கு விரோதமாய்த் துரோகம்பண்ணினபடியால், என் முகத்தை நான் அவர்களுக்கு மறைத்து, அவர்கள் சத்துருக்களின் கையில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்கள் அனைவரும் பட்டயத்தால் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And, you son of man, thus says the Lord GOD; Speak unto every feathered fowl, and to every beast of the field, Assemble yourselves, and come; gather yourselves on every side to my sacrifice that I do sacrifice for you, even a great sacrifice upon the mountains of Israel, that all of you may eat flesh, and drink blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேல் வம்சத்தார் தங்கள் அக்கிரமத்தினிமித்தமே சிறைப்பட்டுப்போனார்கள் என்று அப்பொழுது புறஜாதிகள் அறிந்துகொள்வார்கள்; அவர்கள் எனக்கு விரோதமாய்த் துரோகம்பண்ணினபடியால், என் முகத்தை நான் அவர்களுக்கு மறைத்து, அவர்கள் சத்துருக்களின் கையில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்கள் அனைவரும் பட்டயத்தால் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And, you son of man, thus says the Lord GOD; Speak unto every feathered fowl, and to every beast of the field, Assemble yourselves, and come; gather yourselves on every side to my sacrifice that I do sacrifice for you, even a great sacrifice upon the mountains of Israel, that all of you may eat flesh, and drink blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் பட்டணங்களின் குடிகள் வெளியே போய், கேடகங்களும், பரிசைகளும், வில்லுகளும், அம்புகளும் வளைதடிகளும், ஈட்டிகளுமாகிய ஆயுதங்களை எடுத்து எரிப்பார்கள்; ஏழுவருஷம் அவைகளை எடுத்து எரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And, you son of man, thus says the Lord GOD; Speak unto every feathered fowl, and to every beast of the field, Assemble yourselves, and come; gather yourselves on every side to my sacrifice that I do sacrifice for you, even a great sacrifice upon the mountains of Israel, that all of you may eat flesh, and drink blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் பட்டணங்களின் குடிகள் வெளியே போய், கேடகங்களும், பரிசைகளும், வில்லுகளும், அம்புகளும் வளைதடிகளும், ஈட்டிகளுமாகிய ஆயுதங்களை எடுத்து எரிப்பார்கள்; ஏழுவருஷம் அவைகளை எடுத்து எரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And, you son of man, thus says the Lord GOD; Speak unto every feathered fowl, and to every beast of the field, Assemble yourselves, and come; gather yourselves on every side to my sacrifice that I do sacrifice for you, even a great sacrifice upon the mountains of Israel, that all of you may eat flesh, and drink blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களுடைய அசுத்தத்துக்குத் தக்கதாகவும், அவர்களுடைய மீறுதல்களுக்குத்தக்கதாகவும், நான் அவர்களுக்குச் செய்து, என் முகத்தை அவர்களுக்கு மறைத்தேன்.]]></a:t>
+              <a:t><![CDATA[18. All of you shall eat the flesh of the mighty, and drink the blood of the princes of the earth, of rams, of lambs, and of goats, of bullocks, all of them fatlings of Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போதும் மனுபுத்திரனே, நீ கோகுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்துச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Therefore, you son of man, prophesy against Gog, and say, Thus says the Lord GOD; Behold, I am against you, O Gog, the chief prince of Meshech and Tubal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களுடைய அசுத்தத்துக்குத் தக்கதாகவும், அவர்களுடைய மீறுதல்களுக்குத்தக்கதாகவும், நான் அவர்களுக்குச் செய்து, என் முகத்தை அவர்களுக்கு மறைத்தேன்.]]></a:t>
+              <a:t><![CDATA[18. All of you shall eat the flesh of the mighty, and drink the blood of the princes of the earth, of rams, of lambs, and of goats, of bullocks, all of them fatlings of Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் வெளியிலிருந்து விறகுகொண்டுவராமலும் காடுகளில் வெட்டாமலும், ஆயுதங்களை எடுத்து எரிப்பார்கள்; அவர்கள் தங்களைக் கொள்ளையிட்டவர்களைக் கொள்ளையிட்டு, தங்களைச் சூறையாடினவர்களைச் சூறையாடுவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. All of you shall eat the flesh of the mighty, and drink the blood of the princes of the earth, of rams, of lambs, and of goats, of bullocks, all of them fatlings of Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் வெளியிலிருந்து விறகுகொண்டுவராமலும் காடுகளில் வெட்டாமலும், ஆயுதங்களை எடுத்து எரிப்பார்கள்; அவர்கள் தங்களைக் கொள்ளையிட்டவர்களைக் கொள்ளையிட்டு, தங்களைச் சூறையாடினவர்களைச் சூறையாடுவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And all of you shall eat fat till all of you be full, and drink blood till all of you be drunken, of my sacrifice which I have sacrificed for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் வெளியிலிருந்து விறகுகொண்டுவராமலும் காடுகளில் வெட்டாமலும், ஆயுதங்களை எடுத்து எரிப்பார்கள்; அவர்கள் தங்களைக் கொள்ளையிட்டவர்களைக் கொள்ளையிட்டு, தங்களைச் சூறையாடினவர்களைச் சூறையாடுவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And all of you shall eat fat till all of you be full, and drink blood till all of you be drunken, of my sacrifice which I have sacrificed for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[20. Thus all of you shall be filled at my table with horses and chariots, with mighty men, and with all men of war, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[20. Thus all of you shall be filled at my table with horses and chariots, with mighty men, and with all men of war, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளில் இஸ்ரவேல் தேசத்திலே சமுத்திரத்துக்குக் கிழக்கே பிரயாணக்காரரின் பள்ளத்தாக்கைப் புதைக்கிற ஸ்தானமாக கோகுக்குக் கொடுப்பேன்; அது வழிப்போக்கர் மூக்கைப் பொத்திக்கொண்டுபோகப்பண்ணும்; அங்கே கோகையும் அவனுடைய எல்லாச் சேனையையும் புதைத்து, அதை ஆமோன்கோகின் பள்ளத்தாக்கு என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And I will set my glory among the heathen, and all the heathen shall see my judgment that I have executed, and my hand that I have laid upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளில் இஸ்ரவேல் தேசத்திலே சமுத்திரத்துக்குக் கிழக்கே பிரயாணக்காரரின் பள்ளத்தாக்கைப் புதைக்கிற ஸ்தானமாக கோகுக்குக் கொடுப்பேன்; அது வழிப்போக்கர் மூக்கைப் பொத்திக்கொண்டுபோகப்பண்ணும்; அங்கே கோகையும் அவனுடைய எல்லாச் சேனையையும் புதைத்து, அதை ஆமோன்கோகின் பள்ளத்தாக்கு என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And I will set my glory among the heathen, and all the heathen shall see my judgment that I have executed, and my hand that I have laid upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்நாளில் இஸ்ரவேல் தேசத்திலே சமுத்திரத்துக்குக் கிழக்கே பிரயாணக்காரரின் பள்ளத்தாக்கைப் புதைக்கிற ஸ்தானமாக கோகுக்குக் கொடுப்பேன்; அது வழிப்போக்கர் மூக்கைப் பொத்திக்கொண்டுபோகப்பண்ணும்; அங்கே கோகையும் அவனுடைய எல்லாச் சேனையையும் புதைத்து, அதை ஆமோன்கோகின் பள்ளத்தாக்கு என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. So the house of Israel shall know that I am the LORD their God from that day and forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் தங்கள் அவமானத்தையும், பயப்படுத்துவார் இல்லாமல், தாங்கள் சுகமாய்த் தங்கள் தேசத்தில் குடியிருக்கும்போது எனக்கு விரோதமாய்த் தாங்கள் செய்த எல்லாத் துரோகத்தையும் சுமந்து தீர்த்தபின்பு, நான் யாக்கோபின் சிறையிருப்பைத்திருப்பி, இஸ்ரவேல் வம்சமனைத்துக்கும் இரங்கி, என் பரிசுத்த நாமத்துக்காக வைராக்கியமாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. And the heathen shall know that the house of Israel went into captivity for their iniquity: because they trespassed against me, therefore hid I my face from them, and gave them into the hand of their enemies: so fell they all by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போதும் மனுபுத்திரனே, நீ கோகுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்துச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான் உனக்கு விரோதமாக வருகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. And I will turn you back, and leave but the sixth part of you, and will cause you to come up from the north parts, and will bring you upon the mountains of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் தங்கள் அவமானத்தையும், பயப்படுத்துவார் இல்லாமல், தாங்கள் சுகமாய்த் தங்கள் தேசத்தில் குடியிருக்கும்போது எனக்கு விரோதமாய்த் தாங்கள் செய்த எல்லாத் துரோகத்தையும் சுமந்து தீர்த்தபின்பு, நான் யாக்கோபின் சிறையிருப்பைத்திருப்பி, இஸ்ரவேல் வம்சமனைத்துக்கும் இரங்கி, என் பரிசுத்த நாமத்துக்காக வைராக்கியமாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. And the heathen shall know that the house of Israel went into captivity for their iniquity: because they trespassed against me, therefore hid I my face from them, and gave them into the hand of their enemies: so fell they all by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் வம்சத்தார், தேசத்தைச் சுத்தம்பண்ணும்படிக்கு அவர்களைப் புதைத்துத்தீர ஏழுமாதம் செல்லும்.]]></a:t>
+              <a:t><![CDATA[23. And the heathen shall know that the house of Israel went into captivity for their iniquity: because they trespassed against me, therefore hid I my face from them, and gave them into the hand of their enemies: so fell they all by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் அவர்களை ஜனசதளங்களிலிருந்து திரும்பிவரப்பண்ணி, அவர்களுடைய பகைஞரின் தேசங்களிலிருந்து அவர்களைக் கூட்டிக்கொண்டுவந்து, திரளான ஜாதிகளுடைய கண்களுக்கு முன்பாக அவர்களுக்குள் நான் பரிசுத்தர் என்று விளங்கும்போது,]]></a:t>
+              <a:t><![CDATA[23. And the heathen shall know that the house of Israel went into captivity for their iniquity: because they trespassed against me, therefore hid I my face from them, and gave them into the hand of their enemies: so fell they all by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் அவர்களை ஜனசதளங்களிலிருந்து திரும்பிவரப்பண்ணி, அவர்களுடைய பகைஞரின் தேசங்களிலிருந்து அவர்களைக் கூட்டிக்கொண்டுவந்து, திரளான ஜாதிகளுடைய கண்களுக்கு முன்பாக அவர்களுக்குள் நான் பரிசுத்தர் என்று விளங்கும்போது,]]></a:t>
+              <a:t><![CDATA[24. According to their uncleanness and according to their transgressions have I done unto them, and hid my face from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேசத்தின் ஜனங்களெல்லாரும் புதைத்துக்கொண்டிருப்பார்கள்; நான் மகிமைப்படும் அந்நாளிலே அது அவர்களுக்குக் கீர்த்தியாக இருக்கும் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. According to their uncleanness and according to their transgressions have I done unto them, and hid my face from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேசத்தின் ஜனங்களெல்லாரும் புதைத்துக்கொண்டிருப்பார்கள்; நான் மகிமைப்படும் அந்நாளிலே அது அவர்களுக்குக் கீர்த்தியாக இருக்கும் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Therefore thus says the Lord GOD; Now will I bring again the captivity of Jacob, and have mercy upon the whole house of Israel, and will be jealous for my holy name;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தங்களைப் புறஜாதிகளிடத்தில் சிறைப்பட்டுப்போகப்பண்ணின நான் தங்களில் ஒருவரையும் அங்கே அப்புறம் வைக்காமல், தங்களைத் தங்கள் சுயதேசத்திலே திரும்பக்கூட்டிக்கொண்டுவந்தேன் என்பதினால், நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[26. After that they have borne their shame, and all their trespasses whereby they have trespassed against me, when they dwelt safely in their land, and none made them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தங்களைப் புறஜாதிகளிடத்தில் சிறைப்பட்டுப்போகப்பண்ணின நான் தங்களில் ஒருவரையும் அங்கே அப்புறம் வைக்காமல், தங்களைத் தங்கள் சுயதேசத்திலே திரும்பக்கூட்டிக்கொண்டுவந்தேன் என்பதினால், நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[26. After that they have borne their shame, and all their trespasses whereby they have trespassed against me, when they dwelt safely in their land, and none made them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேசத்தைச் சுத்தம்பண்ணுவதற்காக அதில் கிடக்கும் மற்றப் பிரேதங்களைப் புதைக்கும்படிக்கு நித்தமும் தேசத்தில் சுற்றித்திரியும் மனுஷரையும், சுற்றித்திரிகிறவர்களோடேகூடப் புதைக்கிறவர்களையும் தெரிந்து நியமிப்பார்கள்; ஏழுமாதங்கள் முடிந்தபின்பும் இவர்கள் தேடிக்கொண்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. After that they have borne their shame, and all their trespasses whereby they have trespassed against me, when they dwelt safely in their land, and none made them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேசத்தைச் சுத்தம்பண்ணுவதற்காக அதில் கிடக்கும் மற்றப் பிரேதங்களைப் புதைக்கும்படிக்கு நித்தமும் தேசத்தில் சுற்றித்திரியும் மனுஷரையும், சுற்றித்திரிகிறவர்களோடேகூடப் புதைக்கிறவர்களையும் தெரிந்து நியமிப்பார்கள்; ஏழுமாதங்கள் முடிந்தபின்பும் இவர்கள் தேடிக்கொண்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. After that they have borne their shame, and all their trespasses whereby they have trespassed against me, when they dwelt safely in their land, and none made them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நகரத்துக்கு ஆமோனா என்று பெயரிடப்படும்; இவ்விதமாய் தேசத்தைச் சுத்தம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And I will turn you back, and leave but the sixth part of you, and will cause you to come up from the north parts, and will bring you upon the mountains of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் இஸ்ரவேல் வம்சத்தார்மேல் என் ஆவியை ஊற்றினபடியினால் என் முகத்தை இனி அவர்களுக்கு மறைக்கமாட்டேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. When I have brought them again from the people, and gathered them out of their enemies' lands, and am sanctified in them in the sight of many nations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6634,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் இஸ்ரவேல் வம்சத்தார்மேல் என் ஆவியை ஊற்றினபடியினால் என் முகத்தை இனி அவர்களுக்கு மறைக்கமாட்டேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. When I have brought them again from the people, and gathered them out of their enemies' lands, and am sanctified in them in the sight of many nations;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. When I have brought them again from the people, and gathered them out of their enemies' lands, and am sanctified in them in the sight of many nations;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Then shall they know that I am the LORD their God, which caused them to be led into captivity among the heathen: but I have gathered them unto their own land, and have left none of them any more there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Then shall they know that I am the LORD their God, which caused them to be led into captivity among the heathen: but I have gathered them unto their own land, and have left none of them any more there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Then shall they know that I am the LORD their God, which caused them to be led into captivity among the heathen: but I have gathered them unto their own land, and have left none of them any more there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Neither will I hide my face any more from them: for I have poured out my spirit upon the house of Israel, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Neither will I hide my face any more from them: for I have poured out my spirit upon the house of Israel, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் திருப்பி உன்னை ஆறு துறடுகளால் இழுத்து, உன்னை வடபுறங்களிலிருந்து எழும்பவும் இஸ்ரவேல் மலைகளில் வரவும்பண்ணி,]]></a:t>
+              <a:t><![CDATA[3. And I will strike your bow out of your left hand, and will cause yours arrows to fall out of your right hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் திருப்பி உன்னை ஆறு துறடுகளால் இழுத்து, உன்னை வடபுறங்களிலிருந்து எழும்பவும் இஸ்ரவேல் மலைகளில் வரவும்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. You shall fall upon the mountains of Israel, you, and all your bands, and the people that is with you: I will give you unto the ravenous birds of every sort, and to the beasts of the field to be devoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் வில்லை உன் இடதுகையிலிருந்து தட்டிவிட்டு, உன் அம்புகளை வலதுகையிலிருந்து விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. You shall fall upon the mountains of Israel, you, and all your bands, and the people that is with you: I will give you unto the ravenous birds of every sort, and to the beasts of the field to be devoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721368" r:id="rId1"/>
+    <p:sldLayoutId id="2478715729" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,50 +8194,98 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7684,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. മനുഷ്യപുത്രാ, യഹോവയായ കർത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: സകലവിധ പക്ഷികളോടും എല്ലാ]]></a:t>
+              <a:t><![CDATA[5. விசாலமான வெளியில் விழுவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാട്ടുമൃഗങ്ങളോടും നീ പറയേണ്ടുന്നതു: നിങ്ങൾ കൂടിവരുവിൻ; നിങ്ങൾ മാംസം തിന്നുകയും രക്തം കുടിക്കയും]]></a:t>
+              <a:t><![CDATA[6. நான் மாகோகிடத்திலும் தீவுகளில் நிர்விசாரமாய்க் குடியிருக்கிறவர்களிடத்திலும் அக்கினியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നു ഞാൻ യിസ്രായേൽപർവ്വതങ്ങളിൽ ഒരു മഹായാഗമായി നിങ്ങൾക്കു വേണ്ടി അറുപ്പാൻ പോകുന്ന എന്റെ]]></a:t>
+              <a:t><![CDATA[அனுப்புவேன்; அப்பொழுது நான் கர்த்தரென்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാഗത്തിന്നു നാലുപുറത്തു നിന്നും വന്നുകൂടുവിൻ.]]></a:t>
+              <a:t><![CDATA[7. இவ்விதமாய் நான் என் ஜனமாகிய இஸ்ரவேலின் நடுவிலே என் பரிசுத்த நாமத்தைத் தெரிவிப்பேன்; என் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നീയും നിന്റെ എല്ലാ പടക്കൂട്ടങ്ങളും നിന്നോടുകൂടെയുള്ള ജാതികളും യിസ്രായേൽപർവ്വതങ്ങളിൽ വീഴും; ഞാൻ]]></a:t>
+              <a:t><![CDATA[நாமத்தை இனிப் பரிசுத்தக்குலைச்சலாக்கவொட்டேன்; அதினால் நான் இஸ்ரவேலில் பரிசுத்தராகிய கர்த்தர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നെ കഴുകുമുതലായ പറവെക്കൊക്കെയും കാട്ടുമൃഗത്തിന്നും ഇരയായി കൊടുക്കും.]]></a:t>
+              <a:t><![CDATA[புறஜாதிகள் அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നിങ്ങൾ വീരന്മാരുടെ മാംസം തിന്നു ഭൂമിയിലെ പ്രഭുക്കന്മാരുടെ രക്തം കുടിക്കേണം; അവരൊക്കെയും ബാശാനിലെ]]></a:t>
+              <a:t><![CDATA[8. இதோ, அது வந்து, அது சம்பவித்தது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நான் சொன்னநாள் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തടിപ്പിച്ച ആട്ടുകൊറ്റന്മാരും കുഞ്ഞാടുകളും കോലാട്ടുകൊറ്റന്മാരും കാളകളും തന്നേ.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் பட்டணங்களின் குடிகள் வெளியே போய், கேடகங்களும், பரிசைகளும், வில்லுகளும், அம்புகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നീ വെളിൻ പ്രദേശത്തു വീഴും; ഞാനല്ലോ അതു കല്പിച്ചിരിക്കുന്നതു എന്നു യഹോവയായ കർത്താവിന്റെ]]></a:t>
+              <a:t><![CDATA[வளைதடிகளும், ஈட்டிகளுமாகிய ஆயுதங்களை எடுத்து எரிப்பார்கள்; ஏழுவருஷம் அவைகளை எடுத்து எரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் வெளியிலிருந்து விறகுகொண்டுவராமலும் காடுகளில் வெட்டாமலும், ஆயுதங்களை எடுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ദേശത്തു ചുറ്റി സഞ്ചരിക്കുന്നവർ സഞ്ചരിക്കുമ്പോൾ അവരിൽ ഒരുവൻ ഒരു മനുഷ്യാസ്ഥി കണ്ടാൽ അതിന്നരികെ]]></a:t>
+              <a:t><![CDATA[1. இப்போதும் மனுபுத்திரனே, நீ கோகுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்துச் சொல்லவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഞാൻ നിങ്ങൾക്കു വേണ്ടി അറുത്തിരിക്കുന്ന എന്റെ യാഗത്തിൽനിന്നു നിങ്ങൾ തൃപ്തരാകുവോളം മേദസ്സു]]></a:t>
+              <a:t><![CDATA[எரிப்பார்கள்; அவர்கள் தங்களைக் கொள்ளையிட்டவர்களைக் கொள்ளையிட்டு, தங்களைச் சூறையாடினவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിന്നുകയും ലഹരിയാകുവോളം രക്തം കുടിക്കുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[சூறையாடுவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. മാഗോഗിലും തീരപ്രദേശങ്ങളിൽ നിർഭയം വസിക്കുന്നവരുടെ ഇടയിലും ഞാൻ തീ അയക്കും; ഞാൻ യഹോവ എന്നു അവർ]]></a:t>
+              <a:t><![CDATA[11. அந்நாளில் இஸ்ரவேல் தேசத்திலே சமுத்திரத்துக்குக் கிழக்கே பிரயாணக்காரரின் பள்ளத்தாக்கைப் புதைக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയും]]></a:t>
+              <a:t><![CDATA[ஸ்தானமாக கோகுக்குக் கொடுப்பேன்; அது வழிப்போக்கர் மூக்கைப் பொத்திக்கொண்டுபோகப்பண்ணும்; அங்கே கோகையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഇങ്ങനെ നിങ്ങൾ എന്റെ മേശയിങ്കൽ കുതിരകളെയും വാഹനമൃഗങ്ങളെയും വീരന്മാരെയും സകലയോദ്ധാക്കളെയും തിന്നു]]></a:t>
+              <a:t><![CDATA[அவனுடைய எல்லாச் சேனையையும் புதைத்து, அதை ஆமோன்கோகின் பள்ளத்தாக்கு என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൃപ്തരാകും എന്നു യഹോവയായ കർത്താവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேல் வம்சத்தார், தேசத்தைச் சுத்தம்பண்ணும்படிக்கு அவர்களைப் புதைத்துத்தீர ஏழுமாதம் செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഇങ്ങനെ ഞാൻ എന്റെ വിശുദ്ധനാമം എന്റെ ജനമായ യിസ്രായേലിന്റെ നടുവിൽ വെളിപ്പെടുത്തും; ഇനി എന്റെ]]></a:t>
+              <a:t><![CDATA[13. தேசத்தின் ஜனங்களெல்லாரும் புதைத்துக்கொண்டிருப்பார்கள்; நான் மகிமைப்படும் அந்நாளிலே அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശുദ്ധനാമം അശുദ്ധമാക്കുവാൻ ഞാൻ സമ്മതിക്കയില്ല; ഞാൻ യിസ്രായേലിൽ പരിശുദ്ധനായ യഹോവയാകുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கீர்த்தியாக இருக்கும் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജാതികൾ അറിയും.]]></a:t>
+              <a:t><![CDATA[14. தேசத்தைச் சுத்தம்பண்ணுவதற்காக அதில் கிடக்கும் மற்றப் பிரேதங்களைப் புதைக்கும்படிக்கு நித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഞാൻ എന്റെ മഹത്വത്തെ ജാതികളുടെ ഇടയിൽ സ്ഥാപിക്കും; ഞാൻ നടത്തിയിരിക്കുന്ന എന്റെ ന്യായവിധിയും ഞാൻ]]></a:t>
+              <a:t><![CDATA[தேசத்தில் சுற்றித்திரியும் மனுஷரையும், சுற்றித்திரிகிறவர்களோடேகூடப் புதைக்கிறவர்களையும் தெரிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു അടയാളം വെക്കും; അടക്കം ചെയ്യുന്നവർ അതു ഹാമോൻ-ഗോഗ് താഴ്വരയിൽ കൊണ്ടുപോയി അടക്കംചെയ്യും.]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், மேசேக் தூபால் ஜாதிகளின் அதிபதியாகிய கோகே, இதோ, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെമേൽ വെച്ച എന്റെ കയ്യും സകല ജാതികളും കാണും.]]></a:t>
+              <a:t><![CDATA[நியமிப்பார்கள்; ஏழுமாதங்கள் முடிந்தபின்பும் இவர்கள் தேடிக்கொண்டிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അങ്ങനെ അന്നുമുതൽ മേലാൽ, ഞാൻ തങ്ങളുടെ ദൈവമായ യഹോവയെന്നു യിസ്രായേൽഗൃഹം അറിയും.]]></a:t>
+              <a:t><![CDATA[15. தேசத்தில் சுற்றித்திரிகிறவர்கள் திரிந்துகொண்டிருப்பார்கள்; யாராவது ஒருவன் மனுஷனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇതാ, അതു വരുന്നു; അതു സംഭവിക്കും എന്നു യഹോവയായ കർത്താവിന്റെ അരുളപ്പാടു; ഇതത്രേ ഞാൻ അരുളിച്ചെയ്ത]]></a:t>
+              <a:t><![CDATA[எலும்பைக்காணும்போது புதைக்கிறவர்கள் அதை ஆமோன்கோகுடைய பள்ளத்தாக்கிலே புதைக்குமட்டும் அதினண்டையிலே ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദിവസം.]]></a:t>
+              <a:t><![CDATA[அடையாளத்தை நாட்டுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യിസ്രായേൽഗൃഹം തങ്ങളുടെ അകൃത്യംനിമിത്തം പ്രവാസത്തിലേക്കു പോകേണ്ടിവന്നു എന്നും അവർ എന്നോടു]]></a:t>
+              <a:t><![CDATA[16. அந்த நகரத்துக்கு ஆமோனா என்று பெயரிடப்படும்; இவ்விதமாய் தேசத்தைச் சுத்தம்பண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദ്രോഹം ചെയ്തതുകൊണ്ടു ഞാൻ എന്റെ മുഖം അവർക്കു മറെച്ചു, അവരൊക്കെയും വാൾകൊണ്ടു വീഴേണ്ടതിന്നു അവരെ]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ சகலவித பட்சிகளையும் வெளியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ വൈരികളുടെ കയ്യിൽ ഏല്പിച്ചു എന്നും ജാതികൾ അറിയും.]]></a:t>
+              <a:t><![CDATA[இருக்கிற சகல மிருகங்களையும் நோக்கி: நீங்கள் ஏகமாய்க் கூடிக்கொண்டு, இஸ்ரவேலின் மலைகளில் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യിസ്രായേലിന്റെ പട്ടണങ്ങളിൽ വസിക്കുന്നവർ പുറപ്പെട്ടു പരിച, പലക, വില്ലു, അമ്പു, കുറുവടി, കുന്തം]]></a:t>
+              <a:t><![CDATA[உங்களுக்காகச் செய்யும் யாகமாகிய மகா யாகத்துக்குச் சுற்றிலுமிருந்து வந்துசேர்ந்து, மாம்சம் தின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുതലായ ആയുധങ്ങളെ എടുത്തു തീ കത്തിക്കും; അവർ അവയെക്കൊണ്ടു ഏഴു സംവത്സരം തീ കത്തിക്കും.]]></a:t>
+              <a:t><![CDATA[இரத்தங்குடியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അവരുടെ അശുദ്ധിക്കും അവരുടെ അതിക്രമങ്ങൾക്കും തക്കവണ്ണം ഞാൻ അവരോടു പ്രവർത്തിച്ചു എന്റെ മുഖം]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் பராக்கிரமசாலிகளின் மாம்சத்தைத் தின்று, பூமியினுடைய பிரபுக்களின் இரத்தத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. നീയോ, മനുഷ്യപുത്രാ, ഗോഗിനെക്കുറിച്ചു പ്രവചിച്ചു പറയേണ്ടതു; യഹോവയായ കർത്താവു ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[உனக்கு விரோதமாக வருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർക്കു മറെച്ചു.]]></a:t>
+              <a:t><![CDATA[குடிப்பீர்கள்; அவர்கள் எல்லாரும் பாசானிலே கொழுத்துப்போன ஆட்டுக்கடாக்களுக்கும் ஆட்டுக்குட்டிகளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. പറമ്പിൽനിന്നു വിറകു പെറുക്കുകയോ കാട്ടിൽനിന്നു ഒന്നും വെട്ടുകയോ ചെയ്യാതെ ആയുധങ്ങളെ തന്നേ അവർ]]></a:t>
+              <a:t><![CDATA[வெள்ளாட்டுக் கடாக்களுக்கும் காளைகளுக்கும் சமானமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കത്തിക്കും; തങ്ങളെ കൊള്ളയിട്ടവരെ അവർ കൊള്ളയിടുകയും തങ്ങളെ കവർച്ച ചെയ്തവരെ കവർച്ച ചെയ്കയും ചെയ്യും]]></a:t>
+              <a:t><![CDATA[19. நான் உங்களுக்காகச் செய்யும் யாகத்திலே நீங்கள் திருப்தியாகுமளவும் கொழுப்பைத் தின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയായ കർത്താവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[வெறியாகுமளவும் இரத்தத்தைக் குடிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അതുകൊണ്ടു യഹോവയായ കർത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇപ്പോൾ ഞാൻ യാക്കോബിന്റെ പ്രവാസികളെ]]></a:t>
+              <a:t><![CDATA[20. இவ்விதமாய் என் பந்தியிலே குதிரைகளையும் இரதவீரர்களையும், பராக்கிரமசாலிகளையும், சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മടക്കിവരുത്തി യിസ്രായേൽഗൃഹത്തോടൊക്കെയും കരുണ ചെയ്തു എന്റെ വിശുദ്ധനാമംനിമിത്തം തീക്ഷ്ണത കാണിക്കും.]]></a:t>
+              <a:t><![CDATA[யுத்தவீரர்களையும் தின்று, திருப்தியாவீர்களென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അന്നു ഞാൻ ഗോഗിന്നു യിസ്രായേലിൽ ഒരു ശ്മശാനഭൂമി കൊടുക്കും. കടലിന്നു കിഴക്കുവശത്തു വഴിപോക്കരുടെ]]></a:t>
+              <a:t><![CDATA[21. இவ்விதமாய் என் மகிமையை நான் புறஜாதிகளுக்குள்ளே விளங்கப்பண்ணுவேன்; நான் செய்த என் நியாயத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[താഴ്വര തന്നേ; വഴിപോക്കർക്കു അതു വഴിമുടക്കമായ്തീരും; അവിടെ അവർ ഗോഗിനെയും അവന്റെ സകല പുരുഷാരത്തെയും]]></a:t>
+              <a:t><![CDATA[அவர்கள்மேல் நான் வைத்த என் கையையும் எல்லா ஜாதிகளையும் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടക്കം ചെയ്യും; അവർ അതിന്നു ഹാമോൻ-ഗോഗ് (ഗോഗ് പുരുഷാരത്തിന്റെ) താഴ്വര എന്നു പേർ വിളിക്കും.]]></a:t>
+              <a:t><![CDATA[22. அன்றுமுதல் என்றும் நான் தங்கள் தேவனாகிய கர்த்தர் என்று இஸ்ரவேல் வம்சத்தார் அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഞാൻ അവരെ ജാതികളുടെ ഇടയിൽനിന്നു മടക്കിവരുത്തി അവരുടെ ശത്രുക്കളുടെ ദേശങ്ങളിൽ നിന്നു അവരെ ശേഖരിച്ചു]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேல் வம்சத்தார் தங்கள் அக்கிரமத்தினிமித்தமே சிறைப்பட்டுப்போனார்கள் என்று அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു: രോശ്, മേശെക്, തൂബൽ എന്നിവയുടെ പ്രഭുവായ ഗോഗേ, ഞാൻ നിനക്കു വിരോധമായിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைத் திருப்பி உன்னை ஆறு துறடுகளால் இழுத்து, உன்னை வடபுறங்களிலிருந்து எழும்பவும் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പല ജാതികളും കാൺകെ എന്നെത്തന്നേ അവരിൽ വിശുദ്ധീകരിച്ചശേഷം]]></a:t>
+              <a:t><![CDATA[புறஜாதிகள் அறிந்துகொள்வார்கள்; அவர்கள் எனக்கு விரோதமாய்த் துரோகம்பண்ணினபடியால், என் முகத்தை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യിസ്രായേൽഗൃഹം അവരെ അടക്കം ചെയ്തുതീർത്തു ദേശത്തെ വെടിപ്പാക്കുവാൻ ഏഴു മാസം വേണ്ടിവരും.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு மறைத்து, அவர்கள் சத்துருக்களின் கையில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்கள் அனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ആരും അവരെ ഭയപ്പെടുത്താതെ അവർ തങ്ങളുടെ ദേശത്തു നിർഭയമായി വസിക്കുമ്പോൾ, തങ്ങളുടെ ലജ്ജയും എന്നോടു]]></a:t>
+              <a:t><![CDATA[பட்டயத்தால் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്ന സർവ്വദ്രോഹങ്ങളും മറക്കും.]]></a:t>
+              <a:t><![CDATA[24. அவர்களுடைய அசுத்தத்துக்குத் தக்கதாகவும், அவர்களுடைய மீறுதல்களுக்குத்தக்கதாகவும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ദേശത്തിലെ ജനം എല്ലാംകൂടി അവരെ അടക്കംചെയ്യും; ഞാൻ എന്നെത്തന്നേ മഹത്വീകരിക്കുന്ന നാളിൽ അതു അവർക്കു]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் செய்து, என் முகத்தை அவர்களுக்கு மறைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കീർത്തിയായിരിക്കും എന്നു യഹോവയായ കർത്താവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[25. ஆதலால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഞാൻ അവരെ ജാതികളുടെ ഇടയിൽ ബദ്ധരായി കൊണ്ടുപോകുമാറാക്കുകയും അവരിൽ ആരെയും അവിടെ വിട്ടേക്കാതെ അവരുടെ]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் தங்கள் அவமானத்தையும், பயப்படுத்துவார் இல்லாமல், தாங்கள் சுகமாய்த் தங்கள் தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തേക്കു കൂട്ടിവരുത്തുകയും ചെയ്തതിനാൽ ഞാൻ അവരുടെ ദൈവമായ യഹോവ എന്നു അവർ അറിയും.]]></a:t>
+              <a:t><![CDATA[குடியிருக்கும்போது எனக்கு விரோதமாய்த் தாங்கள் செய்த எல்லாத் துரோகத்தையும் சுமந்து தீர்த்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ദേശമെല്ലാം വെടിപ്പാക്കേണ്ടതിന്നു അതിൽ ശേഷിച്ച ശവങ്ങളെ അടക്കുവാൻ ദേശത്തിൽ ചുറ്റി സഞ്ചരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[நான் யாக்கோபின் சிறையிருப்பைத்திருப்பி, இஸ்ரவேல் வம்சமனைத்துக்கும் இரங்கி, என் பரிசுத்த நாமத்துக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിത്യപ്രവൃത്തിക്കാരെ നിയമിക്കും; ഏഴുമാസം കഴിഞ്ഞശേഷം അവർ പരിശോധന കഴിക്കും.]]></a:t>
+              <a:t><![CDATA[வைராக்கியமாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഒരു നഗരത്തിന്നും ഹമോനാ (പുരുഷാരം) എന്നു പേരുണ്ടാകും; ഇങ്ങനെ അവർ ദേശത്തെ വെടിപ്പാക്കും.]]></a:t>
+              <a:t><![CDATA[மலைகளில் வரவும்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഞാൻ യിസ്രായേൽഗൃഹത്തിന്മേൽ എന്റെ ആത്മാവിനെ പകർന്നിരിക്കയാൽ ഇനി എന്റെ മുഖം അവർക്കു മറെക്കയുമില്ല]]></a:t>
+              <a:t><![CDATA[27. நான் அவர்களை ஜனசதளங்களிலிருந்து திரும்பிவரப்பண்ணி, அவர்களுடைய பகைஞரின் தேசங்களிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15802,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയായ കർത്താവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[அவர்களைக் கூட்டிக்கொண்டுவந்து, திரளான ஜாதிகளுடைய கண்களுக்கு முன்பாக அவர்களுக்குள் நான் பரிசுத்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று விளங்கும்போது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. தங்களைப் புறஜாதிகளிடத்தில் சிறைப்பட்டுப்போகப்பண்ணின நான் தங்களில் ஒருவரையும் அங்கே அப்புறம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்காமல், தங்களைத் தங்கள் சுயதேசத்திலே திரும்பக்கூட்டிக்கொண்டுவந்தேன் என்பதினால், நான் தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் இஸ்ரவேல் வம்சத்தார்மேல் என் ஆவியை ஊற்றினபடியினால் என் முகத்தை இனி அவர்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மறைக்கமாட்டேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഞാൻ നിന്നെ വഴിതെറ്റിച്ചു നിന്നിൽ ആറിലൊന്നു ശേഷിപ്പിച്ചു നിന്നെ വടക്കെ അറ്റത്തുനിന്നു]]></a:t>
+              <a:t><![CDATA[3. உன் வில்லை உன் இடதுகையிலிருந்து தட்டிவிட்டு, உன் அம்புகளை வலதுகையிலிருந்து விழப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെടുവിച്ചു യിസ്രായേൽ പർവ്വതങ്ങളിൽ വരുത്തും.]]></a:t>
+              <a:t><![CDATA[4. நீயும் உன் எல்லா இராணுவங்களும் உன்னோடிருக்கிற ஜனங்களும் இஸ்ரவேல் மலைகளில் விழுவீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നിന്റെ ഇടങ്കയ്യിൽനിന്നു ഞാൻ നിന്റെ വില്ലു തെറിപ്പിച്ചു വലങ്കയ്യിൽനിന്നു നിന്റെ അമ്പു വീഴിക്കും.]]></a:t>
+              <a:t><![CDATA[உராய்ஞ்சுகிற சகலவித பட்சிகளுக்கும் வெளியின் மிருகங்களுக்கும் உன்னை இரையாகக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>