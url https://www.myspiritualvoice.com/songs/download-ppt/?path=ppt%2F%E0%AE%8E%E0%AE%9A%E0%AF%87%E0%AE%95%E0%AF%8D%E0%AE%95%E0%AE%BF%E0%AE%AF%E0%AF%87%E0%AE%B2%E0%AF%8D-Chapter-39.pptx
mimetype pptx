--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -7694,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715729" r:id="rId1"/>
+    <p:sldLayoutId id="2482633024" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17051,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>