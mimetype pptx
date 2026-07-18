--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -65,50 +65,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +130,52 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +310,55 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச் சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
+              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்; முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்; முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. மனுபுத்திரனே, நீ ஒரு செங்கலை எடுத்து, அதை உன்முன் வைத்து, அதின் மேல் எருசலேம் நகரத்தை வரைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின் அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக் கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[1. மனுபுத்திரனே, நீ ஒரு செங்கலை எடுத்து, அதை உன்முன் வைத்து, அதின் மேல் எருசலேம் நகரத்தை வரைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின் அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக் கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
+              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில் புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில் புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச் சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ ஒரு செங்கலை எடுத்து, அதை உன்முன் வைத்து, அதின் மேல் எருசலேம் நகரத்தை வரைந்து,]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச் சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்; முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ சாப்பிடும் போஜனம், நாள் ஒன்றுக்கு இருபது சேக்கல் நிறையாயிருக்கும்; அப்படி நாளுக்குநாள் சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்; முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தண்ணீரையும் அளவாய் ஹின் என்னும் படியில் ஆறிலொரு பங்கைக் குடிப்பாய்; அப்படி நாளுக்குநாள் குடிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின் அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக் கட்டளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால் அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின் அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக் கட்டளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால் அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள் அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள் அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில் புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில் புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[10. நீ சாப்பிடும் போஜனம், நாள் ஒன்றுக்கு இருபது சேக்கல் நிறையாயிருக்கும்; அப்படி நாளுக்குநாள் சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
+              <a:t><![CDATA[10. நீ சாப்பிடும் போஜனம், நாள் ஒன்றுக்கு இருபது சேக்கல் நிறையாயிருக்கும்; அப்படி நாளுக்குநாள் சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
+              <a:t><![CDATA[11. தண்ணீரையும் அளவாய் ஹின் என்னும் படியில் ஆறிலொரு பங்கைக் குடிப்பாய்; அப்படி நாளுக்குநாள் குடிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
+              <a:t><![CDATA[11. தண்ணீரையும் அளவாய் ஹின் என்னும் படியில் ஆறிலொரு பங்கைக் குடிப்பாய்; அப்படி நாளுக்குநாள் குடிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால் அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3579,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால் அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள் அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள் அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச் சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495667" r:id="rId1"/>
+    <p:sldLayoutId id="2473414350" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,50 +4814,66 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দোষ তুমি তত দিন ধরেই বইবে যত দিন বাম পাশ ফিরে শুয়ে থাকবে|]]></a:t>
+              <a:t><![CDATA[17. That they may lack bread and water, and be astonished one with another, and consume away for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তুমি অবশ্যই 390 দিন ধরে ইস্রায়েল জাতির দোষ বইবে| এইভাবে আমি তোমায় বলছি কত দিন ধরে যিহূদা শাস্তি]]></a:t>
+              <a:t><![CDATA[their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাবে; এক দিন এক বছরের সমান|]]></a:t>
+              <a:t><![CDATA[1. You also, son of man, take you a tile, and lay it before you, and illustrate upon it the city,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সেই সময়ের পর তুমি 40 দিন ধরে ডানপাশ ফিরে শুয়ে থাকবে| এই সময় তুমি যিহূদার পাপ 40 দিন ধরে বইবে|]]></a:t>
+              <a:t><![CDATA[even Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এক দিন এক বছরের সমান| আমি বলছি যিহূদা কত কাল শাস্তি ভোগ করবে|”]]></a:t>
+              <a:t><![CDATA[2. And lay siege against it, and build a fort against it, and cast a mount against it; set the camp]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বর আবার বললেন, “এখন, তোমার হাতের আস্তিন গোটাও এবং ইটটার উপর তোমার হাত ওঠাও| অভিনয় কর যেন তুমি]]></a:t>
+              <a:t><![CDATA[also against it, and set battering rams against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেরুশালেম শহর আক্রমণ করছ| শহরটির বিরুদ্ধে ভাব্বানী কর|]]></a:t>
+              <a:t><![CDATA[3. Moreover take you unto you an iron pan, and set it for a wall of iron between you and the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এখন দেখ আমি দড়ি দিয়ে তোমাকে বাঁধছি| তুমি এক দিক থেকে অন্য দিকে গড়িযে যেতে পারবে না, যে]]></a:t>
+              <a:t><![CDATA[and set your face against it, and it shall be besieged, and you shall lay siege against it. This]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্য়ন্ত না শহরের বিরুদ্ধে তোমার আক্রমণ শেষ হয়|”]]></a:t>
+              <a:t><![CDATA[shall be a sign to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঈশ্বর আরও বললেন, “তুমি অবশ্যই কিছু শস্য নিয়ে এসে রুটি তৈরী কর| গম, বার্লি, বীন, মসুর, ভুট্টা ও]]></a:t>
+              <a:t><![CDATA[4. Lie you also upon your left side, and lay the iniquity of the house of Israel upon it: according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “মনুষ্যসন্তান, একটি ইঁট নাও আর তার ওপর আঁচড় কেটে জেরুশালেম শহরের একটা ছবি আঁকো|]]></a:t>
+              <a:t><![CDATA[14. Then said I, Ah Lord GOD! behold, my soul has not been polluted: for from my youth up even till]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাজু এই সব কিছু কিছু পরিমাণ নাও| এই সমস্ত একটি পাত্রে নিয়ে মেশাও, তারপর তা গুঁড়ো করে তা দিয়ে আটা]]></a:t>
+              <a:t><![CDATA[to the number of the days that you shall lie upon it you shall bear their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তৈরী করে রুটি বানাও| তুমি 390 দিন ধরে কেবল সেই রুটি খাবে|]]></a:t>
+              <a:t><![CDATA[5. For I have laid upon you the years of their iniquity, according to the number of the days, three]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রতিদিন কেবল 1 পোযা ময়দা নিয়ে রুটি বানাবে| সারা দিন ধরে মাঝে মাঝে সেই রুটি খেও|]]></a:t>
+              <a:t><![CDATA[hundred and ninety days: so shall you bear the iniquity of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আর প্রত্যেকদিন কেবল 3 পেয়ালা জল পান করো| সময় সময় সমস্ত দিন ধরেই তা খেতে পার|]]></a:t>
+              <a:t><![CDATA[6. And when you have accomplished them, lie again on your right side, and you shall bear the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রতিদিন, নিজের রুটি তৈরী করবে| কিছু মানুষের মল নিয়ে তা আগুনে পুড়িও| তারপর সেটা যখন পুড়ছে তখন]]></a:t>
+              <a:t><![CDATA[iniquity of the house of Judah forty days: I have appointed you each day for a year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রুটিটা সেঁকো| যেখানে লোকরা তোমাকে দেখতে পাবে সেখানে রুটিটা খাবে|”]]></a:t>
+              <a:t><![CDATA[7. Therefore you shall set your face toward the siege of Jerusalem, and yours arm shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারপর প্রভু বললেন, “এটা বোঝাবে যে ইস্রায়েল পরিবার বিদেশে অশুচি রুটি খাবে| আমি তাদের ইস্রায়েল]]></a:t>
+              <a:t><![CDATA[uncovered, and you shall prophesy against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ত্যাগ করে সেইসব দেশে বাস করতে বাধ্য করেছি!]]></a:t>
+              <a:t><![CDATA[8. And, behold, I will lay bands upon you, and you shall not turn you from one side to another, till]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন আমি বললাম, “হায, প্রভু আমার সদাপ্রভু, আমি কখনও অশুচি খাবার খাইনি| রোগে মারা গেছে এমন কোন পশু]]></a:t>
+              <a:t><![CDATA[you have ended the days of your siege.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বা বন্য পশুতে মেরে ফেলেছে এমন কোন পশুও আমি কখনও খাইনি| আমি শিশুকাল থেকে আজ পর্য়ন্ত কখনও অশুচি মাংস]]></a:t>
+              <a:t><![CDATA[9. Take you also unto you wheat, and barley, and beans, and lentils, and millet, and fitches, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারপর এমন অভিনয় কর যেন তুমি একটি শহর দখলকারী সৈন্যদল| শহরের প্রাচীরগুলোর ওপর উঠে যাতে শএু]]></a:t>
+              <a:t><![CDATA[now have I not eaten of that which dies of itself, or is torn in pieces; neither came there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাইনি| কখনই ঐসব মন্দ মাংস আমার মুখে প্রবেশ করেনি|”]]></a:t>
+              <a:t><![CDATA[put them in one vessel, and make you bread thereof, according to the number of the days that you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন ঈশ্বর আমায় বললেন, “ঠিক আছে! রুটি পাক করার জন্য গোবরের ঘুঁটে ব্যবহার করো| মানুষের মল ব্যবহার]]></a:t>
+              <a:t><![CDATA[shall lie upon your side, three hundred and ninety days shall you eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করার দরকার নেই|”]]></a:t>
+              <a:t><![CDATA[10. And your food which you shall eat shall be by weight, twenty shekels a day: from time to time]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তারপর ঈশ্বর আমায় বললেন, “মনুষ্যসন্তান, আমি জেরুশালেমের রুটির য়োগান নষ্ট করছি| লোকে অল্প পরিমান]]></a:t>
+              <a:t><![CDATA[shall you eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রুটিই আহার করার জন্য পাবে| তারা তাদের খাদ্যের য়োগান সম্বন্ধে উদ্বিগ্ন হবে| আর পান করার জলও অল্প]]></a:t>
+              <a:t><![CDATA[11. You shall drink also water by measure, the sixth part of an hin: from time to time shall you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে| আর জল পান করার সময় তারা ভীষণ ভীত হবে|]]></a:t>
+              <a:t><![CDATA[drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কারণ লোকদের আহার ও পান করার জন্য যথেষ্ট খাবার ও জল থাকবে না| লোকরা একে অপরের দিকে শুধু তাকাবে]]></a:t>
+              <a:t><![CDATA[12. And you shall eat it as barley cakes, and you shall bake it with dung that comes out of man, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8850,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ তারা জানে না কি করতে হবে| তারা একে অপরকে তাদের পাপের জন্য ক্ষীণ হতে দেখবে|”]]></a:t>
+              <a:t><![CDATA[their sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And the LORD said, Even thus shall the children of Israel eat their defiled bread among the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Gentiles, where I will drive them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৈন্যরা শহরে প্রবেশ করতে পারে তার জন্য স্তম্ভসমূহ এবং একটি জাঙ্গাল তৈরী কর| প্রাচীর ভেদক যন্ত্র]]></a:t>
+              <a:t><![CDATA[abominable flesh into my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে এস এবং শহরের চারিধারে সৈন্য শিবির বসাও|]]></a:t>
+              <a:t><![CDATA[15. Then he said unto me, Lo, I have given you cow's dung for man's dung, and you shall prepare your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারপর একটা চ্যাপটা লোহার চাটু নিয়ে এস এবং সেটাকে তোমার এবং শহরের মাঝখানে রাখো| সেটা তোমার ও]]></a:t>
+              <a:t><![CDATA[bread therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরের মধ্যে একটা লোহার প্রাচীরের মত হোক| এই ভাবে তুমি দেখাবে যে তুমি ঐ শহরের বিরুদ্ধে| তুমি সেই শহর]]></a:t>
+              <a:t><![CDATA[16. Moreover he said unto me, Son of man, behold, I will break the staff of bread in Jerusalem: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘিরে তা আক্রমণ করবে| কারণ তা হবে ইস্রায়েল পরিবারের সামনে দৃষ্টান্তস্বরূপ|]]></a:t>
+              <a:t><![CDATA[they shall eat bread by weight, and with care; and they shall drink water by measure, and with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “তারপর বাম পাশ ফিরে শুয়ে পড়| তুমি এমন আচরণ করবে যাতে দেখাবে যে ইস্রায়েলের পাপ তোমার ঘাড়ে| সেই]]></a:t>
+              <a:t><![CDATA[astonishment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>