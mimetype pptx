--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -69,50 +69,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +134,51 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +315,54 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Lie you also upon your left side, and lay the iniquity of the house of Israel upon it: according to the number of the days that you shall lie upon it you shall bear their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Lie you also upon your left side, and lay the iniquity of the house of Israel upon it: according to the number of the days that you shall lie upon it you shall bear their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ ஒரு செங்கலை எடுத்து, அதை உன்முன் வைத்து, அதின் மேல் எருசலேம் நகரத்தை வரைந்து,]]></a:t>
+              <a:t><![CDATA[5. For I have laid upon you the years of their iniquity, according to the number of the days, three hundred and ninety days: so shall you bear the iniquity of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுபுத்திரனே, நீ ஒரு செங்கலை எடுத்து, அதை உன்முன் வைத்து, அதின் மேல் எருசலேம் நகரத்தை வரைந்து,]]></a:t>
+              <a:t><![CDATA[5. For I have laid upon you the years of their iniquity, according to the number of the days, three hundred and ninety days: so shall you bear the iniquity of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
+              <a:t><![CDATA[6. And when you have accomplished them, lie again on your right side, and you shall bear the iniquity of the house of Judah forty days: I have appointed you each day for a year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும் யந்திரங்களை வை.]]></a:t>
+              <a:t><![CDATA[6. And when you have accomplished them, lie again on your right side, and you shall bear the iniquity of the house of Judah forty days: I have appointed you each day for a year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
+              <a:t><![CDATA[6. And when you have accomplished them, lie again on your right side, and you shall bear the iniquity of the house of Judah forty days: I have appointed you each day for a year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
+              <a:t><![CDATA[7. Therefore you shall set your face toward the siege of Jerusalem, and yours arm shall be uncovered, and you shall prophesy against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
+              <a:t><![CDATA[7. Therefore you shall set your face toward the siege of Jerusalem, and yours arm shall be uncovered, and you shall prophesy against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச் சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
+              <a:t><![CDATA[8. And, behold, I will lay bands upon you, and you shall not turn you from one side to another, till you have ended the days of your siege.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[1. You also, son of man, take you a tile, and lay it before you, and illustrate upon it the city, even Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச் சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
+              <a:t><![CDATA[8. And, behold, I will lay bands upon you, and you shall not turn you from one side to another, till you have ended the days of your siege.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்; முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. Take you also unto you wheat, and barley, and beans, and lentils, and millet, and fitches, and put them in one vessel, and make you bread thereof, according to the number of the days that you shall lie upon your side, three hundred and ninety days shall you eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்; முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. Take you also unto you wheat, and barley, and beans, and lentils, and millet, and fitches, and put them in one vessel, and make you bread thereof, according to the number of the days that you shall lie upon your side, three hundred and ninety days shall you eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின் அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக் கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. Take you also unto you wheat, and barley, and beans, and lentils, and millet, and fitches, and put them in one vessel, and make you bread thereof, according to the number of the days that you shall lie upon your side, three hundred and ninety days shall you eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின் அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக் கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[10. And your food which you shall eat shall be by weight, twenty shekels a day: from time to time shall you eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. And your food which you shall eat shall be by weight, twenty shekels a day: from time to time shall you eat it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. You shall drink also water by measure, the sixth part of an hin: from time to time shall you drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில் புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[11. You shall drink also water by measure, the sixth part of an hin: from time to time shall you drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில் புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[12. And you shall eat it as barley cakes, and you shall bake it with dung that comes out of man, in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[12. And you shall eat it as barley cakes, and you shall bake it with dung that comes out of man, in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[2. And lay siege against it, and build a fort against it, and cast a mount against it; set the camp also against it, and set battering rams against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[13. And the LORD said, Even thus shall the children of Israel eat their defiled bread among the Gentiles, where I will drive them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி, அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும் நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[13. And the LORD said, Even thus shall the children of Israel eat their defiled bread among the Gentiles, where I will drive them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ சாப்பிடும் போஜனம், நாள் ஒன்றுக்கு இருபது சேக்கல் நிறையாயிருக்கும்; அப்படி நாளுக்குநாள் சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[14. Then said I, Ah Lord GOD! behold, my soul has not been polluted: for from my youth up even till now have I not eaten of that which dies of itself, or is torn in pieces; neither came there abominable flesh into my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ சாப்பிடும் போஜனம், நாள் ஒன்றுக்கு இருபது சேக்கல் நிறையாயிருக்கும்; அப்படி நாளுக்குநாள் சாப்பிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[14. Then said I, Ah Lord GOD! behold, my soul has not been polluted: for from my youth up even till now have I not eaten of that which dies of itself, or is torn in pieces; neither came there abominable flesh into my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தண்ணீரையும் அளவாய் ஹின் என்னும் படியில் ஆறிலொரு பங்கைக் குடிப்பாய்; அப்படி நாளுக்குநாள் குடிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[14. Then said I, Ah Lord GOD! behold, my soul has not been polluted: for from my youth up even till now have I not eaten of that which dies of itself, or is torn in pieces; neither came there abominable flesh into my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தண்ணீரையும் அளவாய் ஹின் என்னும் படியில் ஆறிலொரு பங்கைக் குடிப்பாய்; அப்படி நாளுக்குநாள் குடிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. Then he said unto me, Lo, I have given you cow's dung for man's dung, and you shall prepare your bread therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால் அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[15. Then he said unto me, Lo, I have given you cow's dung for man's dung, and you shall prepare your bread therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால் அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[16. Moreover he said unto me, Son of man, behold, I will break the staff of bread in Jerusalem: and they shall eat bread by weight, and with care; and they shall drink water by measure, and with astonishment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள் அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[16. Moreover he said unto me, Son of man, behold, I will break the staff of bread in Jerusalem: and they shall eat bread by weight, and with care; and they shall drink water by measure, and with astonishment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள் அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[17. That they may lack bread and water, and be astonished one with another, and consume away for their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச் செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
+              <a:t><![CDATA[2. And lay siege against it, and build a fort against it, and cast a mount against it; set the camp also against it, and set battering rams against it round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. That they may lack bread and water, and be astonished one with another, and consume away for their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And lay siege against it, and build a fort against it, and cast a mount against it; set the camp also against it, and set battering rams against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Moreover take you unto you an iron pan, and set it for a wall of iron between you and the city: and set your face against it, and it shall be besieged, and you shall lay siege against it. This shall be a sign to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
+              <a:t><![CDATA[3. Moreover take you unto you an iron pan, and set it for a wall of iron between you and the city: and set your face against it, and it shall be besieged, and you shall lay siege against it. This shall be a sign to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
+              <a:t><![CDATA[3. Moreover take you unto you an iron pan, and set it for a wall of iron between you and the city: and set your face against it, and it shall be besieged, and you shall lay siege against it. This shall be a sign to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன் திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
+              <a:t><![CDATA[4. Lie you also upon your left side, and lay the iniquity of the house of Israel upon it: according to the number of the days that you shall lie upon it you shall bear their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414350" r:id="rId1"/>
+    <p:sldLayoutId id="2478715798" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +4951,58 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That they may lack bread and water, and be astonished one with another, and consume away for]]></a:t>
+              <a:t><![CDATA[சுமத்திக்கொள்; நீ அந்தப்பக்கமாய் ஒருக்களித்திருக்கும் நாட்களின் இலக்கத்தின்படியே அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their iniquity.]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தைச் சுமப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. You also, son of man, take you a tile, and lay it before you, and illustrate upon it the city,]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய அக்கிரமத்தின் வருஷங்களை உனக்கு நாட்கணக்காய் எண்ணக் கட்டளையிட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even Jerusalem:]]></a:t>
+              <a:t><![CDATA[முந்நூற்றுத்தொண்ணூறு நாட்கள்வரைக்கும் நீ இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தை சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And lay siege against it, and build a fort against it, and cast a mount against it; set the camp]]></a:t>
+              <a:t><![CDATA[6. நீ இவைகளை நிறைவேற்றினபின்பு, மறுபடியும் உன் வலதுபக்கமாய் ஒருக்களித்து, யூதா வம்சத்தாரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also against it, and set battering rams against it round about.]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தை நாற்பதுநாள் வரைக்கும் சுமக்கவேண்டும்; ஒவ்வொரு வருஷத்துக்குப்பதிலாக ஒவ்வொரு நாளை உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Moreover take you unto you an iron pan, and set it for a wall of iron between you and the city:]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and set your face against it, and it shall be besieged, and you shall lay siege against it. This]]></a:t>
+              <a:t><![CDATA[7. நீ எருசலேமின் முற்றிக்கைக்கு நேராகத் திருப்பிய முகமும், திறந்த புயமுமாக இருந்து, அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be a sign to the house of Israel.]]></a:t>
+              <a:t><![CDATA[விரோதமாகத் தீர்க்கதரிசனம் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Lie you also upon your left side, and lay the iniquity of the house of Israel upon it: according]]></a:t>
+              <a:t><![CDATA[8. இதோ, நீ அதை முற்றிக்கைப்போடும் நாட்களை நிறைவேற்றுமட்டும் ஒரு பக்கத்திலிருந்து மறுபக்கத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then said I, Ah Lord GOD! behold, my soul has not been polluted: for from my youth up even till]]></a:t>
+              <a:t><![CDATA[1. மனுபுத்திரனே, நீ ஒரு செங்கலை எடுத்து, அதை உன்முன் வைத்து, அதின் மேல் எருசலேம் நகரத்தை வரைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the number of the days that you shall lie upon it you shall bear their iniquity.]]></a:t>
+              <a:t><![CDATA[புரளக் கூடாதபடிக்கு உன்னைக் கயிறுகளால் கட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For I have laid upon you the years of their iniquity, according to the number of the days, three]]></a:t>
+              <a:t><![CDATA[9. நீ கோதுமையையும் வாற்கோதுமையையும் பெரும்பயற்றையும் சிறுபயற்றையும் தினையையும் கம்பையும் வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred and ninety days: so shall you bear the iniquity of the house of Israel.]]></a:t>
+              <a:t><![CDATA[அவைகளை ஒரு பாத்திரத்திலே போட்டு, அவைகளால் உனக்கு அப்பஞ்சுடுவாய்; நீ ஒருக்களித்துப் படுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when you have accomplished them, lie again on your right side, and you shall bear the]]></a:t>
+              <a:t><![CDATA[நாட்களுடைய இலக்கத்தின்படியே முந்நூற்றுத்தொண்ணூறுநாள் அதில் எடுத்து சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquity of the house of Judah forty days: I have appointed you each day for a year.]]></a:t>
+              <a:t><![CDATA[10. நீ சாப்பிடும் போஜனம், நாள் ஒன்றுக்கு இருபது சேக்கல் நிறையாயிருக்கும்; அப்படி நாளுக்குநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore you shall set your face toward the siege of Jerusalem, and yours arm shall be]]></a:t>
+              <a:t><![CDATA[சாப்பிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uncovered, and you shall prophesy against it.]]></a:t>
+              <a:t><![CDATA[11. தண்ணீரையும் அளவாய் ஹின் என்னும் படியில் ஆறிலொரு பங்கைக் குடிப்பாய்; அப்படி நாளுக்குநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And, behold, I will lay bands upon you, and you shall not turn you from one side to another, till]]></a:t>
+              <a:t><![CDATA[குடிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have ended the days of your siege.]]></a:t>
+              <a:t><![CDATA[12. அதை வாற்கோதுமை அடையைப்போல் சாப்பிடுவாயாக; அது மனுஷனிலிருந்து கழிந்த கஷ்டத்தின் வறட்டிகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Take you also unto you wheat, and barley, and beans, and lentils, and millet, and fitches, and]]></a:t>
+              <a:t><![CDATA[அவர்கள் கண்களுக்கு முன்பாகச் சுடப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[now have I not eaten of that which dies of itself, or is torn in pieces; neither came there]]></a:t>
+              <a:t><![CDATA[2. அதற்கு விரோதமாக முற்றிக்கை போட்டு, அதற்கு விரோதமாகக் கொத்தளங்களைக் கட்டி, அதற்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put them in one vessel, and make you bread thereof, according to the number of the days that you]]></a:t>
+              <a:t><![CDATA[13. அதற்கு ஒத்தபடியே இஸ்ரவேல் புத்திரர், நான் அவர்களைத் துரத்துகிற புறஜாதிகளுக்குள்ளே தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall lie upon your side, three hundred and ninety days shall you eat thereof.]]></a:t>
+              <a:t><![CDATA[அப்பத்தைத் தீட்டுள்ளதாகச் சாப்பிடுவார்கள் என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And your food which you shall eat shall be by weight, twenty shekels a day: from time to time]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, என் ஆத்துமா தீட்டுப்படவில்லை; தானாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall you eat it.]]></a:t>
+              <a:t><![CDATA[செத்ததையாவது, பீறுண்டதையாவது நான் என் சிறுவயதுமுதல் இதுவரைக்கும் சாப்பிட்டதில்லை; அருவருப்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You shall drink also water by measure, the sixth part of an hin: from time to time shall you]]></a:t>
+              <a:t><![CDATA[இறைச்சி என் வாய்க்குட்பட்டதுமில்லை என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர் என்னை நோக்கி: பார், மனுஷ கஷ்டத்தின் வறட்டிக்குப் பதிலாக உனக்கு மாட்டுச்சாணி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And you shall eat it as barley cakes, and you shall bake it with dung that comes out of man, in]]></a:t>
+              <a:t><![CDATA[வறட்டியை கட்டளையிடுகிறேன்; அதினால் உன் அப்பத்தை சுடுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their sight.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் அவர்; மனுபுத்திரனே, இதோ, அப்பமும் தண்ணீரும் அவர்களுக்குக் குறையவும், அவனவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD said, Even thus shall the children of Israel eat their defiled bread among the]]></a:t>
+              <a:t><![CDATA[திடுக்கிடவும், அவர்கள் தங்கள் அக்கிரமத்திலே வாடிப்போகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gentiles, where I will drive them.]]></a:t>
+              <a:t><![CDATA[17. நான் எருசலேமிலே அப்பம் என்னும் ஆதரவுகோலை முறிக்கிறேன்; அவர்கள் அப்பத்தை நிறையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominable flesh into my mouth.]]></a:t>
+              <a:t><![CDATA[மண்மேடுபோட்டு, அதற்கு விரோதமாக இராணுவங்களை நிறுத்தி, சுற்றிலும் அதற்கு விரோதமாக மதிலிடிக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரத்தோடே சாப்பிட்டு, தண்ணீரை அளவின்படியே திடுக்கிடுதலோடே குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then he said unto me, Lo, I have given you cow's dung for man's dung, and you shall prepare your]]></a:t>
+              <a:t><![CDATA[யந்திரங்களை வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread therewith.]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ ஒரு இருப்புச்சட்டியை வாங்கி, அதை உனக்கும் நகரத்துக்கும் நடுவாக இருப்புச்சுவராக்கி, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover he said unto me, Son of man, behold, I will break the staff of bread in Jerusalem: and]]></a:t>
+              <a:t><![CDATA[முற்றிக்கையாய்க் கிடக்கும்படிக்கு உன் முகத்தை அதற்கு நேராய்த் திருப்பி, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall eat bread by weight, and with care; and they shall drink water by measure, and with]]></a:t>
+              <a:t><![CDATA[முற்றிக்கைபோட்டுக்கொண்டிரு; இது இஸ்ரவேல் வம்சத்துக்கு அடையாளம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[astonishment:]]></a:t>
+              <a:t><![CDATA[4. நீ உன் இடதுபக்கமாய் ஒருக்களித்துப் படுத்து, அதின்மேல் இஸ்ரவேல் வம்சத்தாரின் அக்கிரமத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>