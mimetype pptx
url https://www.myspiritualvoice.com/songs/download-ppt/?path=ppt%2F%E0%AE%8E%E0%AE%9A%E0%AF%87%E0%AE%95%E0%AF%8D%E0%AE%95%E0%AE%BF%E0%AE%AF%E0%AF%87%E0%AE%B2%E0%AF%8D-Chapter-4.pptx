--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -4643,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715798" r:id="rId1"/>
+    <p:sldLayoutId id="2482723352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10220,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>