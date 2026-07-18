--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -702,51 +702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the man said unto me, Son of man, behold with yours eyes, and hear with yours ears, and set yours heart upon all that I shall show you; in order to the intent that I might show them unto you are you brought here: declare all that you see to the house of Israel.]]></a:t>
+              <a:t><![CDATA[4. அந்தப் புருஷன் என்னை நோக்கி: மனுபுத்திரனே, நீ கண்ணாரப்பார்த்து, காதாரக் கேட்டு, நான் உனக்குக் காண்பிப்பதெல்லாவற்றின் மேலும் உன் மனதை வை; நான் உனக்கு அவைகளைக் காண்பிக்கும்படி நீ இங்கே கொண்டுவரப்பட்டாய்; நீ காண்பதையெல்லாம் இஸ்ரவேல் வம்சத்தாருக்குத் தெரிவி என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -811,51 +811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And he said unto me, This chamber, whose prospect is toward the south, is for the priests, the keepers of the charge of the house.]]></a:t>
+              <a:t><![CDATA[46. வடதிசைக்கு எதிராயிருக்கிற அறையோ, பலிபீடத்தின் காவலைக் காக்கிற ஆசாரியர்களுடையது; இவர்கள் லேவியின் புத்திரரில் கர்த்தருக்கு ஆராதனை செய்கிறதற்காக அவரிடத்தில் சேருகிற சாதோக்கின் புத்திரர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -920,51 +920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And he said unto me, This chamber, whose prospect is toward the south, is for the priests, the keepers of the charge of the house.]]></a:t>
+              <a:t><![CDATA[46. வடதிசைக்கு எதிராயிருக்கிற அறையோ, பலிபீடத்தின் காவலைக் காக்கிற ஆசாரியர்களுடையது; இவர்கள் லேவியின் புத்திரரில் கர்த்தருக்கு ஆராதனை செய்கிறதற்காக அவரிடத்தில் சேருகிற சாதோக்கின் புத்திரர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1029,51 +1029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And the chamber whose prospect is toward the north is for the priests, the keepers of the charge of the altar: these are the sons of Zadok among the sons of Levi, which come near to the LORD to minister unto him.]]></a:t>
+              <a:t><![CDATA[46. வடதிசைக்கு எதிராயிருக்கிற அறையோ, பலிபீடத்தின் காவலைக் காக்கிற ஆசாரியர்களுடையது; இவர்கள் லேவியின் புத்திரரில் கர்த்தருக்கு ஆராதனை செய்கிறதற்காக அவரிடத்தில் சேருகிற சாதோக்கின் புத்திரர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1138,51 +1138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And the chamber whose prospect is toward the north is for the priests, the keepers of the charge of the altar: these are the sons of Zadok among the sons of Levi, which come near to the LORD to minister unto him.]]></a:t>
+              <a:t><![CDATA[47. அவர் பிராகாரத்தை நூறுமுழ நீளமாகவும் நூறுமுழ அகலமாகவும் அளந்தார், அது சதுரமாயிருந்தது; பலிபீடமோ ஆலயத்துக்கு முன்பாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1247,51 +1247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. So he measured the court, an hundred cubits long, and an hundred cubits broad, foursquare; and the altar that was before the house.]]></a:t>
+              <a:t><![CDATA[47. அவர் பிராகாரத்தை நூறுமுழ நீளமாகவும் நூறுமுழ அகலமாகவும் அளந்தார், அது சதுரமாயிருந்தது; பலிபீடமோ ஆலயத்துக்கு முன்பாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1356,51 +1356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. So he measured the court, an hundred cubits long, and an hundred cubits broad, foursquare; and the altar that was before the house.]]></a:t>
+              <a:t><![CDATA[48. பின்பு அவர் என்னை ஆலய மண்டபத்துக்கு அழைத்துக்கொண்டுபோய் மண்டபத்தின் தூணாதாரத்தை இந்தப்புறத்தில் ஐந்து முழமும் அந்தப்புறத்தில் ஐந்து முழமுமாக அளந்தார்; வாசலின் அகலம் இந்தப்புறம் மூன்றுமுழமும் அந்தப்புறம் மூன்றுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1465,51 +1465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And he brought me to the porch of the house, and measured each post of the porch, five cubits on this side, and five cubits on that side: and the breadth of the gate was three cubits on this side, and three cubits on that side.]]></a:t>
+              <a:t><![CDATA[48. பின்பு அவர் என்னை ஆலய மண்டபத்துக்கு அழைத்துக்கொண்டுபோய் மண்டபத்தின் தூணாதாரத்தை இந்தப்புறத்தில் ஐந்து முழமும் அந்தப்புறத்தில் ஐந்து முழமுமாக அளந்தார்; வாசலின் அகலம் இந்தப்புறம் மூன்றுமுழமும் அந்தப்புறம் மூன்றுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1574,51 +1574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And he brought me to the porch of the house, and measured each post of the porch, five cubits on this side, and five cubits on that side: and the breadth of the gate was three cubits on this side, and three cubits on that side.]]></a:t>
+              <a:t><![CDATA[48. பின்பு அவர் என்னை ஆலய மண்டபத்துக்கு அழைத்துக்கொண்டுபோய் மண்டபத்தின் தூணாதாரத்தை இந்தப்புறத்தில் ஐந்து முழமும் அந்தப்புறத்தில் ஐந்து முழமுமாக அளந்தார்; வாசலின் அகலம் இந்தப்புறம் மூன்றுமுழமும் அந்தப்புறம் மூன்றுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1683,51 +1683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And he brought me to the porch of the house, and measured each post of the porch, five cubits on this side, and five cubits on that side: and the breadth of the gate was three cubits on this side, and three cubits on that side.]]></a:t>
+              <a:t><![CDATA[49. மண்டபத்தின் நீளம் இருபதுமுழமும், அகலம் பதினொரு முழமுமாயிருந்தது; அதற்கு ஏறிப்போகிற படிகளும் இருந்தது; தூணாதாரங்களிலே இந்தப்புறத்தில் ஒரு தூணும் அந்தப்புறத்தில் ஒரு தூணும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1792,51 +1792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. The length of the porch was twenty cubits, and the breadth eleven cubits, and he brought me by the steps whereby they went up to it: and there were pillars by the posts, one on this side, and another on that side.]]></a:t>
+              <a:t><![CDATA[49. மண்டபத்தின் நீளம் இருபதுமுழமும், அகலம் பதினொரு முழமுமாயிருந்தது; அதற்கு ஏறிப்போகிற படிகளும் இருந்தது; தூணாதாரங்களிலே இந்தப்புறத்தில் ஒரு தூணும் அந்தப்புறத்தில் ஒரு தூணும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1901,51 +1901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the man said unto me, Son of man, behold with yours eyes, and hear with yours ears, and set yours heart upon all that I shall show you; in order to the intent that I might show them unto you are you brought here: declare all that you see to the house of Israel.]]></a:t>
+              <a:t><![CDATA[4. அந்தப் புருஷன் என்னை நோக்கி: மனுபுத்திரனே, நீ கண்ணாரப்பார்த்து, காதாரக் கேட்டு, நான் உனக்குக் காண்பிப்பதெல்லாவற்றின் மேலும் உன் மனதை வை; நான் உனக்கு அவைகளைக் காண்பிக்கும்படி நீ இங்கே கொண்டுவரப்பட்டாய்; நீ காண்பதையெல்லாம் இஸ்ரவேல் வம்சத்தாருக்குத் தெரிவி என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2010,51 +2010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. The length of the porch was twenty cubits, and the breadth eleven cubits, and he brought me by the steps whereby they went up to it: and there were pillars by the posts, one on this side, and another on that side.]]></a:t>
+              <a:t><![CDATA[49. மண்டபத்தின் நீளம் இருபதுமுழமும், அகலம் பதினொரு முழமுமாயிருந்தது; அதற்கு ஏறிப்போகிற படிகளும் இருந்தது; தூணாதாரங்களிலே இந்தப்புறத்தில் ஒரு தூணும் அந்தப்புறத்தில் ஒரு தூணும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2119,51 +2119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And behold a wall on the outside of the house round about, and in the man's hand a measuring reed of six cubits long by the cubit and an hand breadth: so he measured the breadth of the building, one reed; and the height, one reed.]]></a:t>
+              <a:t><![CDATA[5. இதோ, ஆலயத்துக்குப் புறம்பே சுற்றிலும் ஒரு மதில் இருந்தது; அந்தப் புருஷன் கையிலே ஆறுமுழ நீழமான ஒரு அளவுகோல் இருந்தது; ஒவ்வொரு முழமும் நமது கைமுழத்திலும் நாலுவிரற்கடை அதிகமானது; அவர் அந்த மதிலை அளந்தார்; அகலம் ஒரு கோலாகவும் உயரம் ஒரு கோலாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2228,51 +2228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And behold a wall on the outside of the house round about, and in the man's hand a measuring reed of six cubits long by the cubit and an hand breadth: so he measured the breadth of the building, one reed; and the height, one reed.]]></a:t>
+              <a:t><![CDATA[5. இதோ, ஆலயத்துக்குப் புறம்பே சுற்றிலும் ஒரு மதில் இருந்தது; அந்தப் புருஷன் கையிலே ஆறுமுழ நீழமான ஒரு அளவுகோல் இருந்தது; ஒவ்வொரு முழமும் நமது கைமுழத்திலும் நாலுவிரற்கடை அதிகமானது; அவர் அந்த மதிலை அளந்தார்; அகலம் ஒரு கோலாகவும் உயரம் ஒரு கோலாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2337,51 +2337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And behold a wall on the outside of the house round about, and in the man's hand a measuring reed of six cubits long by the cubit and an hand breadth: so he measured the breadth of the building, one reed; and the height, one reed.]]></a:t>
+              <a:t><![CDATA[5. இதோ, ஆலயத்துக்குப் புறம்பே சுற்றிலும் ஒரு மதில் இருந்தது; அந்தப் புருஷன் கையிலே ஆறுமுழ நீழமான ஒரு அளவுகோல் இருந்தது; ஒவ்வொரு முழமும் நமது கைமுழத்திலும் நாலுவிரற்கடை அதிகமானது; அவர் அந்த மதிலை அளந்தார்; அகலம் ஒரு கோலாகவும் உயரம் ஒரு கோலாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2446,51 +2446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then came he unto the gate which looks toward the east, and went up the stairs thereof, and measured the threshold of the gate, which was one reed broad; and the other threshold of the gate, which was one reed broad.]]></a:t>
+              <a:t><![CDATA[6. பின்பு அவர் கிழக்குமுக வாசலுக்கு வந்து, அதின் படிகளின்மேல் ஏறி, வாசற்படியை ஒரு கோல் அகலமாகவும், மறுவாசற்படியை ஒருகோல் அகலமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2555,51 +2555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then came he unto the gate which looks toward the east, and went up the stairs thereof, and measured the threshold of the gate, which was one reed broad; and the other threshold of the gate, which was one reed broad.]]></a:t>
+              <a:t><![CDATA[6. பின்பு அவர் கிழக்குமுக வாசலுக்கு வந்து, அதின் படிகளின்மேல் ஏறி, வாசற்படியை ஒரு கோல் அகலமாகவும், மறுவாசற்படியை ஒருகோல் அகலமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2664,51 +2664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And every little chamber was one reed long, and one reed broad; and between the little chambers were five cubits; and the threshold of the gate by the porch of the gate within was one reed.]]></a:t>
+              <a:t><![CDATA[6. பின்பு அவர் கிழக்குமுக வாசலுக்கு வந்து, அதின் படிகளின்மேல் ஏறி, வாசற்படியை ஒரு கோல் அகலமாகவும், மறுவாசற்படியை ஒருகோல் அகலமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2773,51 +2773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And every little chamber was one reed long, and one reed broad; and between the little chambers were five cubits; and the threshold of the gate by the porch of the gate within was one reed.]]></a:t>
+              <a:t><![CDATA[7. ஒவ்வொரு அறையும் ஒரு கோல் நீளமும் ஒரு கோல் அகலமுமாயிருந்தது, அறைவீடுகளுக்கு நடுவே ஐந்துமுழ இடம் விட்டிருந்தது; வாசலின் மண்டபத்தருகே உள்வாசற்படி ஒரு கோலளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2882,51 +2882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He measured also the porch of the gate within, one reed.]]></a:t>
+              <a:t><![CDATA[7. ஒவ்வொரு அறையும் ஒரு கோல் நீளமும் ஒரு கோல் அகலமுமாயிருந்தது, அறைவீடுகளுக்கு நடுவே ஐந்துமுழ இடம் விட்டிருந்தது; வாசலின் மண்டபத்தருகே உள்வாசற்படி ஒரு கோலளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2991,51 +2991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the five and twentieth year of our captivity, in the beginning of the year, in the tenth day of the month, in the fourteenth year after that the city was smitten, in the very same day the hand of the LORD was upon me, and brought me thither.]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் சிறைப்பட்டுப்போன இருபத்தைந்தாம் வருஷத்தின் ஆரம்பத்தில் முதலாம் மாதம் பத்தாந்தேதியாகிய அன்றே கர்த்தருடைய கை என்மேல் அமர்ந்தது, அவர் என்னை அவ்விடத்துக்குக் கொண்டுபோனார்; அப்பொழுது நகரம் அழிக்கப்பட்டுப் பதினாலு வருஷமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3100,51 +3100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then measured he the porch of the gate, eight cubits; and the posts thereof, two cubits; and the porch of the gate was inward.]]></a:t>
+              <a:t><![CDATA[8. வாசலின் மண்டபத்தையும் உள்ளே கோலளவாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3209,51 +3209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then measured he the porch of the gate, eight cubits; and the posts thereof, two cubits; and the porch of the gate was inward.]]></a:t>
+              <a:t><![CDATA[9. பின்பு வாசலின் மண்டபத்தை எட்டுமுழமாகவும், அதின் தூணாதாரங்களை இரண்டு முழமாகவும் அளந்தார்; வாசலின் மண்டபம் உட்புறத்திலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3318,51 +3318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the little chambers of the gate eastward were three on this side, and three on that side; they three were of one measure: and the posts had one measure on this side and on that side.]]></a:t>
+              <a:t><![CDATA[9. பின்பு வாசலின் மண்டபத்தை எட்டுமுழமாகவும், அதின் தூணாதாரங்களை இரண்டு முழமாகவும் அளந்தார்; வாசலின் மண்டபம் உட்புறத்திலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3427,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the little chambers of the gate eastward were three on this side, and three on that side; they three were of one measure: and the posts had one measure on this side and on that side.]]></a:t>
+              <a:t><![CDATA[10. கீழ்த்திசைக்கெதிரான வாசலின் அறைகள் இந்தப்புறத்தில் மூன்றும் அந்தப்புறத்தில் மூன்றுமாயிருந்தது, அவைகள் மூன்றுக்கும் ஒரே அளவும், இந்தப்புறத்திலும் அந்தப்புறத்திலுமிருந்த தூணாதாரங்களுக்கு ஒரே அளவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3536,51 +3536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the little chambers of the gate eastward were three on this side, and three on that side; they three were of one measure: and the posts had one measure on this side and on that side.]]></a:t>
+              <a:t><![CDATA[10. கீழ்த்திசைக்கெதிரான வாசலின் அறைகள் இந்தப்புறத்தில் மூன்றும் அந்தப்புறத்தில் மூன்றுமாயிருந்தது, அவைகள் மூன்றுக்கும் ஒரே அளவும், இந்தப்புறத்திலும் அந்தப்புறத்திலுமிருந்த தூணாதாரங்களுக்கு ஒரே அளவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3645,51 +3645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he measured the breadth of the entry of the gate, ten cubits; and the length of the gate, thirteen cubits.]]></a:t>
+              <a:t><![CDATA[11. பின்பு வாசல் நடையின் அகலத்தைப் பத்துமுழமாகவும், வாசலின் நீளத்தைப் பதின்மூன்று முழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3754,51 +3754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he measured the breadth of the entry of the gate, ten cubits; and the length of the gate, thirteen cubits.]]></a:t>
+              <a:t><![CDATA[11. பின்பு வாசல் நடையின் அகலத்தைப் பத்துமுழமாகவும், வாசலின் நீளத்தைப் பதின்மூன்று முழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3863,51 +3863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The space also before the little chambers was one cubit on this side, and the space was one cubit on that side: and the little chambers were six cubits on this side, and six cubits on that side.]]></a:t>
+              <a:t><![CDATA[12. அறைகளுக்கு முன்னே இந்தப்புறத்தில் ஒரு முழ இடமும் அந்தப்புறத்தில் ஒரு முழ இடமும் இருந்தது; ஒவ்வொரு அறை இந்தப்புறத்தில் ஆறு முழமும் அந்தப்புறத்தில் ஆறுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3972,51 +3972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The space also before the little chambers was one cubit on this side, and the space was one cubit on that side: and the little chambers were six cubits on this side, and six cubits on that side.]]></a:t>
+              <a:t><![CDATA[12. அறைகளுக்கு முன்னே இந்தப்புறத்தில் ஒரு முழ இடமும் அந்தப்புறத்தில் ஒரு முழ இடமும் இருந்தது; ஒவ்வொரு அறை இந்தப்புறத்தில் ஆறு முழமும் அந்தப்புறத்தில் ஆறுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4081,51 +4081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He measured then the gate from the roof of one little chamber to the roof of another: the breadth was five and twenty cubits, door against door.]]></a:t>
+              <a:t><![CDATA[12. அறைகளுக்கு முன்னே இந்தப்புறத்தில் ஒரு முழ இடமும் அந்தப்புறத்தில் ஒரு முழ இடமும் இருந்தது; ஒவ்வொரு அறை இந்தப்புறத்தில் ஆறு முழமும் அந்தப்புறத்தில் ஆறுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4190,51 +4190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the five and twentieth year of our captivity, in the beginning of the year, in the tenth day of the month, in the fourteenth year after that the city was smitten, in the very same day the hand of the LORD was upon me, and brought me thither.]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் சிறைப்பட்டுப்போன இருபத்தைந்தாம் வருஷத்தின் ஆரம்பத்தில் முதலாம் மாதம் பத்தாந்தேதியாகிய அன்றே கர்த்தருடைய கை என்மேல் அமர்ந்தது, அவர் என்னை அவ்விடத்துக்குக் கொண்டுபோனார்; அப்பொழுது நகரம் அழிக்கப்பட்டுப் பதினாலு வருஷமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4299,51 +4299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He measured then the gate from the roof of one little chamber to the roof of another: the breadth was five and twenty cubits, door against door.]]></a:t>
+              <a:t><![CDATA[13. பின்பு வாசலில் இருந்த அறையின் மெத்தையினின்று மற்ற அறையின் மெத்தைமட்டும் இருபத்தைந்துமுழமாக அளந்தார்; கதவுக்குக் கதவு நேராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4408,51 +4408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. He made also posts of threescore cubits, even unto the post of the court round about the gate.]]></a:t>
+              <a:t><![CDATA[13. பின்பு வாசலில் இருந்த அறையின் மெத்தையினின்று மற்ற அறையின் மெத்தைமட்டும் இருபத்தைந்துமுழமாக அளந்தார்; கதவுக்குக் கதவு நேராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4517,51 +4517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. He made also posts of threescore cubits, even unto the post of the court round about the gate.]]></a:t>
+              <a:t><![CDATA[14. தூணாதாரங்களை அறுபது முழமாக அளந்தார்; இந்தத் தூணாதாரங்களின் அருகே சுற்றிலும் முன்வாசலின் முற்றம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4626,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And from the face of the gate of the entrance unto the face of the porch of the inner gate were fifty cubits.]]></a:t>
+              <a:t><![CDATA[15. பிரவேச வாசலின் முகப்புத்துவக்கி உட்புறவாசல் மண்டபமுகப்புமட்டும் ஐம்பது முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4735,51 +4735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And there were narrow windows to the little chambers, and to their posts within the gate round about, and likewise to the arches: and windows were round about inward: and upon each post were palm trees.]]></a:t>
+              <a:t><![CDATA[15. பிரவேச வாசலின் முகப்புத்துவக்கி உட்புறவாசல் மண்டபமுகப்புமட்டும் ஐம்பது முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4844,51 +4844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And there were narrow windows to the little chambers, and to their posts within the gate round about, and likewise to the arches: and windows were round about inward: and upon each post were palm trees.]]></a:t>
+              <a:t><![CDATA[16. வாசலுக்கு உட்புறமாகச் சுற்றிலுமுள்ள அறைகளுக்கும் அவைகளின் தூணாதாரங்களுக்கும் ஒடுக்கமான ஜன்னல்கள் இருந்தது; மண்டபங்களிலும் அப்படியே இருந்தது; உட்புறமாய்ச் சுற்றிலும் அந்த ஜன்னல்களும் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4953,51 +4953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And there were narrow windows to the little chambers, and to their posts within the gate round about, and likewise to the arches: and windows were round about inward: and upon each post were palm trees.]]></a:t>
+              <a:t><![CDATA[16. வாசலுக்கு உட்புறமாகச் சுற்றிலுமுள்ள அறைகளுக்கும் அவைகளின் தூணாதாரங்களுக்கும் ஒடுக்கமான ஜன்னல்கள் இருந்தது; மண்டபங்களிலும் அப்படியே இருந்தது; உட்புறமாய்ச் சுற்றிலும் அந்த ஜன்னல்களும் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5062,51 +5062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then brought he me into the outward court, and, lo, there were chambers, and a pavement made for the court round about: thirty chambers were upon the pavement.]]></a:t>
+              <a:t><![CDATA[16. வாசலுக்கு உட்புறமாகச் சுற்றிலுமுள்ள அறைகளுக்கும் அவைகளின் தூணாதாரங்களுக்கும் ஒடுக்கமான ஜன்னல்கள் இருந்தது; மண்டபங்களிலும் அப்படியே இருந்தது; உட்புறமாய்ச் சுற்றிலும் அந்த ஜன்னல்களும் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5171,51 +5171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then brought he me into the outward court, and, lo, there were chambers, and a pavement made for the court round about: thirty chambers were upon the pavement.]]></a:t>
+              <a:t><![CDATA[17. பின்பு என்னை வெளிப்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோனார்; அங்கே அறைவீடுகளும், பிராகாரத்தின் சுற்றிலும் பதித்த தளவரிசையும் இருந்தது; அந்தத் தளவரிசையின்மேல் முப்பது அறைவீடுகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5280,51 +5280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the pavement by the side of the gates opposite to the length of the gates was the lower pavement.]]></a:t>
+              <a:t><![CDATA[17. பின்பு என்னை வெளிப்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோனார்; அங்கே அறைவீடுகளும், பிராகாரத்தின் சுற்றிலும் பதித்த தளவரிசையும் இருந்தது; அந்தத் தளவரிசையின்மேல் முப்பது அறைவீடுகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5389,51 +5389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the five and twentieth year of our captivity, in the beginning of the year, in the tenth day of the month, in the fourteenth year after that the city was smitten, in the very same day the hand of the LORD was upon me, and brought me thither.]]></a:t>
+              <a:t><![CDATA[1. நாங்கள் சிறைப்பட்டுப்போன இருபத்தைந்தாம் வருஷத்தின் ஆரம்பத்தில் முதலாம் மாதம் பத்தாந்தேதியாகிய அன்றே கர்த்தருடைய கை என்மேல் அமர்ந்தது, அவர் என்னை அவ்விடத்துக்குக் கொண்டுபோனார்; அப்பொழுது நகரம் அழிக்கப்பட்டுப் பதினாலு வருஷமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5498,51 +5498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the pavement by the side of the gates opposite to the length of the gates was the lower pavement.]]></a:t>
+              <a:t><![CDATA[18. வாசலுக்குப் பக்கத்திலும் வாசல்களின் நீளத்துக்கு எதிரிலுமுள்ள அந்தத் தளவரிசை தாழ்வான தளவரிசையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5607,51 +5607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then he measured the breadth from the forefront of the lower gate unto the forefront of the inner court without, an hundred cubits eastward and northward.]]></a:t>
+              <a:t><![CDATA[18. வாசலுக்குப் பக்கத்திலும் வாசல்களின் நீளத்துக்கு எதிரிலுமுள்ள அந்தத் தளவரிசை தாழ்வான தளவரிசையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5716,51 +5716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then he measured the breadth from the forefront of the lower gate unto the forefront of the inner court without, an hundred cubits eastward and northward.]]></a:t>
+              <a:t><![CDATA[19. பின்பு அவர் கீழ்வாசலின் முகப்புத்துவக்கி, உட்பிராகாரத்துப் புறமுகப்புமட்டுமுள்ள விசாலத்தை அளந்தார்; அது கிழக்கும் வடக்கும் நூறுமுழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5825,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the gate of the outward court that looked toward the north, he measured the length thereof, and the breadth thereof.]]></a:t>
+              <a:t><![CDATA[19. பின்பு அவர் கீழ்வாசலின் முகப்புத்துவக்கி, உட்பிராகாரத்துப் புறமுகப்புமட்டுமுள்ள விசாலத்தை அளந்தார்; அது கிழக்கும் வடக்கும் நூறுமுழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5934,51 +5934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the little chambers thereof were three on this side and three on that side; and the posts thereof and the arches thereof were after the measure of the first gate: the length thereof was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[20. வெளிப்பிராகாரத்துக்கு அடுத்த வடதிசைக்கு எதிரான வாசலின் நீளத்தையும் அகலத்தையும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6043,51 +6043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the little chambers thereof were three on this side and three on that side; and the posts thereof and the arches thereof were after the measure of the first gate: the length thereof was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[20. வெளிப்பிராகாரத்துக்கு அடுத்த வடதிசைக்கு எதிரான வாசலின் நீளத்தையும் அகலத்தையும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6152,51 +6152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the little chambers thereof were three on this side and three on that side; and the posts thereof and the arches thereof were after the measure of the first gate: the length thereof was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[21. அதற்கு இப்புறத்தில் மூன்று அறைகளும் அப்புறத்தில் மூன்று அறைகளும் இருந்தது; அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் முதல் வாசலின் அளவுக்குச் சரியாயிருந்தது; அதின் நீளம் ஐம்பது முழமும், அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6261,51 +6261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And their windows, and their arches, and their palm trees, were after the measure of the gate that looks toward the east; and they went up unto it by seven steps; and the arches thereof were before them.]]></a:t>
+              <a:t><![CDATA[21. அதற்கு இப்புறத்தில் மூன்று அறைகளும் அப்புறத்தில் மூன்று அறைகளும் இருந்தது; அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் முதல் வாசலின் அளவுக்குச் சரியாயிருந்தது; அதின் நீளம் ஐம்பது முழமும், அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6370,51 +6370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And their windows, and their arches, and their palm trees, were after the measure of the gate that looks toward the east; and they went up unto it by seven steps; and the arches thereof were before them.]]></a:t>
+              <a:t><![CDATA[21. அதற்கு இப்புறத்தில் மூன்று அறைகளும் அப்புறத்தில் மூன்று அறைகளும் இருந்தது; அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் முதல் வாசலின் அளவுக்குச் சரியாயிருந்தது; அதின் நீளம் ஐம்பது முழமும், அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6479,51 +6479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And their windows, and their arches, and their palm trees, were after the measure of the gate that looks toward the east; and they went up unto it by seven steps; and the arches thereof were before them.]]></a:t>
+              <a:t><![CDATA[22. அதின் ஜன்னல்களும், அதின் மண்டபங்களும், அதின்மேல் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் கீழ்த்திசைக்கு எதிரான வாசலின் அளவுக்குச் சரியாயிருந்தது; அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதின் மண்டபங்கள் அவைகளுக்கு முன்னாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6588,51 +6588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. In the visions of God brought he me into the land of Israel, and set me upon a very high mountain, by which was as the frame of a city on the south.]]></a:t>
+              <a:t><![CDATA[2. தேவதரிசனங்களில் அவர் என்னை இஸ்ரவேல் தேசத்துக்குக் கொண்டுபோய், என்னை மகா உயரமான ஒரு மலையின்மேல் நிறுத்தினார்; அதின்மேல் தெற்காக ஒரு நகரம் கட்டியிருக்கிறதுபோல் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6697,51 +6697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the gate of the inner court was opposite to the gate toward the north, and toward the east; and he measured from gate to gate an hundred cubits.]]></a:t>
+              <a:t><![CDATA[22. அதின் ஜன்னல்களும், அதின் மண்டபங்களும், அதின்மேல் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் கீழ்த்திசைக்கு எதிரான வாசலின் அளவுக்குச் சரியாயிருந்தது; அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதின் மண்டபங்கள் அவைகளுக்கு முன்னாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6806,51 +6806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the gate of the inner court was opposite to the gate toward the north, and toward the east; and he measured from gate to gate an hundred cubits.]]></a:t>
+              <a:t><![CDATA[22. அதின் ஜன்னல்களும், அதின் மண்டபங்களும், அதின்மேல் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் கீழ்த்திசைக்கு எதிரான வாசலின் அளவுக்குச் சரியாயிருந்தது; அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதின் மண்டபங்கள் அவைகளுக்கு முன்னாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6915,51 +6915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. After that he brought me toward the south, and behold a gate toward the south: and he measured the posts thereof and the arches thereof according to these measures.]]></a:t>
+              <a:t><![CDATA[23. வடதிசையிலும் கீழ்த்திசையிலுமுள்ள ஒவ்வொரு வாசலுக்கு எதிராக உட்பிராகாரத்துக்கும் வாசல்களிருந்தது; ஒரு வாசல்துவக்கி மற்ற வாசல்மட்டும் நூறு முழமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7024,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. After that he brought me toward the south, and behold a gate toward the south: and he measured the posts thereof and the arches thereof according to these measures.]]></a:t>
+              <a:t><![CDATA[23. வடதிசையிலும் கீழ்த்திசையிலுமுள்ள ஒவ்வொரு வாசலுக்கு எதிராக உட்பிராகாரத்துக்கும் வாசல்களிருந்தது; ஒரு வாசல்துவக்கி மற்ற வாசல்மட்டும் நூறு முழமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7133,51 +7133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there were windows in it and in the arches thereof round about, like those windows: the length was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[24. பின்பு என்னைத் தென்திசைக்கு அழைத்துக்கொண்டுபோனார்; அங்கே தென்திசைக்கு எதிரான வாசல் இருந்த அதின் தூணாதாரங்களையும் அதின் மண்டபங்களையும் அதற்குரிய அளவின்படி அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7242,51 +7242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there were windows in it and in the arches thereof round about, like those windows: the length was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[24. பின்பு என்னைத் தென்திசைக்கு அழைத்துக்கொண்டுபோனார்; அங்கே தென்திசைக்கு எதிரான வாசல் இருந்த அதின் தூணாதாரங்களையும் அதின் மண்டபங்களையும் அதற்குரிய அளவின்படி அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7351,51 +7351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And there were seven steps to go up to it, and the arches thereof were before them: and it had palm trees, one on this side, and another on that side, upon the posts thereof.]]></a:t>
+              <a:t><![CDATA[25. அந்த ஜன்னல்களுக்குச் சரியாக அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பதுமுழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7460,51 +7460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And there were seven steps to go up to it, and the arches thereof were before them: and it had palm trees, one on this side, and another on that side, upon the posts thereof.]]></a:t>
+              <a:t><![CDATA[25. அந்த ஜன்னல்களுக்குச் சரியாக அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பதுமுழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7569,51 +7569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And there were seven steps to go up to it, and the arches thereof were before them: and it had palm trees, one on this side, and another on that side, upon the posts thereof.]]></a:t>
+              <a:t><![CDATA[26. அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதற்கு முன்பாக அதின்மண்டபங்களும் இருந்தது, அதின் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இந்தப் புறத்தில் ஒன்றும் அந்தப்புறத்தில் ஒன்றுமாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7678,51 +7678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And there was a gate in the inner court toward the south: and he measured from gate to gate toward the south an hundred cubits.]]></a:t>
+              <a:t><![CDATA[26. அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதற்கு முன்பாக அதின்மண்டபங்களும் இருந்தது, அதின் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இந்தப் புறத்தில் ஒன்றும் அந்தப்புறத்தில் ஒன்றுமாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7787,51 +7787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. In the visions of God brought he me into the land of Israel, and set me upon a very high mountain, by which was as the frame of a city on the south.]]></a:t>
+              <a:t><![CDATA[2. தேவதரிசனங்களில் அவர் என்னை இஸ்ரவேல் தேசத்துக்குக் கொண்டுபோய், என்னை மகா உயரமான ஒரு மலையின்மேல் நிறுத்தினார்; அதின்மேல் தெற்காக ஒரு நகரம் கட்டியிருக்கிறதுபோல் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7896,51 +7896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And there was a gate in the inner court toward the south: and he measured from gate to gate toward the south an hundred cubits.]]></a:t>
+              <a:t><![CDATA[27. உட்பிராகாரத்துக்கும் ஒரு வாசல் தென்திசைக்கு எதிராக, இருந்தது; தென்திசையிலுள்ள ஒரு வாசல்துவக்கி மற்ற வாசல்மட்டும் நூறுமுழமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8005,51 +8005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he brought me to the inner court by the south gate: and he measured the south gate according to these measures;]]></a:t>
+              <a:t><![CDATA[27. உட்பிராகாரத்துக்கும் ஒரு வாசல் தென்திசைக்கு எதிராக, இருந்தது; தென்திசையிலுள்ள ஒரு வாசல்துவக்கி மற்ற வாசல்மட்டும் நூறுமுழமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8114,51 +8114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he brought me to the inner court by the south gate: and he measured the south gate according to these measures;]]></a:t>
+              <a:t><![CDATA[28. பின்பு அவர் தெற்கு வாசலால் என்னை உட்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச் சரியாகத் தெற்கு வாசலையும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8223,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the little chambers thereof, and the posts thereof, and the arches thereof, according to these measures: and there were windows in it and in the arches thereof round about: it was fifty cubits long, and five and twenty cubits broad.]]></a:t>
+              <a:t><![CDATA[28. பின்பு அவர் தெற்கு வாசலால் என்னை உட்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச் சரியாகத் தெற்கு வாசலையும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8332,51 +8332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the little chambers thereof, and the posts thereof, and the arches thereof, according to these measures: and there were windows in it and in the arches thereof round about: it was fifty cubits long, and five and twenty cubits broad.]]></a:t>
+              <a:t><![CDATA[29. அதின் அறைகளும், அதின் தூணாதாரங்களும், அதின் மண்டபங்களும், அந்த அளவுக்குச் சரியாக இருந்தது, அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8441,51 +8441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the little chambers thereof, and the posts thereof, and the arches thereof, according to these measures: and there were windows in it and in the arches thereof round about: it was fifty cubits long, and five and twenty cubits broad.]]></a:t>
+              <a:t><![CDATA[29. அதின் அறைகளும், அதின் தூணாதாரங்களும், அதின் மண்டபங்களும், அந்த அளவுக்குச் சரியாக இருந்தது, அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8550,51 +8550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the arches round about were five and twenty cubits long, and five cubits broad.]]></a:t>
+              <a:t><![CDATA[29. அதின் அறைகளும், அதின் தூணாதாரங்களும், அதின் மண்டபங்களும், அந்த அளவுக்குச் சரியாக இருந்தது, அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8659,51 +8659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the arches thereof were toward the utter court; and palm trees were upon the posts thereof: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[30. இருபத்தைந்து முழ நீளமும் ஐந்துமுழ அகலமுமான மண்டபங்கள் சுற்றிலும் இருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8768,51 +8768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the arches thereof were toward the utter court; and palm trees were upon the posts thereof: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[31. அதின் மண்டபங்கள் வெளிப்பிராகாரத்தில் இருந்தது; அதின் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது; அதில் ஏறுகிறதற்கு எட்டுப்படிகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8877,51 +8877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And he brought me into the inner court toward the east: and he measured the gate according to these measures.]]></a:t>
+              <a:t><![CDATA[31. அதின் மண்டபங்கள் வெளிப்பிராகாரத்தில் இருந்தது; அதின் தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது; அதில் ஏறுகிறதற்கு எட்டுப்படிகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8986,51 +8986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he brought me thither, and, behold, there was a man, whose appearance was like the appearance of brass, with a line of flax in his hand, and a measuring reed; and he stood in the gate.]]></a:t>
+              <a:t><![CDATA[3. அவர் என்னை அங்கே கொண்டுபோனார்; இதோ, அங்கே ஒரு புருஷன் இருந்தார்; அவருடைய தோற்றம் வெண்கலமாயிருந்தது; அவர் கையில் சணற்கயிறும் ஒரு அளவுகோலுமிருந்தது; அவர் வாசலிலே நின்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9095,51 +9095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And he brought me into the inner court toward the east: and he measured the gate according to these measures.]]></a:t>
+              <a:t><![CDATA[32. பின்பு அவர் கீழ்த்திசை வழியாய் என்னை உட்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச் சரியாக அந்த வாசலையும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9204,51 +9204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the little chambers thereof, and the posts thereof, and the arches thereof, were according to these measures: and there were windows therein and in the arches thereof round about: it was fifty cubits long, and five and twenty cubits broad.]]></a:t>
+              <a:t><![CDATA[32. பின்பு அவர் கீழ்த்திசை வழியாய் என்னை உட்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச் சரியாக அந்த வாசலையும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9313,51 +9313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the little chambers thereof, and the posts thereof, and the arches thereof, were according to these measures: and there were windows therein and in the arches thereof round about: it was fifty cubits long, and five and twenty cubits broad.]]></a:t>
+              <a:t><![CDATA[33. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அந்த அளவுகளுக்குச் சரியாக இருந்தது; அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9422,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the little chambers thereof, and the posts thereof, and the arches thereof, were according to these measures: and there were windows therein and in the arches thereof round about: it was fifty cubits long, and five and twenty cubits broad.]]></a:t>
+              <a:t><![CDATA[33. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அந்த அளவுகளுக்குச் சரியாக இருந்தது; அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9531,51 +9531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the arches thereof were toward the outward court; and palm trees were upon the posts thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[33. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அந்த அளவுகளுக்குச் சரியாக இருந்தது; அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9640,51 +9640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the arches thereof were toward the outward court; and palm trees were upon the posts thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[34. அதின் மண்டபங்கள் வெளிப்பிராகாரத்தில் இருந்தது; அதின் தூணாதாரங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது; அதில் ஏறுகிறதற்கு எட்டுப் படிகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9749,51 +9749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the arches thereof were toward the outward court; and palm trees were upon the posts thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[34. அதின் மண்டபங்கள் வெளிப்பிராகாரத்தில் இருந்தது; அதின் தூணாதாரங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது; அதில் ஏறுகிறதற்கு எட்டுப் படிகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9858,51 +9858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he brought me to the north gate, and measured it according to these measures;]]></a:t>
+              <a:t><![CDATA[35. பின்பு அவர் என்னை வடக்குவாசலுக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச் சரியாய் அதின் வாசலை அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9967,51 +9967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he brought me to the north gate, and measured it according to these measures;]]></a:t>
+              <a:t><![CDATA[36. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அளக்கப்பட்டது; அதைச் சுற்றி ஜன்னல்களும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10076,51 +10076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The little chambers thereof, the posts thereof, and the arches thereof, and the windows to it round about: the length was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[36. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அளக்கப்பட்டது; அதைச் சுற்றி ஜன்னல்களும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10185,51 +10185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he brought me thither, and, behold, there was a man, whose appearance was like the appearance of brass, with a line of flax in his hand, and a measuring reed; and he stood in the gate.]]></a:t>
+              <a:t><![CDATA[3. அவர் என்னை அங்கே கொண்டுபோனார்; இதோ, அங்கே ஒரு புருஷன் இருந்தார்; அவருடைய தோற்றம் வெண்கலமாயிருந்தது; அவர் கையில் சணற்கயிறும் ஒரு அளவுகோலுமிருந்தது; அவர் வாசலிலே நின்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10294,51 +10294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The little chambers thereof, the posts thereof, and the arches thereof, and the windows to it round about: the length was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
+              <a:t><![CDATA[37. அதின் தூணாதாரங்கள் வெளிப்பிராகாரத்தில் இருந்தது; இந்தப் புறத்திலும் அந்தப்புறத்திலும் அதின் தூணாதாரங்களில் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; அதில் ஏறுகிறதற்கு எட்டுப் படிகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10403,51 +10403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the posts thereof were toward the utter court; and palm trees were upon the posts thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[37. அதின் தூணாதாரங்கள் வெளிப்பிராகாரத்தில் இருந்தது; இந்தப் புறத்திலும் அந்தப்புறத்திலும் அதின் தூணாதாரங்களில் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; அதில் ஏறுகிறதற்கு எட்டுப் படிகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10512,51 +10512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the posts thereof were toward the utter court; and palm trees were upon the posts thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[38. அதின் அறைகளும் அதின் கதவுகளும் வாசல்களின் தூணாதாரங்களுக்கு அருகில் இருந்தது; அங்கே தகனபலிகளைக் கழுவுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10621,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the posts thereof were toward the utter court; and palm trees were upon the posts thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
+              <a:t><![CDATA[38. அதின் அறைகளும் அதின் கதவுகளும் வாசல்களின் தூணாதாரங்களுக்கு அருகில் இருந்தது; அங்கே தகனபலிகளைக் கழுவுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10730,51 +10730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the chambers and the entries thereof were by the posts of the gates, where they washed the burnt offering.]]></a:t>
+              <a:t><![CDATA[39. வாசலின் மண்டபத்திலே இந்தப்புறத்தில் இரண்டு பீடங்களும் அந்தப்புறத்தில் இரண்டு பீடங்களும் இருந்தது; அவைகளின்மேல் தகனபலியையும் பாவநிவாரண பலியையும் குற்றநிவாரண பலியையும் செலுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10839,51 +10839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the chambers and the entries thereof were by the posts of the gates, where they washed the burnt offering.]]></a:t>
+              <a:t><![CDATA[39. வாசலின் மண்டபத்திலே இந்தப்புறத்தில் இரண்டு பீடங்களும் அந்தப்புறத்தில் இரண்டு பீடங்களும் இருந்தது; அவைகளின்மேல் தகனபலியையும் பாவநிவாரண பலியையும் குற்றநிவாரண பலியையும் செலுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10948,51 +10948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And in the porch of the gate were two tables on this side, and two tables on that side, to slay thereon the burnt offering and the sin offering and the trespass offering.]]></a:t>
+              <a:t><![CDATA[40. வடக்குவாசலுக்குள் பிரவேசிக்கிறதற்கு ஏறிப்போகிற வெளிப்புறத்திலே இரண்டு பீடங்களும் வாசலின் மண்டபத்திலுள்ள மறுபுறத்திலே இரண்டுபீடங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11057,51 +11057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And in the porch of the gate were two tables on this side, and two tables on that side, to slay thereon the burnt offering and the sin offering and the trespass offering.]]></a:t>
+              <a:t><![CDATA[40. வடக்குவாசலுக்குள் பிரவேசிக்கிறதற்கு ஏறிப்போகிற வெளிப்புறத்திலே இரண்டு பீடங்களும் வாசலின் மண்டபத்திலுள்ள மறுபுறத்திலே இரண்டுபீடங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11166,51 +11166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And at the side without, as one goes up to the entry of the north gate, were two tables; and on the other side, which was at the porch of the gate, were two tables.]]></a:t>
+              <a:t><![CDATA[41. வாசலின் அருகே இந்தப்புறத்தில் நாலு பீடங்களும், அந்தப்புறத்தில் நாலு பீடங்களும், ஆக எட்டுப்பீடங்கள் இருந்தது; அவைகளின்மேல் பலிகளைச் செலுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11275,51 +11275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And at the side without, as one goes up to the entry of the north gate, were two tables; and on the other side, which was at the porch of the gate, were two tables.]]></a:t>
+              <a:t><![CDATA[41. வாசலின் அருகே இந்தப்புறத்தில் நாலு பீடங்களும், அந்தப்புறத்தில் நாலு பீடங்களும், ஆக எட்டுப்பீடங்கள் இருந்தது; அவைகளின்மேல் பலிகளைச் செலுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11384,51 +11384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the man said unto me, Son of man, behold with yours eyes, and hear with yours ears, and set yours heart upon all that I shall show you; in order to the intent that I might show them unto you are you brought here: declare all that you see to the house of Israel.]]></a:t>
+              <a:t><![CDATA[4. அந்தப் புருஷன் என்னை நோக்கி: மனுபுத்திரனே, நீ கண்ணாரப்பார்த்து, காதாரக் கேட்டு, நான் உனக்குக் காண்பிப்பதெல்லாவற்றின் மேலும் உன் மனதை வை; நான் உனக்கு அவைகளைக் காண்பிக்கும்படி நீ இங்கே கொண்டுவரப்பட்டாய்; நீ காண்பதையெல்லாம் இஸ்ரவேல் வம்சத்தாருக்குத் தெரிவி என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11493,51 +11493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Four tables were on this side, and four tables on that side, by the side of the gate; eight tables, whereupon they slew their sacrifices.]]></a:t>
+              <a:t><![CDATA[42. தகனபலிக்குரிய நாலு பீடங்கள் வெட்டின கல்லாயிருந்தது; அவைகள் ஒன்றரை முழ நீளமும், ஒன்றரை முழ அகலமும், ஒரு முழ உயரமுமாயிருந்தது; அவைகளின்மேல் தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்துகிற ஆயுதங்களை வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11602,51 +11602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Four tables were on this side, and four tables on that side, by the side of the gate; eight tables, whereupon they slew their sacrifices.]]></a:t>
+              <a:t><![CDATA[42. தகனபலிக்குரிய நாலு பீடங்கள் வெட்டின கல்லாயிருந்தது; அவைகள் ஒன்றரை முழ நீளமும், ஒன்றரை முழ அகலமும், ஒரு முழ உயரமுமாயிருந்தது; அவைகளின்மேல் தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்துகிற ஆயுதங்களை வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11711,51 +11711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And the four tables were of hewn stone for the burnt offering, of a cubit and an half long, and a cubit and an half broad, and one cubit high: whereupon also they laid the instruments wherewith they slew the burnt offering and the sacrifice.]]></a:t>
+              <a:t><![CDATA[42. தகனபலிக்குரிய நாலு பீடங்கள் வெட்டின கல்லாயிருந்தது; அவைகள் ஒன்றரை முழ நீளமும், ஒன்றரை முழ அகலமும், ஒரு முழ உயரமுமாயிருந்தது; அவைகளின்மேல் தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்துகிற ஆயுதங்களை வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11820,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And the four tables were of hewn stone for the burnt offering, of a cubit and an half long, and a cubit and an half broad, and one cubit high: whereupon also they laid the instruments wherewith they slew the burnt offering and the sacrifice.]]></a:t>
+              <a:t><![CDATA[43. நாலு விரற்கடையான முளைகள் உள்ளே சுற்றிலும் வரிசையாய் அடிக்கப்பட்டிருந்தது; செலுத்தும் பலிகளின் மாம்சம் பீடங்களின்மேல் வைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11929,51 +11929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And the four tables were of hewn stone for the burnt offering, of a cubit and an half long, and a cubit and an half broad, and one cubit high: whereupon also they laid the instruments wherewith they slew the burnt offering and the sacrifice.]]></a:t>
+              <a:t><![CDATA[43. நாலு விரற்கடையான முளைகள் உள்ளே சுற்றிலும் வரிசையாய் அடிக்கப்பட்டிருந்தது; செலுத்தும் பலிகளின் மாம்சம் பீடங்களின்மேல் வைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12038,51 +12038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And within were hooks, an hand broad, fastened round about: and upon the tables was the flesh of the offering.]]></a:t>
+              <a:t><![CDATA[44. உட்பிராகாரத்திலே உள்வாசலுக்குப் புறம்பாகச் சங்கீதக்காரரின் அறைவீடுகள் இருந்தது; அவைகளில் வடக்குவாசலின் பக்கமாக இருந்தவைகள் தென் திசைக்கு எதிராகவும், கிழக்குவாசலின் பக்கமாக இருந்த வேறொரு வரிசை வடதிசைக்கு எதிராகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12147,51 +12147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And within were hooks, an hand broad, fastened round about: and upon the tables was the flesh of the offering.]]></a:t>
+              <a:t><![CDATA[44. உட்பிராகாரத்திலே உள்வாசலுக்குப் புறம்பாகச் சங்கீதக்காரரின் அறைவீடுகள் இருந்தது; அவைகளில் வடக்குவாசலின் பக்கமாக இருந்தவைகள் தென் திசைக்கு எதிராகவும், கிழக்குவாசலின் பக்கமாக இருந்த வேறொரு வரிசை வடதிசைக்கு எதிராகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12256,51 +12256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And without the inner gate were the chambers of the singers in the inner court, which was at the side of the north gate; and their prospect was toward the south: one at the side of the east gate having the prospect toward the north.]]></a:t>
+              <a:t><![CDATA[44. உட்பிராகாரத்திலே உள்வாசலுக்குப் புறம்பாகச் சங்கீதக்காரரின் அறைவீடுகள் இருந்தது; அவைகளில் வடக்குவாசலின் பக்கமாக இருந்தவைகள் தென் திசைக்கு எதிராகவும், கிழக்குவாசலின் பக்கமாக இருந்த வேறொரு வரிசை வடதிசைக்கு எதிராகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12365,51 +12365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And without the inner gate were the chambers of the singers in the inner court, which was at the side of the north gate; and their prospect was toward the south: one at the side of the east gate having the prospect toward the north.]]></a:t>
+              <a:t><![CDATA[45. பின்பு அவர் என்னை நோக்கி: தன் திசைக்கு எதிராயிருக்கிற இந்த அறை ஆலயக்காவலைக் காக்கிற ஆசாரியர்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12474,51 +12474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And without the inner gate were the chambers of the singers in the inner court, which was at the side of the north gate; and their prospect was toward the south: one at the side of the east gate having the prospect toward the north.]]></a:t>
+              <a:t><![CDATA[45. பின்பு அவர் என்னை நோக்கி: தன் திசைக்கு எதிராயிருக்கிற இந்த அறை ஆலயக்காவலைக் காக்கிற ஆசாரியர்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12553,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495677" r:id="rId1"/>
+    <p:sldLayoutId id="2473414413" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13613,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காண்பிப்பதெல்லாவற்றின் மேலும் உன் மனதை வை; நான் உனக்கு அவைகளைக் காண்பிக்கும்படி நீ இங்கே]]></a:t>
+              <a:t><![CDATA[yours heart upon all that I shall show you; in order to the intent that I might show them unto you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பின்பு அவர் என்னை நோக்கி: தன் திசைக்கு எதிராயிருக்கிற இந்த அறை ஆலயக்காவலைக் காக்கிற]]></a:t>
+              <a:t><![CDATA[46. And the chamber whose prospect is toward the north is for the priests, the keepers of the charge]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆசாரியர்களுடையது.]]></a:t>
+              <a:t><![CDATA[of the altar: these are the sons of Zadok among the sons of Levi, which come near to the LORD to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. வடதிசைக்கு எதிராயிருக்கிற அறையோ, பலிபீடத்தின் காவலைக் காக்கிற ஆசாரியர்களுடையது; இவர்கள் லேவியின்]]></a:t>
+              <a:t><![CDATA[minister unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புத்திரரில் கர்த்தருக்கு ஆராதனை செய்கிறதற்காக அவரிடத்தில் சேருகிற சாதோக்கின் புத்திரர் என்றார்.]]></a:t>
+              <a:t><![CDATA[47. So he measured the court, an hundred cubits long, and an hundred cubits broad, foursquare; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர் பிராகாரத்தை நூறுமுழ நீளமாகவும் நூறுமுழ அகலமாகவும் அளந்தார், அது சதுரமாயிருந்தது; பலிபீடமோ]]></a:t>
+              <a:t><![CDATA[the altar that was before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆலயத்துக்கு முன்பாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[48. And he brought me to the porch of the house, and measured each post of the porch, five cubits on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்பு அவர் என்னை ஆலய மண்டபத்துக்கு அழைத்துக்கொண்டுபோய் மண்டபத்தின் தூணாதாரத்தை இந்தப்புறத்தில்]]></a:t>
+              <a:t><![CDATA[this side, and five cubits on that side: and the breadth of the gate was three cubits on this side,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஐந்து முழமும் அந்தப்புறத்தில் ஐந்து முழமுமாக அளந்தார்; வாசலின் அகலம் இந்தப்புறம் மூன்றுமுழமும்]]></a:t>
+              <a:t><![CDATA[and three cubits on that side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அந்தப்புறம் மூன்றுமுழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[49. The length of the porch was twenty cubits, and the breadth eleven cubits, and he brought me by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. மண்டபத்தின் நீளம் இருபதுமுழமும், அகலம் பதினொரு முழமுமாயிருந்தது; அதற்கு ஏறிப்போகிற படிகளும்]]></a:t>
+              <a:t><![CDATA[the steps whereby they went up to it: and there were pillars by the posts, one on this side, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டுவரப்பட்டாய்; நீ காண்பதையெல்லாம் இஸ்ரவேல் வம்சத்தாருக்குத் தெரிவி என்றார்.]]></a:t>
+              <a:t><![CDATA[are you brought here: declare all that you see to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது; தூணாதாரங்களிலே இந்தப்புறத்தில் ஒரு தூணும் அந்தப்புறத்தில் ஒரு தூணும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[another on that side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, ஆலயத்துக்குப் புறம்பே சுற்றிலும் ஒரு மதில் இருந்தது; அந்தப் புருஷன் கையிலே ஆறுமுழ நீழமான ஒரு]]></a:t>
+              <a:t><![CDATA[5. And behold a wall on the outside of the house round about, and in the man's hand a measuring reed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளவுகோல் இருந்தது; ஒவ்வொரு முழமும் நமது கைமுழத்திலும் நாலுவிரற்கடை அதிகமானது; அவர் அந்த மதிலை]]></a:t>
+              <a:t><![CDATA[of six cubits long by the cubit and an hand breadth: so he measured the breadth of the building, one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளந்தார்; அகலம் ஒரு கோலாகவும் உயரம் ஒரு கோலாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[reed; and the height, one reed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு அவர் கிழக்குமுக வாசலுக்கு வந்து, அதின் படிகளின்மேல் ஏறி, வாசற்படியை ஒரு கோல் அகலமாகவும்,]]></a:t>
+              <a:t><![CDATA[6. Then came he unto the gate which looks toward the east, and went up the stairs thereof, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மறுவாசற்படியை ஒருகோல் அகலமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[measured the threshold of the gate, which was one reed broad; and the other threshold of the gate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒவ்வொரு அறையும் ஒரு கோல் நீளமும் ஒரு கோல் அகலமுமாயிருந்தது, அறைவீடுகளுக்கு நடுவே ஐந்துமுழ இடம்]]></a:t>
+              <a:t><![CDATA[which was one reed broad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விட்டிருந்தது; வாசலின் மண்டபத்தருகே உள்வாசற்படி ஒரு கோலளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And every little chamber was one reed long, and one reed broad; and between the little chambers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வாசலின் மண்டபத்தையும் உள்ளே கோலளவாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[were five cubits; and the threshold of the gate by the porch of the gate within was one reed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாங்கள் சிறைப்பட்டுப்போன இருபத்தைந்தாம் வருஷத்தின் ஆரம்பத்தில் முதலாம் மாதம் பத்தாந்தேதியாகிய]]></a:t>
+              <a:t><![CDATA[1. In the five and twentieth year of our captivity, in the beginning of the year, in the tenth day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு வாசலின் மண்டபத்தை எட்டுமுழமாகவும், அதின் தூணாதாரங்களை இரண்டு முழமாகவும் அளந்தார்; வாசலின்]]></a:t>
+              <a:t><![CDATA[8. He measured also the porch of the gate within, one reed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மண்டபம் உட்புறத்திலிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Then measured he the porch of the gate, eight cubits; and the posts thereof, two cubits; and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கீழ்த்திசைக்கெதிரான வாசலின் அறைகள் இந்தப்புறத்தில் மூன்றும் அந்தப்புறத்தில் மூன்றுமாயிருந்தது,]]></a:t>
+              <a:t><![CDATA[porch of the gate was inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவைகள் மூன்றுக்கும் ஒரே அளவும், இந்தப்புறத்திலும் அந்தப்புறத்திலுமிருந்த தூணாதாரங்களுக்கு ஒரே அளவும்]]></a:t>
+              <a:t><![CDATA[10. And the little chambers of the gate eastward were three on this side, and three on that side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது.]]></a:t>
+              <a:t><![CDATA[they three were of one measure: and the posts had one measure on this side and on that side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு வாசல் நடையின் அகலத்தைப் பத்துமுழமாகவும், வாசலின் நீளத்தைப் பதின்மூன்று முழமாகவும்]]></a:t>
+              <a:t><![CDATA[11. And he measured the breadth of the entry of the gate, ten cubits; and the length of the gate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளந்தார்.]]></a:t>
+              <a:t><![CDATA[thirteen cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அறைகளுக்கு முன்னே இந்தப்புறத்தில் ஒரு முழ இடமும் அந்தப்புறத்தில் ஒரு முழ இடமும் இருந்தது;]]></a:t>
+              <a:t><![CDATA[12. The space also before the little chambers was one cubit on this side, and the space was one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒவ்வொரு அறை இந்தப்புறத்தில் ஆறு முழமும் அந்தப்புறத்தில் ஆறுமுழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[cubit on that side: and the little chambers were six cubits on this side, and six cubits on that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு வாசலில் இருந்த அறையின் மெத்தையினின்று மற்ற அறையின் மெத்தைமட்டும் இருபத்தைந்துமுழமாக]]></a:t>
+              <a:t><![CDATA[side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அன்றே கர்த்தருடைய கை என்மேல் அமர்ந்தது, அவர் என்னை அவ்விடத்துக்குக் கொண்டுபோனார்; அப்பொழுது நகரம்]]></a:t>
+              <a:t><![CDATA[of the month, in the fourteenth year after that the city was smitten, in the very same day the hand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளந்தார்; கதவுக்குக் கதவு நேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. He measured then the gate from the roof of one little chamber to the roof of another: the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தூணாதாரங்களை அறுபது முழமாக அளந்தார்; இந்தத் தூணாதாரங்களின் அருகே சுற்றிலும் முன்வாசலின் முற்றம்]]></a:t>
+              <a:t><![CDATA[breadth was five and twenty cubits, door against door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. He made also posts of threescore cubits, even unto the post of the court round about the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரவேச வாசலின் முகப்புத்துவக்கி உட்புறவாசல் மண்டபமுகப்புமட்டும் ஐம்பது முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And from the face of the gate of the entrance unto the face of the porch of the inner gate were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வாசலுக்கு உட்புறமாகச் சுற்றிலுமுள்ள அறைகளுக்கும் அவைகளின் தூணாதாரங்களுக்கும் ஒடுக்கமான ஜன்னல்கள்]]></a:t>
+              <a:t><![CDATA[fifty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது; மண்டபங்களிலும் அப்படியே இருந்தது; உட்புறமாய்ச் சுற்றிலும் அந்த ஜன்னல்களும் தூணாதாரங்களில்]]></a:t>
+              <a:t><![CDATA[16. And there were narrow windows to the little chambers, and to their posts within the gate round]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[about, and likewise to the arches: and windows were round about inward: and upon each post were palm]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு என்னை வெளிப்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோனார்; அங்கே அறைவீடுகளும், பிராகாரத்தின்]]></a:t>
+              <a:t><![CDATA[trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுற்றிலும் பதித்த தளவரிசையும் இருந்தது; அந்தத் தளவரிசையின்மேல் முப்பது அறைவீடுகள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. Then brought he me into the outward court, and, lo, there were chambers, and a pavement made for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வாசலுக்குப் பக்கத்திலும் வாசல்களின் நீளத்துக்கு எதிரிலுமுள்ள அந்தத் தளவரிசை தாழ்வான]]></a:t>
+              <a:t><![CDATA[the court round about: thirty chambers were upon the pavement.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழிக்கப்பட்டுப் பதினாலு வருஷமாயிற்று.]]></a:t>
+              <a:t><![CDATA[of the LORD was upon me, and brought me thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தளவரிசையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And the pavement by the side of the gates opposite to the length of the gates was the lower]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவர் கீழ்வாசலின் முகப்புத்துவக்கி, உட்பிராகாரத்துப் புறமுகப்புமட்டுமுள்ள விசாலத்தை]]></a:t>
+              <a:t><![CDATA[pavement.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளந்தார்; அது கிழக்கும் வடக்கும் நூறுமுழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. Then he measured the breadth from the forefront of the lower gate unto the forefront of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வெளிப்பிராகாரத்துக்கு அடுத்த வடதிசைக்கு எதிரான வாசலின் நீளத்தையும் அகலத்தையும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[inner court without, an hundred cubits eastward and northward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு இப்புறத்தில் மூன்று அறைகளும் அப்புறத்தில் மூன்று அறைகளும் இருந்தது; அதின் தூணாதாரங்களும்]]></a:t>
+              <a:t><![CDATA[20. And the gate of the outward court that looked toward the north, he measured the length thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதின் மண்டபங்களும் முதல் வாசலின் அளவுக்குச் சரியாயிருந்தது; அதின் நீளம் ஐம்பது முழமும், அகலம்]]></a:t>
+              <a:t><![CDATA[and the breadth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And the little chambers thereof were three on this side and three on that side; and the posts]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின் ஜன்னல்களும், அதின் மண்டபங்களும், அதின்மேல் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும்]]></a:t>
+              <a:t><![CDATA[thereof and the arches thereof were after the measure of the first gate: the length thereof was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கீழ்த்திசைக்கு எதிரான வாசலின் அளவுக்குச் சரியாயிருந்தது; அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதின்]]></a:t>
+              <a:t><![CDATA[fifty cubits, and the breadth five and twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மண்டபங்கள் அவைகளுக்கு முன்னாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. And their windows, and their arches, and their palm trees, were after the measure of the gate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவதரிசனங்களில் அவர் என்னை இஸ்ரவேல் தேசத்துக்குக் கொண்டுபோய், என்னை மகா உயரமான ஒரு மலையின்மேல்]]></a:t>
+              <a:t><![CDATA[2. In the visions of God brought he me into the land of Israel, and set me upon a very high]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வடதிசையிலும் கீழ்த்திசையிலுமுள்ள ஒவ்வொரு வாசலுக்கு எதிராக உட்பிராகாரத்துக்கும் வாசல்களிருந்தது;]]></a:t>
+              <a:t><![CDATA[that looks toward the east; and they went up unto it by seven steps; and the arches thereof were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒரு வாசல்துவக்கி மற்ற வாசல்மட்டும் நூறு முழமாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு என்னைத் தென்திசைக்கு அழைத்துக்கொண்டுபோனார்; அங்கே தென்திசைக்கு எதிரான வாசல் இருந்த அதின்]]></a:t>
+              <a:t><![CDATA[23. And the gate of the inner court was opposite to the gate toward the north, and toward the east;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூணாதாரங்களையும் அதின் மண்டபங்களையும் அதற்குரிய அளவின்படி அளந்தார்.]]></a:t>
+              <a:t><![CDATA[and he measured from gate to gate an hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்த ஜன்னல்களுக்குச் சரியாக அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம்]]></a:t>
+              <a:t><![CDATA[24. After that he brought me toward the south, and behold a gate toward the south: and he measured]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21533,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஐம்பதுமுழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[the posts thereof and the arches thereof according to these measures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21665,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதில் ஏறுகிறதற்கு ஏழு படிகளிருந்தது; அதற்கு முன்பாக அதின்மண்டபங்களும் இருந்தது, அதின்]]></a:t>
+              <a:t><![CDATA[25. And there were windows in it and in the arches thereof round about, like those windows: the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூணாதாரங்களில் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இந்தப் புறத்தில் ஒன்றும் அந்தப்புறத்தில் ஒன்றுமாக]]></a:t>
+              <a:t><![CDATA[length was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21929,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And there were seven steps to go up to it, and the arches thereof were before them: and it had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22061,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உட்பிராகாரத்துக்கும் ஒரு வாசல் தென்திசைக்கு எதிராக, இருந்தது; தென்திசையிலுள்ள ஒரு வாசல்துவக்கி]]></a:t>
+              <a:t><![CDATA[palm trees, one on this side, and another on that side, upon the posts thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22193,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிறுத்தினார்; அதின்மேல் தெற்காக ஒரு நகரம் கட்டியிருக்கிறதுபோல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[mountain, by which was as the frame of a city on the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22325,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மற்ற வாசல்மட்டும் நூறுமுழமாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[27. And there was a gate in the inner court toward the south: and he measured from gate to gate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22457,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு அவர் தெற்கு வாசலால் என்னை உட்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச்]]></a:t>
+              <a:t><![CDATA[toward the south an hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22589,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சரியாகத் தெற்கு வாசலையும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[28. And he brought me to the inner court by the south gate: and he measured the south gate according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22721,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதின் அறைகளும், அதின் தூணாதாரங்களும், அதின் மண்டபங்களும், அந்த அளவுக்குச் சரியாக இருந்தது,]]></a:t>
+              <a:t><![CDATA[to these measures;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22853,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம்]]></a:t>
+              <a:t><![CDATA[29. And the little chambers thereof, and the posts thereof, and the arches thereof, according to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22985,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[these measures: and there were windows in it and in the arches thereof round about: it was fifty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23117,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இருபத்தைந்து முழ நீளமும் ஐந்துமுழ அகலமுமான மண்டபங்கள் சுற்றிலும் இருந்தது;]]></a:t>
+              <a:t><![CDATA[cubits long, and five and twenty cubits broad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23249,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதின் மண்டபங்கள் வெளிப்பிராகாரத்தில் இருந்தது; அதின் தூணாதாரங்களில் சித்திரிக்கப்பட்ட]]></a:t>
+              <a:t><![CDATA[30. And the arches round about were five and twenty cubits long, and five cubits broad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23381,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பேரீச்சமரங்களும் இருந்தது; அதில் ஏறுகிறதற்கு எட்டுப்படிகள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[31. And the arches thereof were toward the utter court; and palm trees were upon the posts thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23513,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு அவர் கீழ்த்திசை வழியாய் என்னை உட்பிராகாரத்துக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச்]]></a:t>
+              <a:t><![CDATA[and the going up to it had eight steps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23645,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் என்னை அங்கே கொண்டுபோனார்; இதோ, அங்கே ஒரு புருஷன் இருந்தார்; அவருடைய தோற்றம்]]></a:t>
+              <a:t><![CDATA[3. And he brought me thither, and, behold, there was a man, whose appearance was like the appearance]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23777,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சரியாக அந்த வாசலையும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[32. And he brought me into the inner court toward the east: and he measured the gate according to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23909,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அந்த அளவுகளுக்குச் சரியாக இருந்தது;]]></a:t>
+              <a:t><![CDATA[these measures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24041,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதற்கும் அதின் மண்டபங்களுக்கும் ஜன்னல்கள் சுற்றிலும் இருந்தது; நீளம் ஐம்பது முழமும் அகலம்]]></a:t>
+              <a:t><![CDATA[33. And the little chambers thereof, and the posts thereof, and the arches thereof, were according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24173,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[to these measures: and there were windows therein and in the arches thereof round about: it was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24305,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதின் மண்டபங்கள் வெளிப்பிராகாரத்தில் இருந்தது; அதின் தூணாதாரங்களில் இந்தப்புறத்திலும்]]></a:t>
+              <a:t><![CDATA[fifty cubits long, and five and twenty cubits broad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24437,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அந்தப்புறத்திலும் சித்திரிக்கப்பட்ட பேரீச்சமரங்களும் இருந்தது; அதில் ஏறுகிறதற்கு எட்டுப் படிகள்]]></a:t>
+              <a:t><![CDATA[34. And the arches thereof were toward the outward court; and palm trees were upon the posts]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24569,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது.]]></a:t>
+              <a:t><![CDATA[thereof, on this side, and on that side: and the going up to it had eight steps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24701,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பின்பு அவர் என்னை வடக்குவாசலுக்கு அழைத்துக்கொண்டுபோய், அந்த அளவுக்குச் சரியாய் அதின் வாசலை]]></a:t>
+              <a:t><![CDATA[35. And he brought me to the north gate, and measured it according to these measures;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24833,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அளந்தார்.]]></a:t>
+              <a:t><![CDATA[36. The little chambers thereof, the posts thereof, and the arches thereof, and the windows to it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24965,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதின் அறைகளும் அதின் தூணாதாரங்களும் அதின் மண்டபங்களும் அளக்கப்பட்டது; அதைச் சுற்றி ஜன்னல்களும்]]></a:t>
+              <a:t><![CDATA[round about: the length was fifty cubits, and the breadth five and twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25097,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெண்கலமாயிருந்தது; அவர் கையில் சணற்கயிறும் ஒரு அளவுகோலுமிருந்தது; அவர் வாசலிலே நின்றார்.]]></a:t>
+              <a:t><![CDATA[of brass, with a line of flax in his hand, and a measuring reed; and he stood in the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25229,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது; நீளம் ஐம்பது முழமும் அகலம் இருபத்தைந்து முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[37. And the posts thereof were toward the utter court; and palm trees were upon the posts thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25361,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதின் தூணாதாரங்கள் வெளிப்பிராகாரத்தில் இருந்தது; இந்தப் புறத்திலும் அந்தப்புறத்திலும் அதின்]]></a:t>
+              <a:t><![CDATA[on this side, and on that side: and the going up to it had eight steps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25493,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூணாதாரங்களில் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; அதில் ஏறுகிறதற்கு எட்டுப் படிகள்]]></a:t>
+              <a:t><![CDATA[38. And the chambers and the entries thereof were by the posts of the gates, where they washed the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25625,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது.]]></a:t>
+              <a:t><![CDATA[burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25757,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதின் அறைகளும் அதின் கதவுகளும் வாசல்களின் தூணாதாரங்களுக்கு அருகில் இருந்தது; அங்கே தகனபலிகளைக்]]></a:t>
+              <a:t><![CDATA[39. And in the porch of the gate were two tables on this side, and two tables on that side, to slay]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25889,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கழுவுவார்கள்.]]></a:t>
+              <a:t><![CDATA[thereon the burnt offering and the sin offering and the trespass offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26021,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. வாசலின் மண்டபத்திலே இந்தப்புறத்தில் இரண்டு பீடங்களும் அந்தப்புறத்தில் இரண்டு பீடங்களும்]]></a:t>
+              <a:t><![CDATA[40. And at the side without, as one goes up to the entry of the north gate, were two tables; and on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26153,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது; அவைகளின்மேல் தகனபலியையும் பாவநிவாரண பலியையும் குற்றநிவாரண பலியையும் செலுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[the other side, which was at the porch of the gate, were two tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26285,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. வடக்குவாசலுக்குள் பிரவேசிக்கிறதற்கு ஏறிப்போகிற வெளிப்புறத்திலே இரண்டு பீடங்களும் வாசலின்]]></a:t>
+              <a:t><![CDATA[41. Four tables were on this side, and four tables on that side, by the side of the gate; eight]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26417,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மண்டபத்திலுள்ள மறுபுறத்திலே இரண்டுபீடங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[tables, whereupon they slew their sacrifices.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26549,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் புருஷன் என்னை நோக்கி: மனுபுத்திரனே, நீ கண்ணாரப்பார்த்து, காதாரக் கேட்டு, நான் உனக்குக்]]></a:t>
+              <a:t><![CDATA[4. And the man said unto me, Son of man, behold with yours eyes, and hear with yours ears, and set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26681,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. வாசலின் அருகே இந்தப்புறத்தில் நாலு பீடங்களும், அந்தப்புறத்தில் நாலு பீடங்களும், ஆக]]></a:t>
+              <a:t><![CDATA[42. And the four tables were of hewn stone for the burnt offering, of a cubit and an half long, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26813,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எட்டுப்பீடங்கள் இருந்தது; அவைகளின்மேல் பலிகளைச் செலுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[a cubit and an half broad, and one cubit high: whereupon also they laid the instruments wherewith]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26945,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தகனபலிக்குரிய நாலு பீடங்கள் வெட்டின கல்லாயிருந்தது; அவைகள் ஒன்றரை முழ நீளமும், ஒன்றரை முழ]]></a:t>
+              <a:t><![CDATA[they slew the burnt offering and the sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27077,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அகலமும், ஒரு முழ உயரமுமாயிருந்தது; அவைகளின்மேல் தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்துகிற]]></a:t>
+              <a:t><![CDATA[43. And within were hooks, an hand broad, fastened round about: and upon the tables was the flesh of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27209,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆயுதங்களை வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[the offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27341,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நாலு விரற்கடையான முளைகள் உள்ளே சுற்றிலும் வரிசையாய் அடிக்கப்பட்டிருந்தது; செலுத்தும் பலிகளின்]]></a:t>
+              <a:t><![CDATA[44. And without the inner gate were the chambers of the singers in the inner court, which was at the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27473,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாம்சம் பீடங்களின்மேல் வைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[side of the north gate; and their prospect was toward the south: one at the side of the east gate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27605,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. உட்பிராகாரத்திலே உள்வாசலுக்குப் புறம்பாகச் சங்கீதக்காரரின் அறைவீடுகள் இருந்தது; அவைகளில்]]></a:t>
+              <a:t><![CDATA[having the prospect toward the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27737,51 +27737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வடக்குவாசலின் பக்கமாக இருந்தவைகள் தென் திசைக்கு எதிராகவும், கிழக்குவாசலின் பக்கமாக இருந்த வேறொரு]]></a:t>
+              <a:t><![CDATA[45. And he said unto me, This chamber, whose prospect is toward the south, is for the priests, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27869,51 +27869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரிசை வடதிசைக்கு எதிராகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[keepers of the charge of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27930,91 +27930,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28040,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>