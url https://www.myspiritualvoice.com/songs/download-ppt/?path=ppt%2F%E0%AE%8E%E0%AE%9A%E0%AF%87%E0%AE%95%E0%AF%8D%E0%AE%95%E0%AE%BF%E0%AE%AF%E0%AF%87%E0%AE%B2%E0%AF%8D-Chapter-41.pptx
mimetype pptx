--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -103,56 +103,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,53 +183,50 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
-    <p:sldId id="312" r:id="rId59"/>
-[...1 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -389,56 +380,53 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும் ஐந்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. After he measured the wall of the house, six cubits; and the breadth of every side chamber, four cubits, round about the house on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும் ஐந்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. After he measured the wall of the house, six cubits; and the breadth of every side chamber, four cubits, round about the house on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும் ஐந்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும், மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும், மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும், மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் ஆலயத்தை நூறுமுழ நீளமாகவும், பிரத்தியேகமான இடத்தையும் மாளிகையையும் அதின் சுவர்களையும் நூறு முழ நீளமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் ஆலயத்தை நூறுமுழ நீளமாகவும், பிரத்தியேகமான இடத்தையும் மாளிகையையும் அதின் சுவர்களையும் நூறு முழ நீளமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆலயத்தின் முற்புறமும் கிழக்குக்கு எதிரான பிரத்தியேகமான இடமும் இருந்த அகலம் நூறுமுழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. I saw also the height of the house round about: the foundations of the side chambers were a full reed of six great cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆலயத்தின் முற்புறமும் கிழக்குக்கு எதிரான பிரத்தியேகமான இடமும் இருந்த அகலம் நூறுமுழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. I saw also the height of the house round about: the foundations of the side chambers were a full reed of six great cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side, and six cubits broad on the other side, which was the breadth of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின் மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. The thickness of the wall, which was for the side chamber without, was five cubits: and that which was left was the place of the side chambers that were within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின் மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. The thickness of the wall, which was for the side chamber without, was five cubits: and that which was left was the place of the side chambers that were within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின் மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And between the chambers was the wideness of twenty cubits round about the house on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள் மூடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள் மூடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள் மூடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வாசலின் மேலேதுவக்கி ஆலயத்தின் உட்புறமும் வெளிப்புறமும் சுற்றிலும் சுவரின் உட்புறமும் வெளிப்புறமும் எல்லாம் அளவிட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Now the building that was before the separate place at the end toward the west was seventy cubits broad; and the wall of the building was five cubits thick round about, and the length thereof ninety cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வாசலின் மேலேதுவக்கி ஆலயத்தின் உட்புறமும் வெளிப்புறமும் சுற்றிலும் சுவரின் உட்புறமும் வெளிப்புறமும் எல்லாம் அளவிட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Now the building that was before the separate place at the end toward the west was seventy cubits broad; and the wall of the building was five cubits thick round about, and the length thereof ninety cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; கேருபீனுக்கும் கேருபீனுக்கும் நடுவாக ஒவ்வொரு பேரீச்சமரம் இருந்தது; ஒவ்வொரு கேருபீனுக்கும் இரண்டிரண்டு முகங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. So he measured the house, an hundred cubits long; and the separate place, and the building, with the walls thereof, an hundred cubits long;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; கேருபீனுக்கும் கேருபீனுக்கும் நடுவாக ஒவ்வொரு பேரீச்சமரம் இருந்தது; ஒவ்வொரு கேருபீனுக்கும் இரண்டிரண்டு முகங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. So he measured the house, an hundred cubits long; and the separate place, and the building, with the walls thereof, an hundred cubits long;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side, and six cubits broad on the other side, which was the breadth of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பேரீச்சமரத்துக்கு இந்தண்டையில் மனுஷமுகமும், பேரீச்சமரத்துக்கு அந்தண்டையில் சிங்கமுகமும் இருந்தது; இப்படி ஆலயத்தைச் சுற்றிலும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[14. Also the breadth of the face of the house, and of the separate place toward the east, an hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பேரீச்சமரத்துக்கு இந்தண்டையில் மனுஷமுகமும், பேரீச்சமரத்துக்கு அந்தண்டையில் சிங்கமுகமும் இருந்தது; இப்படி ஆலயத்தைச் சுற்றிலும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தரைதுவக்கி வாசலின் மேற்புறமட்டும், தேவாலயத்தின் சுவரிலும், கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தரைதுவக்கி வாசலின் மேற்புறமட்டும், தேவாலயத்தின் சுவரிலும், கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவாலயத்தின் கதவு நிலைகள் சதுரமும், பரிசுத்த ஸ்தலத்தினுடைய முகப்பின் உருவம் அந்த உருவத்துக்குச் சரியுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories, opposite to the door, covered over with wood round about, and from the ground up to the windows, and the windows were covered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவாலயத்தின் கதவு நிலைகள் சதுரமும், பரிசுத்த ஸ்தலத்தினுடைய முகப்பின் உருவம் அந்த உருவத்துக்குச் சரியுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories, opposite to the door, covered over with wood round about, and from the ground up to the windows, and the windows were covered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது; அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories, opposite to the door, covered over with wood round about, and from the ground up to the windows, and the windows were covered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது; அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. To that above the door, even unto the inner house, and without, and by all the wall round about within and without, by measure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது; அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. To that above the door, even unto the inner house, and without, and by all the wall round about within and without, by measure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவாலயத்துக்கும் பரிசுத்த ஸ்தலத்துக்கும் இரண்டு வாசல்களும்,]]></a:t>
+              <a:t><![CDATA[18. And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a cherub; and every cherub had two faces;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the breadth, twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாசல்களுக்கு மடக்குக் கதவுகளாகிய இரட்டைக் கதவுகளும் இருந்தது; வாசலுக்கு இரண்டு கதவுகளும் மற்ற வாசலுக்கு இரண்டு கதவுகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a cherub; and every cherub had two faces;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாசல்களுக்கு மடக்குக் கதவுகளாகிய இரட்டைக் கதவுகளும் இருந்தது; வாசலுக்கு இரண்டு கதவுகளும் மற்ற வாசலுக்கு இரண்டு கதவுகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. So that the face of a man was toward the palm tree on the one side, and the face of a young lion toward the palm tree on the other side: it was made through all the house round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுவர்களில் சித்திரிக்கப்பட்டிருந்ததுபோல் ஆலயத்தினுடைய கதவுகளிலும் கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; புறம்பே மண்டபத்தின் முன்பாக உத்திரங்கள் வைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[19. So that the face of a man was toward the palm tree on the one side, and the face of a young lion toward the palm tree on the other side: it was made through all the house round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுவர்களில் சித்திரிக்கப்பட்டிருந்ததுபோல் ஆலயத்தினுடைய கதவுகளிலும் கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; புறம்பே மண்டபத்தின் முன்பாக உத்திரங்கள் வைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[20. From the ground unto above the door were cherubims and palm trees made, and on the wall of the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மண்டபத்தின் பக்கங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும், ஆலயத்தின் சுற்றுக்கட்டுகளிலும் ஒடுக்கமான ஜன்னல்களும் சித்தரிக்கப்பட்ட பேரீச்சமரங்களும் உத்திரங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. From the ground unto above the door were cherubims and palm trees made, and on the wall of the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மண்டபத்தின் பக்கங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும், ஆலயத்தின் சுற்றுக்கட்டுகளிலும் ஒடுக்கமான ஜன்னல்களும் சித்தரிக்கப்பட்ட பேரீச்சமரங்களும் உத்திரங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. The posts of the temple were squared, and the face of the sanctuary; the appearance of the one as the appearance of the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை தேவாலயத்திற்கு அழைத்துக்கொண்டுபோய், தூணாதாரங்களை இந்தப்புறத்தில் ஆறுமுழ அகலமும் அந்தப்புறத்தில் ஆறுமுழ அகலமுமாய் அளந்தார்; அது வாசஸ்தலத்தின் அகல அளவாம்.]]></a:t>
+              <a:t><![CDATA[21. The posts of the temple were squared, and the face of the sanctuary; the appearance of the one as the appearance of the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை தேவாலயத்திற்கு அழைத்துக்கொண்டுபோய், தூணாதாரங்களை இந்தப்புறத்தில் ஆறுமுழ அகலமும் அந்தப்புறத்தில் ஆறுமுழ அகலமுமாய் அளந்தார்; அது வாசஸ்தலத்தின் அகல அளவாம்.]]></a:t>
+              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப் புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப் புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாளிகைக்குச் சுற்றிலும் இருந்த உயரத்தையும் பார்த்தேன், சுற்றுக்கட்டுகளின் அஸ்திபாரங்கள் ஆறு பெரிய முழங்கொண்ட ஒரு முழக்கோலின் உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the breadth, twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப் புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[23. And the temple and the sanctuary had two doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு அவர் உள்ளேபோய் வாசல் நடையின் தூணாதாரங்களை இரண்டு முழமாகவும், வாசல் நடையை ஆறுமுழமாகவும், வாசல் நடையின் அகலத்தை ஏழுமுழமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[24. And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two leaves for the other door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு அவர் உள்ளேபோய் வாசல் நடையின் தூணாதாரங்களை இரண்டு முழமாகவும், வாசல் நடையை ஆறுமுழமாகவும், வாசல் நடையின் அகலத்தை ஏழுமுழமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[24. And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two leaves for the other door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு அவர் தேவாலயத்தின் முன்புறத்திலே அதின் நீளத்தை இருபதுமுழமாகவும், அதின் அகலத்தை இருபது முழமாகவும் அளந்து, என்னை நோக்கி: இது மகா பரிசுத்த ஸ்தலம் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And there were made on them, on the doors of the temple, cherubims and palm trees, like were made upon the walls; and there were thick planks upon the face of the porch without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு அவர் தேவாலயத்தின் முன்புறத்திலே அதின் நீளத்தை இருபதுமுழமாகவும், அதின் அகலத்தை இருபது முழமாகவும் அளந்து, என்னை நோக்கி: இது மகா பரிசுத்த ஸ்தலம் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And there were made on them, on the doors of the temple, cherubims and palm trees, like were made upon the walls; and there were thick planks upon the face of the porch without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு அவர் ஆலயத்தின் சுவரை ஆறு முழமாகவும், ஆலயத்தை சுற்றிலும் இருந்த சுற்றுக்கட்டினுடைய அகலத்தை நாலுமுழமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[26. And there were narrow windows and palm trees on the one side and on the other side, on the sides of the porch, and upon the side chambers of the house, and thick planks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,378 +5936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு அவர் ஆலயத்தின் சுவரை ஆறு முழமாகவும், ஆலயத்தை சுற்றிலும் இருந்த சுற்றுக்கட்டினுடைய அகலத்தை நாலுமுழமாகவும் அளந்தார்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[6. இந்தச் சுற்றுக்கட்டுகள் பக்கக்கட்டின்மேல் பக்கக்கட்டான வரிசைகளாய் முப்பத்துமூன்று இருந்தது; அவைகள் ஆலயத்தின் சுவருக்குள் ஊன்றியிராமல், சுற்றுக்கட்டுகளுக்காகச் சுற்றிலும் அவைகள் ஊன்றும்படிக்கு ஆலயத்துக்கு அடுத்திருந்த ஒட்டுச்சுவரிலே பாய்ந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And there were narrow windows and palm trees on the one side and on the other side, on the sides of the porch, and upon the side chambers of the house, and thick planks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாளிகைக்குச் சுற்றிலும் இருந்த உயரத்தையும் பார்த்தேன், சுற்றுக்கட்டுகளின் அஸ்திபாரங்கள் ஆறு பெரிய முழங்கொண்ட ஒரு முழக்கோலின் உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and the breadth of the door, seven cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புறம்பே சுற்றுக்கட்டுக்கு இருந்த சுவரின் அகலம் ஐந்துமுழமாயிருந்தது. ஆலயத்துக்கு இருக்கும் சுற்றுக்கட்டுகளின் மாளிகையிலே வெறுமையாய் விட்டிருந்த இடங்களும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and the breadth of the door, seven cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புறம்பே சுற்றுக்கட்டுக்கு இருந்த சுவரின் அகலம் ஐந்துமுழமாயிருந்தது. ஆலயத்துக்கு இருக்கும் சுற்றுக்கட்டுகளின் மாளிகையிலே வெறுமையாய் விட்டிருந்த இடங்களும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the temple: and he said unto me, This is the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆலயத்தைச் சுற்றிலும் அறைவீடுகளுக்கு நடுவாக இருந்த விசாலம் இருபது முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the temple: and he said unto me, This is the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414400" r:id="rId1"/>
+    <p:sldLayoutId id="2478715806" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7242,74 +6903,50 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the]]></a:t>
+              <a:t><![CDATA[5. பின்பு அவர் ஆலயத்தின் சுவரை ஆறு முழமாகவும், ஆலயத்தை சுற்றிலும் இருந்த சுற்றுக்கட்டினுடைய அகலத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[north, and another door toward the south: and the breadth of the place that was left was five cubits]]></a:t>
+              <a:t><![CDATA[நாலுமுழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about.]]></a:t>
+              <a:t><![CDATA[6. இந்தச் சுற்றுக்கட்டுகள் பக்கக்கட்டின்மேல் பக்கக்கட்டான வரிசைகளாய் முப்பத்துமூன்று இருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now the building that was before the separate place at the end toward the west was seventy]]></a:t>
+              <a:t><![CDATA[அவைகள் ஆலயத்தின் சுவருக்குள் ஊன்றியிராமல், சுற்றுக்கட்டுகளுக்காகச் சுற்றிலும் அவைகள் ஊன்றும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits broad; and the wall of the building was five cubits thick round about, and the length thereof]]></a:t>
+              <a:t><![CDATA[ஆலயத்துக்கு அடுத்திருந்த ஒட்டுச்சுவரிலே பாய்ந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ninety cubits.]]></a:t>
+              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So he measured the house, an hundred cubits long; and the separate place, and the building, with]]></a:t>
+              <a:t><![CDATA[ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the walls thereof, an hundred cubits long;]]></a:t>
+              <a:t><![CDATA[நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Also the breadth of the face of the house, and of the separate place toward the east, an hundred]]></a:t>
+              <a:t><![CDATA[8. மாளிகைக்குச் சுற்றிலும் இருந்த உயரத்தையும் பார்த்தேன், சுற்றுக்கட்டுகளின் அஸ்திபாரங்கள் ஆறு பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits.]]></a:t>
+              <a:t><![CDATA[முழங்கொண்ட ஒரு முழக்கோலின் உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை தேவாலயத்திற்கு அழைத்துக்கொண்டுபோய், தூணாதாரங்களை இந்தப்புறத்தில் ஆறுமுழ அகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it,]]></a:t>
+              <a:t><![CDATA[9. புறம்பே சுற்றுக்கட்டுக்கு இருந்த சுவரின் அகலம் ஐந்துமுழமாயிருந்தது. ஆலயத்துக்கு இருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner]]></a:t>
+              <a:t><![CDATA[சுற்றுக்கட்டுகளின் மாளிகையிலே வெறுமையாய் விட்டிருந்த இடங்களும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple, and the porches of the court;]]></a:t>
+              <a:t><![CDATA[10. ஆலயத்தைச் சுற்றிலும் அறைவீடுகளுக்கு நடுவாக இருந்த விசாலம் இருபது முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories,]]></a:t>
+              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opposite to the door, covered over with wood round about, and from the ground up to the windows, and]]></a:t>
+              <a:t><![CDATA[வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the windows were covered;]]></a:t>
+              <a:t><![CDATA[ஐந்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. To that above the door, even unto the inner house, and without, and by all the wall round about]]></a:t>
+              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[within and without, by measure.]]></a:t>
+              <a:t><![CDATA[மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a]]></a:t>
+              <a:t><![CDATA[13. அவர் ஆலயத்தை நூறுமுழ நீளமாகவும், பிரத்தியேகமான இடத்தையும் மாளிகையையும் அதின் சுவர்களையும் நூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cherub; and every cherub had two faces;]]></a:t>
+              <a:t><![CDATA[முழ நீளமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[winding about of the house went still upward round about the house: therefore the breadth of the]]></a:t>
+              <a:t><![CDATA[அந்தப்புறத்தில் ஆறுமுழ அகலமுமாய் அளந்தார்; அது வாசஸ்தலத்தின் அகல அளவாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So that the face of a man was toward the palm tree on the one side, and the face of a young lion]]></a:t>
+              <a:t><![CDATA[14. ஆலயத்தின் முற்புறமும் கிழக்குக்கு எதிரான பிரத்தியேகமான இடமும் இருந்த அகலம் நூறுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[toward the palm tree on the other side: it was made through all the house round about.]]></a:t>
+              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. From the ground unto above the door were cherubims and palm trees made, and on the wall of the]]></a:t>
+              <a:t><![CDATA[இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple.]]></a:t>
+              <a:t><![CDATA[மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The posts of the temple were squared, and the face of the sanctuary; the appearance of the one]]></a:t>
+              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as the appearance of the other.]]></a:t>
+              <a:t><![CDATA[நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners]]></a:t>
+              <a:t><![CDATA[மூடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is]]></a:t>
+              <a:t><![CDATA[17. வாசலின் மேலேதுவக்கி ஆலயத்தின் உட்புறமும் வெளிப்புறமும் சுற்றிலும் சுவரின் உட்புறமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the table that is before the LORD.]]></a:t>
+              <a:t><![CDATA[வெளிப்புறமும் எல்லாம் அளவிட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the temple and the sanctuary had two doors.]]></a:t>
+              <a:t><![CDATA[18. கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; கேருபீனுக்கும் கேருபீனுக்கும் நடுவாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
+              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு பேரீச்சமரம் இருந்தது; ஒவ்வொரு கேருபீனுக்கும் இரண்டிரண்டு முகங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leaves for the other door.]]></a:t>
+              <a:t><![CDATA[19. பேரீச்சமரத்துக்கு இந்தண்டையில் மனுஷமுகமும், பேரீச்சமரத்துக்கு அந்தண்டையில் சிங்கமுகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there were made on them, on the doors of the temple, cherubims and palm trees, like were]]></a:t>
+              <a:t><![CDATA[இருந்தது; இப்படி ஆலயத்தைச் சுற்றிலும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made upon the walls; and there were thick planks upon the face of the porch without.]]></a:t>
+              <a:t><![CDATA[20. தரைதுவக்கி வாசலின் மேற்புறமட்டும், தேவாலயத்தின் சுவரிலும், கேருபீன்களும் பேரீச்சமரங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And there were narrow windows and palm trees on the one side and on the other side, on the sides]]></a:t>
+              <a:t><![CDATA[சித்திரிக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the porch, and upon the side chambers of the house, and thick planks.]]></a:t>
+              <a:t><![CDATA[21. தேவாலயத்தின் கதவு நிலைகள் சதுரமும், பரிசுத்த ஸ்தலத்தினுடைய முகப்பின் உருவம் அந்த உருவத்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side,]]></a:t>
+              <a:t><![CDATA[சரியுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and six cubits broad on the other side, which was the breadth of the tabernacle.]]></a:t>
+              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one]]></a:t>
+              <a:t><![CDATA[அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the]]></a:t>
+              <a:t><![CDATA[நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I saw also the height of the house round about: the foundations of the side chambers were a full]]></a:t>
+              <a:t><![CDATA[புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breadth, twenty cubits.]]></a:t>
+              <a:t><![CDATA[23. தேவாலயத்துக்கும் பரிசுத்த ஸ்தலத்துக்கும் இரண்டு வாசல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and]]></a:t>
+              <a:t><![CDATA[24. வாசல்களுக்கு மடக்குக் கதவுகளாகிய இரட்டைக் கதவுகளும் இருந்தது; வாசலுக்கு இரண்டு கதவுகளும் மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breadth of the door, seven cubits.]]></a:t>
+              <a:t><![CDATA[வாசலுக்கு இரண்டு கதவுகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the]]></a:t>
+              <a:t><![CDATA[25. சுவர்களில் சித்திரிக்கப்பட்டிருந்ததுபோல் ஆலயத்தினுடைய கதவுகளிலும் கேருபீன்களும் பேரீச்சமரங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple: and he said unto me, This is the most holy place.]]></a:t>
+              <a:t><![CDATA[சித்திரிக்கப்பட்டிருந்தது; புறம்பே மண்டபத்தின் முன்பாக உத்திரங்கள் வைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. After he measured the wall of the house, six cubits; and the breadth of every side chamber, four]]></a:t>
+              <a:t><![CDATA[26. மண்டபத்தின் பக்கங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும், ஆலயத்தின் சுற்றுக்கட்டுகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,447 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits, round about the house on every side.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[they had not hold in the wall of the house.]]></a:t>
+              <a:t><![CDATA[ஒடுக்கமான ஜன்னல்களும் சித்தரிக்கப்பட்ட பேரீச்சமரங்களும் உத்திரங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reed of six great cubits.]]></a:t>
+              <a:t><![CDATA[3. பின்பு அவர் உள்ளேபோய் வாசல் நடையின் தூணாதாரங்களை இரண்டு முழமாகவும், வாசல் நடையை ஆறுமுழமாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The thickness of the wall, which was for the side chamber without, was five cubits: and that]]></a:t>
+              <a:t><![CDATA[வாசல் நடையின் அகலத்தை ஏழுமுழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which was left was the place of the side chambers that were within.]]></a:t>
+              <a:t><![CDATA[4. பின்பு அவர் தேவாலயத்தின் முன்புறத்திலே அதின் நீளத்தை இருபதுமுழமாகவும், அதின் அகலத்தை இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And between the chambers was the wideness of twenty cubits round about the house on every side.]]></a:t>
+              <a:t><![CDATA[முழமாகவும் அளந்து, என்னை நோக்கி: இது மகா பரிசுத்த ஸ்தலம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 41]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>