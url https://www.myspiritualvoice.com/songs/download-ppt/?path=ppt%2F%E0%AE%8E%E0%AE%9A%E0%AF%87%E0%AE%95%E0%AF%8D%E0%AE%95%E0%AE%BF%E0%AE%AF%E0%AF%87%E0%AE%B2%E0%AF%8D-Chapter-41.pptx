--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -6451,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715806" r:id="rId1"/>
+    <p:sldLayoutId id="2482723402" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14268,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 41]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>