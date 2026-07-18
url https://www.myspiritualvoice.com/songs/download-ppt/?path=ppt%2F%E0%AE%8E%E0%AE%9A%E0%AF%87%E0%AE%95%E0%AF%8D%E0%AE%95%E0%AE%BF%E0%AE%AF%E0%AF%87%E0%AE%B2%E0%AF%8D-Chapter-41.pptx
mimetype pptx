--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -103,50 +103,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +189,53 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +389,56 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. After he measured the wall of the house, six cubits; and the breadth of every side chamber, four cubits, round about the house on every side.]]></a:t>
+              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும் ஐந்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. After he measured the wall of the house, six cubits; and the breadth of every side chamber, four cubits, round about the house on every side.]]></a:t>
+              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும் ஐந்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.]]></a:t>
+              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும் ஐந்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.]]></a:t>
+              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும், மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.]]></a:t>
+              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும், மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
+              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும், மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
+              <a:t><![CDATA[13. அவர் ஆலயத்தை நூறுமுழ நீளமாகவும், பிரத்தியேகமான இடத்தையும் மாளிகையையும் அதின் சுவர்களையும் நூறு முழ நீளமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
+              <a:t><![CDATA[13. அவர் ஆலயத்தை நூறுமுழ நீளமாகவும், பிரத்தியேகமான இடத்தையும் மாளிகையையும் அதின் சுவர்களையும் நூறு முழ நீளமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I saw also the height of the house round about: the foundations of the side chambers were a full reed of six great cubits.]]></a:t>
+              <a:t><![CDATA[14. ஆலயத்தின் முற்புறமும் கிழக்குக்கு எதிரான பிரத்தியேகமான இடமும் இருந்த அகலம் நூறுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I saw also the height of the house round about: the foundations of the side chambers were a full reed of six great cubits.]]></a:t>
+              <a:t><![CDATA[14. ஆலயத்தின் முற்புறமும் கிழக்குக்கு எதிரான பிரத்தியேகமான இடமும் இருந்த அகலம் நூறுமுழமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side, and six cubits broad on the other side, which was the breadth of the tabernacle.]]></a:t>
+              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The thickness of the wall, which was for the side chamber without, was five cubits: and that which was left was the place of the side chambers that were within.]]></a:t>
+              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின் மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The thickness of the wall, which was for the side chamber without, was five cubits: and that which was left was the place of the side chambers that were within.]]></a:t>
+              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின் மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And between the chambers was the wideness of twenty cubits round about the house on every side.]]></a:t>
+              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின் மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.]]></a:t>
+              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள் மூடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.]]></a:t>
+              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள் மூடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.]]></a:t>
+              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள் மூடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now the building that was before the separate place at the end toward the west was seventy cubits broad; and the wall of the building was five cubits thick round about, and the length thereof ninety cubits.]]></a:t>
+              <a:t><![CDATA[17. வாசலின் மேலேதுவக்கி ஆலயத்தின் உட்புறமும் வெளிப்புறமும் சுற்றிலும் சுவரின் உட்புறமும் வெளிப்புறமும் எல்லாம் அளவிட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now the building that was before the separate place at the end toward the west was seventy cubits broad; and the wall of the building was five cubits thick round about, and the length thereof ninety cubits.]]></a:t>
+              <a:t><![CDATA[17. வாசலின் மேலேதுவக்கி ஆலயத்தின் உட்புறமும் வெளிப்புறமும் சுற்றிலும் சுவரின் உட்புறமும் வெளிப்புறமும் எல்லாம் அளவிட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So he measured the house, an hundred cubits long; and the separate place, and the building, with the walls thereof, an hundred cubits long;]]></a:t>
+              <a:t><![CDATA[18. கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; கேருபீனுக்கும் கேருபீனுக்கும் நடுவாக ஒவ்வொரு பேரீச்சமரம் இருந்தது; ஒவ்வொரு கேருபீனுக்கும் இரண்டிரண்டு முகங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So he measured the house, an hundred cubits long; and the separate place, and the building, with the walls thereof, an hundred cubits long;]]></a:t>
+              <a:t><![CDATA[18. கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; கேருபீனுக்கும் கேருபீனுக்கும் நடுவாக ஒவ்வொரு பேரீச்சமரம் இருந்தது; ஒவ்வொரு கேருபீனுக்கும் இரண்டிரண்டு முகங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side, and six cubits broad on the other side, which was the breadth of the tabernacle.]]></a:t>
+              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Also the breadth of the face of the house, and of the separate place toward the east, an hundred cubits.]]></a:t>
+              <a:t><![CDATA[19. பேரீச்சமரத்துக்கு இந்தண்டையில் மனுஷமுகமும், பேரீச்சமரத்துக்கு அந்தண்டையில் சிங்கமுகமும் இருந்தது; இப்படி ஆலயத்தைச் சுற்றிலும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;]]></a:t>
+              <a:t><![CDATA[19. பேரீச்சமரத்துக்கு இந்தண்டையில் மனுஷமுகமும், பேரீச்சமரத்துக்கு அந்தண்டையில் சிங்கமுகமும் இருந்தது; இப்படி ஆலயத்தைச் சுற்றிலும் செய்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;]]></a:t>
+              <a:t><![CDATA[20. தரைதுவக்கி வாசலின் மேற்புறமட்டும், தேவாலயத்தின் சுவரிலும், கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;]]></a:t>
+              <a:t><![CDATA[20. தரைதுவக்கி வாசலின் மேற்புறமட்டும், தேவாலயத்தின் சுவரிலும், கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories, opposite to the door, covered over with wood round about, and from the ground up to the windows, and the windows were covered;]]></a:t>
+              <a:t><![CDATA[21. தேவாலயத்தின் கதவு நிலைகள் சதுரமும், பரிசுத்த ஸ்தலத்தினுடைய முகப்பின் உருவம் அந்த உருவத்துக்குச் சரியுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories, opposite to the door, covered over with wood round about, and from the ground up to the windows, and the windows were covered;]]></a:t>
+              <a:t><![CDATA[21. தேவாலயத்தின் கதவு நிலைகள் சதுரமும், பரிசுத்த ஸ்தலத்தினுடைய முகப்பின் உருவம் அந்த உருவத்துக்குச் சரியுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories, opposite to the door, covered over with wood round about, and from the ground up to the windows, and the windows were covered;]]></a:t>
+              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது; அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. To that above the door, even unto the inner house, and without, and by all the wall round about within and without, by measure.]]></a:t>
+              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது; அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. To that above the door, even unto the inner house, and without, and by all the wall round about within and without, by measure.]]></a:t>
+              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது; அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a cherub; and every cherub had two faces;]]></a:t>
+              <a:t><![CDATA[23. தேவாலயத்துக்கும் பரிசுத்த ஸ்தலத்துக்கும் இரண்டு வாசல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the breadth, twenty cubits.]]></a:t>
+              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a cherub; and every cherub had two faces;]]></a:t>
+              <a:t><![CDATA[24. வாசல்களுக்கு மடக்குக் கதவுகளாகிய இரட்டைக் கதவுகளும் இருந்தது; வாசலுக்கு இரண்டு கதவுகளும் மற்ற வாசலுக்கு இரண்டு கதவுகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So that the face of a man was toward the palm tree on the one side, and the face of a young lion toward the palm tree on the other side: it was made through all the house round about.]]></a:t>
+              <a:t><![CDATA[24. வாசல்களுக்கு மடக்குக் கதவுகளாகிய இரட்டைக் கதவுகளும் இருந்தது; வாசலுக்கு இரண்டு கதவுகளும் மற்ற வாசலுக்கு இரண்டு கதவுகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So that the face of a man was toward the palm tree on the one side, and the face of a young lion toward the palm tree on the other side: it was made through all the house round about.]]></a:t>
+              <a:t><![CDATA[25. சுவர்களில் சித்திரிக்கப்பட்டிருந்ததுபோல் ஆலயத்தினுடைய கதவுகளிலும் கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; புறம்பே மண்டபத்தின் முன்பாக உத்திரங்கள் வைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. From the ground unto above the door were cherubims and palm trees made, and on the wall of the temple.]]></a:t>
+              <a:t><![CDATA[25. சுவர்களில் சித்திரிக்கப்பட்டிருந்ததுபோல் ஆலயத்தினுடைய கதவுகளிலும் கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; புறம்பே மண்டபத்தின் முன்பாக உத்திரங்கள் வைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. From the ground unto above the door were cherubims and palm trees made, and on the wall of the temple.]]></a:t>
+              <a:t><![CDATA[26. மண்டபத்தின் பக்கங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும், ஆலயத்தின் சுற்றுக்கட்டுகளிலும் ஒடுக்கமான ஜன்னல்களும் சித்தரிக்கப்பட்ட பேரீச்சமரங்களும் உத்திரங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The posts of the temple were squared, and the face of the sanctuary; the appearance of the one as the appearance of the other.]]></a:t>
+              <a:t><![CDATA[26. மண்டபத்தின் பக்கங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும், ஆலயத்தின் சுற்றுக்கட்டுகளிலும் ஒடுக்கமான ஜன்னல்களும் சித்தரிக்கப்பட்ட பேரீச்சமரங்களும் உத்திரங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The posts of the temple were squared, and the face of the sanctuary; the appearance of the one as the appearance of the other.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை தேவாலயத்திற்கு அழைத்துக்கொண்டுபோய், தூணாதாரங்களை இந்தப்புறத்தில் ஆறுமுழ அகலமும் அந்தப்புறத்தில் ஆறுமுழ அகலமுமாய் அளந்தார்; அது வாசஸ்தலத்தின் அகல அளவாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை தேவாலயத்திற்கு அழைத்துக்கொண்டுபோய், தூணாதாரங்களை இந்தப்புறத்தில் ஆறுமுழ அகலமும் அந்தப்புறத்தில் ஆறுமுழ அகலமுமாய் அளந்தார்; அது வாசஸ்தலத்தின் அகல அளவாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.]]></a:t>
+              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப் புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.]]></a:t>
+              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப் புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the breadth, twenty cubits.]]></a:t>
+              <a:t><![CDATA[8. மாளிகைக்குச் சுற்றிலும் இருந்த உயரத்தையும் பார்த்தேன், சுற்றுக்கட்டுகளின் அஸ்திபாரங்கள் ஆறு பெரிய முழங்கொண்ட ஒரு முழக்கோலின் உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the temple and the sanctuary had two doors.]]></a:t>
+              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப் புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two leaves for the other door.]]></a:t>
+              <a:t><![CDATA[3. பின்பு அவர் உள்ளேபோய் வாசல் நடையின் தூணாதாரங்களை இரண்டு முழமாகவும், வாசல் நடையை ஆறுமுழமாகவும், வாசல் நடையின் அகலத்தை ஏழுமுழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two leaves for the other door.]]></a:t>
+              <a:t><![CDATA[3. பின்பு அவர் உள்ளேபோய் வாசல் நடையின் தூணாதாரங்களை இரண்டு முழமாகவும், வாசல் நடையை ஆறுமுழமாகவும், வாசல் நடையின் அகலத்தை ஏழுமுழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there were made on them, on the doors of the temple, cherubims and palm trees, like were made upon the walls; and there were thick planks upon the face of the porch without.]]></a:t>
+              <a:t><![CDATA[4. பின்பு அவர் தேவாலயத்தின் முன்புறத்திலே அதின் நீளத்தை இருபதுமுழமாகவும், அதின் அகலத்தை இருபது முழமாகவும் அளந்து, என்னை நோக்கி: இது மகா பரிசுத்த ஸ்தலம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there were made on them, on the doors of the temple, cherubims and palm trees, like were made upon the walls; and there were thick planks upon the face of the porch without.]]></a:t>
+              <a:t><![CDATA[4. பின்பு அவர் தேவாலயத்தின் முன்புறத்திலே அதின் நீளத்தை இருபதுமுழமாகவும், அதின் அகலத்தை இருபது முழமாகவும் அளந்து, என்னை நோக்கி: இது மகா பரிசுத்த ஸ்தலம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And there were narrow windows and palm trees on the one side and on the other side, on the sides of the porch, and upon the side chambers of the house, and thick planks.]]></a:t>
+              <a:t><![CDATA[5. பின்பு அவர் ஆலயத்தின் சுவரை ஆறு முழமாகவும், ஆலயத்தை சுற்றிலும் இருந்த சுற்றுக்கட்டினுடைய அகலத்தை நாலுமுழமாகவும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5948,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And there were narrow windows and palm trees on the one side and on the other side, on the sides of the porch, and upon the side chambers of the house, and thick planks.]]></a:t>
+              <a:t><![CDATA[5. பின்பு அவர் ஆலயத்தின் சுவரை ஆறு முழமாகவும், ஆலயத்தை சுற்றிலும் இருந்த சுற்றுக்கட்டினுடைய அகலத்தை நாலுமுழமாகவும் அளந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இந்தச் சுற்றுக்கட்டுகள் பக்கக்கட்டின்மேல் பக்கக்கட்டான வரிசைகளாய் முப்பத்துமூன்று இருந்தது; அவைகள் ஆலயத்தின் சுவருக்குள் ஊன்றியிராமல், சுற்றுக்கட்டுகளுக்காகச் சுற்றிலும் அவைகள் ஊன்றும்படிக்கு ஆலயத்துக்கு அடுத்திருந்த ஒட்டுச்சுவரிலே பாய்ந்திருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இந்தச் சுற்றுக்கட்டுகள் பக்கக்கட்டின்மேல் பக்கக்கட்டான வரிசைகளாய் முப்பத்துமூன்று இருந்தது; அவைகள் ஆலயத்தின் சுவருக்குள் ஊன்றியிராமல், சுற்றுக்கட்டுகளுக்காகச் சுற்றிலும் அவைகள் ஊன்றும்படிக்கு ஆலயத்துக்கு அடுத்திருந்த ஒட்டுச்சுவரிலே பாய்ந்திருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இந்தச் சுற்றுக்கட்டுகள் பக்கக்கட்டின்மேல் பக்கக்கட்டான வரிசைகளாய் முப்பத்துமூன்று இருந்தது; அவைகள் ஆலயத்தின் சுவருக்குள் ஊன்றியிராமல், சுற்றுக்கட்டுகளுக்காகச் சுற்றிலும் அவைகள் ஊன்றும்படிக்கு ஆலயத்துக்கு அடுத்திருந்த ஒட்டுச்சுவரிலே பாய்ந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and the breadth of the door, seven cubits.]]></a:t>
+              <a:t><![CDATA[8. மாளிகைக்குச் சுற்றிலும் இருந்த உயரத்தையும் பார்த்தேன், சுற்றுக்கட்டுகளின் அஸ்திபாரங்கள் ஆறு பெரிய முழங்கொண்ட ஒரு முழக்கோலின் உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and the breadth of the door, seven cubits.]]></a:t>
+              <a:t><![CDATA[9. புறம்பே சுற்றுக்கட்டுக்கு இருந்த சுவரின் அகலம் ஐந்துமுழமாயிருந்தது. ஆலயத்துக்கு இருக்கும் சுற்றுக்கட்டுகளின் மாளிகையிலே வெறுமையாய் விட்டிருந்த இடங்களும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the temple: and he said unto me, This is the most holy place.]]></a:t>
+              <a:t><![CDATA[9. புறம்பே சுற்றுக்கட்டுக்கு இருந்த சுவரின் அகலம் ஐந்துமுழமாயிருந்தது. ஆலயத்துக்கு இருக்கும் சுற்றுக்கட்டுகளின் மாளிகையிலே வெறுமையாய் விட்டிருந்த இடங்களும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the temple: and he said unto me, This is the most holy place.]]></a:t>
+              <a:t><![CDATA[10. ஆலயத்தைச் சுற்றிலும் அறைவீடுகளுக்கு நடுவாக இருந்த விசாலம் இருபது முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495709" r:id="rId1"/>
+    <p:sldLayoutId id="2473414400" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,50 +7242,74 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு அவர் ஆலயத்தின் சுவரை ஆறு முழமாகவும், ஆலயத்தை சுற்றிலும் இருந்த சுற்றுக்கட்டினுடைய அகலத்தை]]></a:t>
+              <a:t><![CDATA[11. And the doors of the side chambers were toward the place that was left, one door toward the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாலுமுழமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[north, and another door toward the south: and the breadth of the place that was left was five cubits]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்தச் சுற்றுக்கட்டுகள் பக்கக்கட்டின்மேல் பக்கக்கட்டான வரிசைகளாய் முப்பத்துமூன்று இருந்தது;]]></a:t>
+              <a:t><![CDATA[round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவைகள் ஆலயத்தின் சுவருக்குள் ஊன்றியிராமல், சுற்றுக்கட்டுகளுக்காகச் சுற்றிலும் அவைகள் ஊன்றும்படிக்கு]]></a:t>
+              <a:t><![CDATA[12. Now the building that was before the separate place at the end toward the west was seventy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆலயத்துக்கு அடுத்திருந்த ஒட்டுச்சுவரிலே பாய்ந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[cubits broad; and the wall of the building was five cubits thick round about, and the length thereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உயர உயரச் சுற்றிலும் சுற்றுக்கட்டுகளுக்கு அகலம் அதிகமாயிருந்தது; ஆலயத்தைச் சுற்றிலும் உயர உயர]]></a:t>
+              <a:t><![CDATA[ninety cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆலயத்தைச் சுற்றிச் சுற்றி அகலம் வரவர அதிகமாயிருந்தது; ஆதலால் இவ்விதமாய்க் கீழ்நிலையிலிருந்து]]></a:t>
+              <a:t><![CDATA[13. So he measured the house, an hundred cubits long; and the separate place, and the building, with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடுநிலைவழியாய் மேல்நிலைக்கு ஏறும் வழியிருந்தது.]]></a:t>
+              <a:t><![CDATA[the walls thereof, an hundred cubits long;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாளிகைக்குச் சுற்றிலும் இருந்த உயரத்தையும் பார்த்தேன், சுற்றுக்கட்டுகளின் அஸ்திபாரங்கள் ஆறு பெரிய]]></a:t>
+              <a:t><![CDATA[14. Also the breadth of the face of the house, and of the separate place toward the east, an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முழங்கொண்ட ஒரு முழக்கோலின் உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை தேவாலயத்திற்கு அழைத்துக்கொண்டுபோய், தூணாதாரங்களை இந்தப்புறத்தில் ஆறுமுழ அகலமும்]]></a:t>
+              <a:t><![CDATA[7. And there was an enlarging, and a winding about still upward to the side chambers: for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புறம்பே சுற்றுக்கட்டுக்கு இருந்த சுவரின் அகலம் ஐந்துமுழமாயிருந்தது. ஆலயத்துக்கு இருக்கும்]]></a:t>
+              <a:t><![CDATA[15. And he measured the length of the building opposite to the separate place which was behind it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுற்றுக்கட்டுகளின் மாளிகையிலே வெறுமையாய் விட்டிருந்த இடங்களும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆலயத்தைச் சுற்றிலும் அறைவீடுகளுக்கு நடுவாக இருந்த விசாலம் இருபது முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[temple, and the porches of the court;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுற்றுக்கட்டினுடைய வாசல் நடைகள், வெறுமையாய் விட்டிருந்த இடங்களிலிருந்து, ஒரு வாசல் நடை]]></a:t>
+              <a:t><![CDATA[16. The door posts, and the narrow windows, and the galleries round about on their three stories,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வடக்கேயும், ஒரு வாசல்நடை தெற்கேயும் இருந்தது; வெறுமையாய் விட்டிருந்த இடங்களின் விசாலம் சுற்றிலும்]]></a:t>
+              <a:t><![CDATA[opposite to the door, covered over with wood round about, and from the ground up to the windows, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஐந்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[the windows were covered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்றிசையிலே பிரத்தியேகமான இடத்துக்கு முன்னிருந்த மாளிகைமட்டும் அகலம் எழுபது முழமும்,]]></a:t>
+              <a:t><![CDATA[17. To that above the door, even unto the inner house, and without, and by all the wall round about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாளிகையினுடைய சுவரின் அகலம் சுற்றிலும் ஐந்து முழமும், அதினுடைய நீளம் தொண்ணூறு முழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[within and without, by measure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் ஆலயத்தை நூறுமுழ நீளமாகவும், பிரத்தியேகமான இடத்தையும் மாளிகையையும் அதின் சுவர்களையும் நூறு]]></a:t>
+              <a:t><![CDATA[18. And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முழ நீளமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[cherub; and every cherub had two faces;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அந்தப்புறத்தில் ஆறுமுழ அகலமுமாய் அளந்தார்; அது வாசஸ்தலத்தின் அகல அளவாம்.]]></a:t>
+              <a:t><![CDATA[winding about of the house went still upward round about the house: therefore the breadth of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆலயத்தின் முற்புறமும் கிழக்குக்கு எதிரான பிரத்தியேகமான இடமும் இருந்த அகலம் நூறுமுழமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. So that the face of a man was toward the palm tree on the one side, and the face of a young lion]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிரத்தியேகமான இடத்தின் பின்புறமாக அதற்கு எதிரே இருந்த மாளிகையின் நீளத்தையும், அதற்கு]]></a:t>
+              <a:t><![CDATA[toward the palm tree on the other side: it was made through all the house round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இந்தப்புறத்திலும் அந்தப்புறத்திலும் இருந்த நடைகாவணங்களையும் அளந்தார்; உள்ளான தேவாலயமும் முற்றத்தின்]]></a:t>
+              <a:t><![CDATA[20. From the ground unto above the door were cherubims and palm trees made, and on the wall of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மண்டபங்களும் உட்பட நூறுமுழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வாசற்படிகளும், ஒடுக்கமான ஜன்னல்களும், மூன்று பக்கங்களில் சுற்றிலும் வாசல்களுக்கு எதிரான]]></a:t>
+              <a:t><![CDATA[21. The posts of the temple were squared, and the face of the sanctuary; the appearance of the one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடைகாவணங்களும் சுற்றிலும் தரைதுவக்கி ஜன்னல்கள் மட்டாகப் பலகை அடித்திருந்தது; ஜன்னல்கள்]]></a:t>
+              <a:t><![CDATA[as the appearance of the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. The altar of wood was three cubits high, and the length thereof two cubits; and the corners]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வாசலின் மேலேதுவக்கி ஆலயத்தின் உட்புறமும் வெளிப்புறமும் சுற்றிலும் சுவரின் உட்புறமும்]]></a:t>
+              <a:t><![CDATA[thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெளிப்புறமும் எல்லாம் அளவிட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[the table that is before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கேருபீன்களும் பேரீச்சமரங்களும் சித்திரிக்கப்பட்டிருந்தது; கேருபீனுக்கும் கேருபீனுக்கும் நடுவாக]]></a:t>
+              <a:t><![CDATA[23. And the temple and the sanctuary had two doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வாசல் நடையின் அகலம் பத்துமுழமும் வாசல் நடையின் பக்கங்கள் இந்தப்புறத்தில் ஐந்து முழமும் அந்தப்]]></a:t>
+              <a:t><![CDATA[house was still upward, and so increased from the low chamber to the highest by the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒவ்வொரு பேரீச்சமரம் இருந்தது; ஒவ்வொரு கேருபீனுக்கும் இரண்டிரண்டு முகங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பேரீச்சமரத்துக்கு இந்தண்டையில் மனுஷமுகமும், பேரீச்சமரத்துக்கு அந்தண்டையில் சிங்கமுகமும்]]></a:t>
+              <a:t><![CDATA[leaves for the other door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது; இப்படி ஆலயத்தைச் சுற்றிலும் செய்திருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And there were made on them, on the doors of the temple, cherubims and palm trees, like were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தரைதுவக்கி வாசலின் மேற்புறமட்டும், தேவாலயத்தின் சுவரிலும், கேருபீன்களும் பேரீச்சமரங்களும்]]></a:t>
+              <a:t><![CDATA[made upon the walls; and there were thick planks upon the face of the porch without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சித்திரிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And there were narrow windows and palm trees on the one side and on the other side, on the sides]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவாலயத்தின் கதவு நிலைகள் சதுரமும், பரிசுத்த ஸ்தலத்தினுடைய முகப்பின் உருவம் அந்த உருவத்துக்குச்]]></a:t>
+              <a:t><![CDATA[of the porch, and upon the side chambers of the house, and thick planks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சரியுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மரத்தினால் செய்யப்பட்ட பலிபீடத்தின் உயரம் மூன்று முழமும், அதின் நீளம் இரண்டு முழமுமாயிருந்தது;]]></a:t>
+              <a:t><![CDATA[and six cubits broad on the other side, which was the breadth of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதின் கோடிகளும் அதின் விளிம்புகளும் அதின் பக்கங்களும் மரத்தினால் செய்யப்பட்டிருந்தது; அவர் என்னை]]></a:t>
+              <a:t><![CDATA[2. And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நோக்கி: இது கர்த்தருடைய சந்நிதியிலிருக்கிற பீடம் என்றார்.]]></a:t>
+              <a:t><![CDATA[side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறத்தில் ஐந்து முழமுமாயிருந்தது; அதின் நீளத்தை நாற்பது முழமும் அகலத்தை இருபது முழமுமாக அளந்தார்.]]></a:t>
+              <a:t><![CDATA[8. I saw also the height of the house round about: the foundations of the side chambers were a full]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவாலயத்துக்கும் பரிசுத்த ஸ்தலத்துக்கும் இரண்டு வாசல்களும்,]]></a:t>
+              <a:t><![CDATA[breadth, twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாசல்களுக்கு மடக்குக் கதவுகளாகிய இரட்டைக் கதவுகளும் இருந்தது; வாசலுக்கு இரண்டு கதவுகளும் மற்ற]]></a:t>
+              <a:t><![CDATA[3. Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசலுக்கு இரண்டு கதவுகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[the breadth of the door, seven cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுவர்களில் சித்திரிக்கப்பட்டிருந்ததுபோல் ஆலயத்தினுடைய கதவுகளிலும் கேருபீன்களும் பேரீச்சமரங்களும்]]></a:t>
+              <a:t><![CDATA[4. So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சித்திரிக்கப்பட்டிருந்தது; புறம்பே மண்டபத்தின் முன்பாக உத்திரங்கள் வைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[temple: and he said unto me, This is the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மண்டபத்தின் பக்கங்களில் இந்தப்புறத்திலும் அந்தப்புறத்திலும், ஆலயத்தின் சுற்றுக்கட்டுகளிலும்]]></a:t>
+              <a:t><![CDATA[5. After he measured the wall of the house, six cubits; and the breadth of every side chamber, four]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14042,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒடுக்கமான ஜன்னல்களும் சித்தரிக்கப்பட்ட பேரீச்சமரங்களும் உத்திரங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[cubits, round about the house on every side.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. And the side chambers were three, one over another, and thirty in order; and they entered into]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the wall which was of the house for the side chambers round about, that they might have hold, but]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[they had not hold in the wall of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு அவர் உள்ளேபோய் வாசல் நடையின் தூணாதாரங்களை இரண்டு முழமாகவும், வாசல் நடையை ஆறுமுழமாகவும்,]]></a:t>
+              <a:t><![CDATA[reed of six great cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசல் நடையின் அகலத்தை ஏழுமுழமாகவும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[9. The thickness of the wall, which was for the side chamber without, was five cubits: and that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு அவர் தேவாலயத்தின் முன்புறத்திலே அதின் நீளத்தை இருபதுமுழமாகவும், அதின் அகலத்தை இருபது]]></a:t>
+              <a:t><![CDATA[which was left was the place of the side chambers that were within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முழமாகவும் அளந்து, என்னை நோக்கி: இது மகா பரிசுத்த ஸ்தலம் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And between the chambers was the wideness of twenty cubits round about the house on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 41]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>