--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -430,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now the upper chambers were shorter: for the galleries were higher than these, than the lower, and than the middlemost of the building.]]></a:t>
+              <a:t><![CDATA[5. உயர இருந்த அறைவீடுகள் அகலக்கட்டையாயிருந்தது; நடைகாவணங்கள் கீழேயிருக்கிற அறைவீடுகளுக்கும் நடுவேயிருக்கிறவைகளுக்கும் அதிக உயரமான மாளிகையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For they were in three stories, but had not pillars as the pillars of the courts: therefore the building was straitened more than the low and the middlemost from the ground.]]></a:t>
+              <a:t><![CDATA[5. உயர இருந்த அறைவீடுகள் அகலக்கட்டையாயிருந்தது; நடைகாவணங்கள் கீழேயிருக்கிற அறைவீடுகளுக்கும் நடுவேயிருக்கிறவைகளுக்கும் அதிக உயரமான மாளிகையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For they were in three stories, but had not pillars as the pillars of the courts: therefore the building was straitened more than the low and the middlemost from the ground.]]></a:t>
+              <a:t><![CDATA[6. அவைகள் மூன்று அடுக்குகளாயிருந்தது; பிராகாரங்களின் தூண்களுக்கு இருந்ததுபோல, அவைகளுக்குத் தூண்களில்லை; ஆகையால் தரையிருந்து அளக்க, அவைகள் கீழேயும் நடுவேயும் இருக்கிறவைகளைப் பார்க்கிலும் அகலக்கட்டையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For they were in three stories, but had not pillars as the pillars of the courts: therefore the building was straitened more than the low and the middlemost from the ground.]]></a:t>
+              <a:t><![CDATA[6. அவைகள் மூன்று அடுக்குகளாயிருந்தது; பிராகாரங்களின் தூண்களுக்கு இருந்ததுபோல, அவைகளுக்குத் தூண்களில்லை; ஆகையால் தரையிருந்து அளக்க, அவைகள் கீழேயும் நடுவேயும் இருக்கிறவைகளைப் பார்க்கிலும் அகலக்கட்டையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the wall that was without opposite to the chambers, toward the utter court on the front part of the chambers, the length thereof was fifty cubits.]]></a:t>
+              <a:t><![CDATA[7. புறம்பே அறைவீடுகளுக்கு எதிரே வெளிப்பிராகாரத் திசையில் அறை வீடுகளுக்கு முன்பாக இருந்த மதிலின் நீளம் ஐம்பது முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the wall that was without opposite to the chambers, toward the utter court on the front part of the chambers, the length thereof was fifty cubits.]]></a:t>
+              <a:t><![CDATA[7. புறம்பே அறைவீடுகளுக்கு எதிரே வெளிப்பிராகாரத் திசையில் அறை வீடுகளுக்கு முன்பாக இருந்த மதிலின் நீளம் ஐம்பது முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For the length of the chambers that were in the utter court was fifty cubits: and, lo, before the temple were an hundred cubits.]]></a:t>
+              <a:t><![CDATA[8. வெளிப்பிராகாரத்திலுள்ள அறைவீடுகளின் நீளம் ஐம்பது முழம், தேவாலயத்துக்கு முன்னே நூறு முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For the length of the chambers that were in the utter court was fifty cubits: and, lo, before the temple were an hundred cubits.]]></a:t>
+              <a:t><![CDATA[8. வெளிப்பிராகாரத்திலுள்ள அறைவீடுகளின் நீளம் ஐம்பது முழம், தேவாலயத்துக்கு முன்னே நூறு முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And from under these chambers was the entry on the east side, as one goes into them from the utter court.]]></a:t>
+              <a:t><![CDATA[9. கிழக்கே வெளிப்பிராகாரத்திலிருந்து அந்த அறைவீடுகளுக்குள் பிரவேசிக்கிற நடை அவைகளின் கீழே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The chambers were in the thickness of the wall of the court toward the east, opposite to the separate place, and opposite to the building.]]></a:t>
+              <a:t><![CDATA[9. கிழக்கே வெளிப்பிராகாரத்திலிருந்து அந்த அறைவீடுகளுக்குள் பிரவேசிக்கிற நடை அவைகளின் கீழே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then he brought me forth into the utter court, the way toward the north: and he brought me into the chamber that was opposite to the separate place, and which was before the building toward the north.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை வடதிசையின் வழியாக வெளிப்பிராகாரத்திலே புறப்படப்பண்ணி, பிரத்தியேகமான இடத்துக்கு எதிராகவும், மாளிகைக்கு எதிராகவும் வடக்கே இருந்த அறைவீடுகளுக்கு என்னை அழைத்துக்கொண்டுபோனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The chambers were in the thickness of the wall of the court toward the east, opposite to the separate place, and opposite to the building.]]></a:t>
+              <a:t><![CDATA[10. கீழ்த்திசையான பிராகாரத்து மதிலின் அகலத்திலே பிரத்தியேகமான இடத்துக்கு முன்பாகவும் மாளிகைக்கு முன்பாகவும் அறைவீடுகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the way before them was like the appearance of the chambers which were toward the north, as long as they, and as broad as they: and all their activities out were both according to their fashions, and according to their doors.]]></a:t>
+              <a:t><![CDATA[10. கீழ்த்திசையான பிராகாரத்து மதிலின் அகலத்திலே பிரத்தியேகமான இடத்துக்கு முன்பாகவும் மாளிகைக்கு முன்பாகவும் அறைவீடுகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the way before them was like the appearance of the chambers which were toward the north, as long as they, and as broad as they: and all their activities out were both according to their fashions, and according to their doors.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுக்கு முன்னான வழியிலே அந்த அறைவீடுகள் நீளத்திலும் அகலத்திலும் எல்லா வாசற்படிகளிலும், திட்டங்களிலும், வாசல் நடைகளிலும் வடதிசையான அறைவீடுகளின் சாயலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And according to the doors of the chambers that were toward the south was a door in the head of the way, even the way directly before the wall toward the east, as one enters into them.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுக்கு முன்னான வழியிலே அந்த அறைவீடுகள் நீளத்திலும் அகலத்திலும் எல்லா வாசற்படிகளிலும், திட்டங்களிலும், வாசல் நடைகளிலும் வடதிசையான அறைவீடுகளின் சாயலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And according to the doors of the chambers that were toward the south was a door in the head of the way, even the way directly before the wall toward the east, as one enters into them.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுக்கு முன்னான வழியிலே அந்த அறைவீடுகள் நீளத்திலும் அகலத்திலும் எல்லா வாசற்படிகளிலும், திட்டங்களிலும், வாசல் நடைகளிலும் வடதிசையான அறைவீடுகளின் சாயலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And according to the doors of the chambers that were toward the south was a door in the head of the way, even the way directly before the wall toward the east, as one enters into them.]]></a:t>
+              <a:t><![CDATA[12. தென்திசையான அறைவீடுகளின் வாசல் நடைக்கு ஒப்பாக ஒரு வாசல் நடைவழியின் முகப்பில் இருந்தது; கீழ்த்திசையில் அவைகளுக்குப் பிரவேசிக்கும் இடத்திலே செம்மையான மதிலின் எதிரே இருந்த வழியின் முகப்பில் ஒரு வாசலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said he unto me, The north chambers and the south chambers, which are before the separate place, they be holy chambers, where the priests that approach unto the LORD shall eat the most holy things: there shall they lay the most holy things, and the food offering, and the sin offering, and the trespass offering; for the place is holy.]]></a:t>
+              <a:t><![CDATA[12. தென்திசையான அறைவீடுகளின் வாசல் நடைக்கு ஒப்பாக ஒரு வாசல் நடைவழியின் முகப்பில் இருந்தது; கீழ்த்திசையில் அவைகளுக்குப் பிரவேசிக்கும் இடத்திலே செம்மையான மதிலின் எதிரே இருந்த வழியின் முகப்பில் ஒரு வாசலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said he unto me, The north chambers and the south chambers, which are before the separate place, they be holy chambers, where the priests that approach unto the LORD shall eat the most holy things: there shall they lay the most holy things, and the food offering, and the sin offering, and the trespass offering; for the place is holy.]]></a:t>
+              <a:t><![CDATA[13. அவர் என்னை நோக்கி: பிரத்தியேகமான இடத்துக்கு முன்னிருக்கிற வடபுறமான அறைவீடுகளும் தென்புறமான அறைவீடுகளும் பரிசுத்த அறைவீடுகளாயிருக்கிறது; கர்த்தரிடத்தில் சேருகிற ஆசாரியர் அங்கே மகா பரிசுத்தமானதையும், போஜனபலியையும், பாநிவாரண பலியையும், குற்றநிவாரண பலியையும் வைப்பார்கள்; அந்த ஸ்தலம் பரிசுத்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said he unto me, The north chambers and the south chambers, which are before the separate place, they be holy chambers, where the priests that approach unto the LORD shall eat the most holy things: there shall they lay the most holy things, and the food offering, and the sin offering, and the trespass offering; for the place is holy.]]></a:t>
+              <a:t><![CDATA[13. அவர் என்னை நோக்கி: பிரத்தியேகமான இடத்துக்கு முன்னிருக்கிற வடபுறமான அறைவீடுகளும் தென்புறமான அறைவீடுகளும் பரிசுத்த அறைவீடுகளாயிருக்கிறது; கர்த்தரிடத்தில் சேருகிற ஆசாரியர் அங்கே மகா பரிசுத்தமானதையும், போஜனபலியையும், பாநிவாரண பலியையும், குற்றநிவாரண பலியையும் வைப்பார்கள்; அந்த ஸ்தலம் பரிசுத்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said he unto me, The north chambers and the south chambers, which are before the separate place, they be holy chambers, where the priests that approach unto the LORD shall eat the most holy things: there shall they lay the most holy things, and the food offering, and the sin offering, and the trespass offering; for the place is holy.]]></a:t>
+              <a:t><![CDATA[13. அவர் என்னை நோக்கி: பிரத்தியேகமான இடத்துக்கு முன்னிருக்கிற வடபுறமான அறைவீடுகளும் தென்புறமான அறைவீடுகளும் பரிசுத்த அறைவீடுகளாயிருக்கிறது; கர்த்தரிடத்தில் சேருகிற ஆசாரியர் அங்கே மகா பரிசுத்தமானதையும், போஜனபலியையும், பாநிவாரண பலியையும், குற்றநிவாரண பலியையும் வைப்பார்கள்; அந்த ஸ்தலம் பரிசுத்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then he brought me forth into the utter court, the way toward the north: and he brought me into the chamber that was opposite to the separate place, and which was before the building toward the north.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை வடதிசையின் வழியாக வெளிப்பிராகாரத்திலே புறப்படப்பண்ணி, பிரத்தியேகமான இடத்துக்கு எதிராகவும், மாளிகைக்கு எதிராகவும் வடக்கே இருந்த அறைவீடுகளுக்கு என்னை அழைத்துக்கொண்டுபோனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. When the priests enter therein, then shall they not go out of the holy place into the utter court, but there they shall lay their garments wherein they minister; for they are holy; and shall put on other garments, and shall approach to those things which are for the people.]]></a:t>
+              <a:t><![CDATA[13. அவர் என்னை நோக்கி: பிரத்தியேகமான இடத்துக்கு முன்னிருக்கிற வடபுறமான அறைவீடுகளும் தென்புறமான அறைவீடுகளும் பரிசுத்த அறைவீடுகளாயிருக்கிறது; கர்த்தரிடத்தில் சேருகிற ஆசாரியர் அங்கே மகா பரிசுத்தமானதையும், போஜனபலியையும், பாநிவாரண பலியையும், குற்றநிவாரண பலியையும் வைப்பார்கள்; அந்த ஸ்தலம் பரிசுத்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. When the priests enter therein, then shall they not go out of the holy place into the utter court, but there they shall lay their garments wherein they minister; for they are holy; and shall put on other garments, and shall approach to those things which are for the people.]]></a:t>
+              <a:t><![CDATA[14. ஆசாரியர் உட்பிரவேசிக்கும்போது, அவர்கள் பரிசுத்த ஸ்தலத்திருந்து வெளிப்பிராகாரத்துக்கு வராததற்குமுன்னே, அங்கே தாங்கள் ஆராதனை செய்து உடுத்தியிருந்த ஸ்திரங்களைக் கழற்றி வைப்பார்கள்; அவ்வஸ்திரங்கள் பரிசுத்தமானவைகள்; வேறே வஸ்திரங்களை உடுத்திக்கொண்டு, ஜனத்தின் பிராகாரத்திலே போவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. When the priests enter therein, then shall they not go out of the holy place into the utter court, but there they shall lay their garments wherein they minister; for they are holy; and shall put on other garments, and shall approach to those things which are for the people.]]></a:t>
+              <a:t><![CDATA[14. ஆசாரியர் உட்பிரவேசிக்கும்போது, அவர்கள் பரிசுத்த ஸ்தலத்திருந்து வெளிப்பிராகாரத்துக்கு வராததற்குமுன்னே, அங்கே தாங்கள் ஆராதனை செய்து உடுத்தியிருந்த ஸ்திரங்களைக் கழற்றி வைப்பார்கள்; அவ்வஸ்திரங்கள் பரிசுத்தமானவைகள்; வேறே வஸ்திரங்களை உடுத்திக்கொண்டு, ஜனத்தின் பிராகாரத்திலே போவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. When the priests enter therein, then shall they not go out of the holy place into the utter court, but there they shall lay their garments wherein they minister; for they are holy; and shall put on other garments, and shall approach to those things which are for the people.]]></a:t>
+              <a:t><![CDATA[14. ஆசாரியர் உட்பிரவேசிக்கும்போது, அவர்கள் பரிசுத்த ஸ்தலத்திருந்து வெளிப்பிராகாரத்துக்கு வராததற்குமுன்னே, அங்கே தாங்கள் ஆராதனை செய்து உடுத்தியிருந்த ஸ்திரங்களைக் கழற்றி வைப்பார்கள்; அவ்வஸ்திரங்கள் பரிசுத்தமானவைகள்; வேறே வஸ்திரங்களை உடுத்திக்கொண்டு, ஜனத்தின் பிராகாரத்திலே போவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now when he had made an end of measuring the inner house, he brought me forth toward the gate whose prospect is toward the east, and measured it round about.]]></a:t>
+              <a:t><![CDATA[15. அவர் உள்வீட்டை அளந்து தீர்ந்தபின்பு, கீழ்த்திசைக்கு எதிரான வாசல்வழியாய் என்னை வெளியே அழைத்துக்கொண்டுபோய், அதைச்சுற்றிலும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now when he had made an end of measuring the inner house, he brought me forth toward the gate whose prospect is toward the east, and measured it round about.]]></a:t>
+              <a:t><![CDATA[15. அவர் உள்வீட்டை அளந்து தீர்ந்தபின்பு, கீழ்த்திசைக்கு எதிரான வாசல்வழியாய் என்னை வெளியே அழைத்துக்கொண்டுபோய், அதைச்சுற்றிலும் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He measured the east side with the measuring reed, five hundred reeds, with the measuring reed round about.]]></a:t>
+              <a:t><![CDATA[16. கீழ்த்திசைப் பக்கத்தை அளவுகோலால் அளந்தார்; அது அளவுகோலின்படியே சுற்றிலும் ஐந்நூறுகோலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. He measured the north side, five hundred reeds, with the measuring reed round about.]]></a:t>
+              <a:t><![CDATA[16. கீழ்த்திசைப் பக்கத்தை அளவுகோலால் அளந்தார்; அது அளவுகோலின்படியே சுற்றிலும் ஐந்நூறுகோலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. He measured the south side, five hundred reeds, with the measuring reed.]]></a:t>
+              <a:t><![CDATA[17. வடதிசைப்பக்கத்தை அளவுகோலால் சுற்றிலும் ஐந்நூறுகோலாய் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He turned about to the west side, and measured five hundred reeds with the measuring reed.]]></a:t>
+              <a:t><![CDATA[18. தென்திசைப்பக்கத்தை அளவுகோலால் ஐந்நூறு கோலாய் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Before the length of an hundred cubits was the north door, and the breadth was fifty cubits.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை வடதிசையின் வழியாக வெளிப்பிராகாரத்திலே புறப்படப்பண்ணி, பிரத்தியேகமான இடத்துக்கு எதிராகவும், மாளிகைக்கு எதிராகவும் வடக்கே இருந்த அறைவீடுகளுக்கு என்னை அழைத்துக்கொண்டுபோனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. He measured it by the four sides: it had a wall round about, five hundred reeds long, and five hundred broad, to make a separation between the sanctuary and the profane place.]]></a:t>
+              <a:t><![CDATA[19. மேற்றிசைப் பக்கத்துக்குத் திரும்பி அதை அளவுகோலால் ஐந்நூறு கோலாய் அளந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. He measured it by the four sides: it had a wall round about, five hundred reeds long, and five hundred broad, to make a separation between the sanctuary and the profane place.]]></a:t>
+              <a:t><![CDATA[20. நாலு பக்கங்களிலும் அதை அளந்தார்; பரிசுத்தமானதற்கும் பரிசுத்தமில்லாததற்கும் வித்தியாசம்பண்ணும்படிக்கு அதற்கு ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான மதில் சுற்றிலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. He measured it by the four sides: it had a wall round about, five hundred reeds long, and five hundred broad, to make a separation between the sanctuary and the profane place.]]></a:t>
+              <a:t><![CDATA[20. நாலு பக்கங்களிலும் அதை அளந்தார்; பரிசுத்தமானதற்கும் பரிசுத்தமில்லாததற்கும் வித்தியாசம்பண்ணும்படிக்கு அதற்கு ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான மதில் சுற்றிலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Opposite to the twenty cubits which were for the inner court, and opposite to the pavement which was for the utter court, was gallery against gallery in three stories.]]></a:t>
+              <a:t><![CDATA[2. நூறு முழ நீளத்துக்கு முன்னே வடக்கு வாசல் இருந்தது; அவ்விடத்து அகலம் ஐம்பது முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Opposite to the twenty cubits which were for the inner court, and opposite to the pavement which was for the utter court, was gallery against gallery in three stories.]]></a:t>
+              <a:t><![CDATA[3. உட்பிராகாரத்தில் இருந்த இருபது முழத்துக்கு எதிராகவும் வெளிப்பிராகாரத்தில் இருந்த தளவரிசைக்கு எதிராகவும் ஒன்றுக்கொன்று எதிரான மூன்று நிலைகளுள்ள நடைகாவணங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And before the chambers was a walk to ten cubits breadth inward, a way of one cubit; and their doors toward the north.]]></a:t>
+              <a:t><![CDATA[3. உட்பிராகாரத்தில் இருந்த இருபது முழத்துக்கு எதிராகவும் வெளிப்பிராகாரத்தில் இருந்த தளவரிசைக்கு எதிராகவும் ஒன்றுக்கொன்று எதிரான மூன்று நிலைகளுள்ள நடைகாவணங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And before the chambers was a walk to ten cubits breadth inward, a way of one cubit; and their doors toward the north.]]></a:t>
+              <a:t><![CDATA[4. உட்புறத்திலே அறைவீடுகளின் முன்பாகப் பத்து முழ அகலமான வழியும், ஒரு முழ அகலமான பாதையும் இருந்தது; அவைகளின் வாசல்கள் வடக்கே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now the upper chambers were shorter: for the galleries were higher than these, than the lower, and than the middlemost of the building.]]></a:t>
+              <a:t><![CDATA[4. உட்புறத்திலே அறைவீடுகளின் முன்பாகப் பத்து முழ அகலமான வழியும், ஒரு முழ அகலமான பாதையும் இருந்தது; அவைகளின் வாசல்கள் வடக்கே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492804" r:id="rId1"/>
+    <p:sldLayoutId id="2473417914" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5385,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடுவேயிருக்கிறவைகளுக்கும் அதிக உயரமான மாளிகையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. Now the upper chambers were shorter: for the galleries were higher than these, than the lower,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகள் மூன்று அடுக்குகளாயிருந்தது; பிராகாரங்களின் தூண்களுக்கு இருந்ததுபோல, அவைகளுக்குத்]]></a:t>
+              <a:t><![CDATA[and than the middlemost of the building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூண்களில்லை; ஆகையால் தரையிருந்து அளக்க, அவைகள் கீழேயும் நடுவேயும் இருக்கிறவைகளைப் பார்க்கிலும்]]></a:t>
+              <a:t><![CDATA[6. For they were in three stories, but had not pillars as the pillars of the courts: therefore the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அகலக்கட்டையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[building was straitened more than the low and the middlemost from the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. புறம்பே அறைவீடுகளுக்கு எதிரே வெளிப்பிராகாரத் திசையில் அறை வீடுகளுக்கு முன்பாக இருந்த மதிலின்]]></a:t>
+              <a:t><![CDATA[7. And the wall that was without opposite to the chambers, toward the utter court on the front part]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீளம் ஐம்பது முழம்.]]></a:t>
+              <a:t><![CDATA[of the chambers, the length thereof was fifty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வெளிப்பிராகாரத்திலுள்ள அறைவீடுகளின் நீளம் ஐம்பது முழம், தேவாலயத்துக்கு முன்னே நூறு]]></a:t>
+              <a:t><![CDATA[8. For the length of the chambers that were in the utter court was fifty cubits: and, lo, before the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[temple were an hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிழக்கே வெளிப்பிராகாரத்திலிருந்து அந்த அறைவீடுகளுக்குள் பிரவேசிக்கிற நடை அவைகளின் கீழே இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And from under these chambers was the entry on the east side, as one goes into them from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கீழ்த்திசையான பிராகாரத்து மதிலின் அகலத்திலே பிரத்தியேகமான இடத்துக்கு முன்பாகவும் மாளிகைக்கு]]></a:t>
+              <a:t><![CDATA[utter court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை வடதிசையின் வழியாக வெளிப்பிராகாரத்திலே புறப்படப்பண்ணி, பிரத்தியேகமான இடத்துக்கு]]></a:t>
+              <a:t><![CDATA[1. Then he brought me forth into the utter court, the way toward the north: and he brought me into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முன்பாகவும் அறைவீடுகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. The chambers were in the thickness of the wall of the court toward the east, opposite to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகளுக்கு முன்னான வழியிலே அந்த அறைவீடுகள் நீளத்திலும் அகலத்திலும் எல்லா வாசற்படிகளிலும்,]]></a:t>
+              <a:t><![CDATA[separate place, and opposite to the building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திட்டங்களிலும், வாசல் நடைகளிலும் வடதிசையான அறைவீடுகளின் சாயலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the way before them was like the appearance of the chambers which were toward the north, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தென்திசையான அறைவீடுகளின் வாசல் நடைக்கு ஒப்பாக ஒரு வாசல் நடைவழியின் முகப்பில் இருந்தது;]]></a:t>
+              <a:t><![CDATA[long as they, and as broad as they: and all their activities out were both according to their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கீழ்த்திசையில் அவைகளுக்குப் பிரவேசிக்கும் இடத்திலே செம்மையான மதிலின் எதிரே இருந்த வழியின் முகப்பில்]]></a:t>
+              <a:t><![CDATA[fashions, and according to their doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒரு வாசலிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And according to the doors of the chambers that were toward the south was a door in the head of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் என்னை நோக்கி: பிரத்தியேகமான இடத்துக்கு முன்னிருக்கிற வடபுறமான அறைவீடுகளும் தென்புறமான]]></a:t>
+              <a:t><![CDATA[the way, even the way directly before the wall toward the east, as one enters into them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறைவீடுகளும் பரிசுத்த அறைவீடுகளாயிருக்கிறது; கர்த்தரிடத்தில் சேருகிற ஆசாரியர் அங்கே மகா]]></a:t>
+              <a:t><![CDATA[13. Then said he unto me, The north chambers and the south chambers, which are before the separate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரிசுத்தமானதையும், போஜனபலியையும், பாநிவாரண பலியையும், குற்றநிவாரண பலியையும் வைப்பார்கள்; அந்த ஸ்தலம்]]></a:t>
+              <a:t><![CDATA[place, they be holy chambers, where the priests that approach unto the LORD shall eat the most holy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரிசுத்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[things: there shall they lay the most holy things, and the food offering, and the sin offering, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எதிராகவும், மாளிகைக்கு எதிராகவும் வடக்கே இருந்த அறைவீடுகளுக்கு என்னை அழைத்துக்கொண்டுபோனார்.]]></a:t>
+              <a:t><![CDATA[the chamber that was opposite to the separate place, and which was before the building toward the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆசாரியர் உட்பிரவேசிக்கும்போது, அவர்கள் பரிசுத்த ஸ்தலத்திருந்து வெளிப்பிராகாரத்துக்கு]]></a:t>
+              <a:t><![CDATA[the trespass offering; for the place is holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வராததற்குமுன்னே, அங்கே தாங்கள் ஆராதனை செய்து உடுத்தியிருந்த ஸ்திரங்களைக் கழற்றி வைப்பார்கள்;]]></a:t>
+              <a:t><![CDATA[14. When the priests enter therein, then shall they not go out of the holy place into the utter]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவ்வஸ்திரங்கள் பரிசுத்தமானவைகள்; வேறே வஸ்திரங்களை உடுத்திக்கொண்டு, ஜனத்தின் பிராகாரத்திலே போவார்கள்]]></a:t>
+              <a:t><![CDATA[court, but there they shall lay their garments wherein they minister; for they are holy; and shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்.]]></a:t>
+              <a:t><![CDATA[put on other garments, and shall approach to those things which are for the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் உள்வீட்டை அளந்து தீர்ந்தபின்பு, கீழ்த்திசைக்கு எதிரான வாசல்வழியாய் என்னை வெளியே]]></a:t>
+              <a:t><![CDATA[15. Now when he had made an end of measuring the inner house, he brought me forth toward the gate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழைத்துக்கொண்டுபோய், அதைச்சுற்றிலும் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[whose prospect is toward the east, and measured it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கீழ்த்திசைப் பக்கத்தை அளவுகோலால் அளந்தார்; அது அளவுகோலின்படியே சுற்றிலும் ஐந்நூறுகோலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. He measured the east side with the measuring reed, five hundred reeds, with the measuring reed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வடதிசைப்பக்கத்தை அளவுகோலால் சுற்றிலும் ஐந்நூறுகோலாய் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தென்திசைப்பக்கத்தை அளவுகோலால் ஐந்நூறு கோலாய் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[17. He measured the north side, five hundred reeds, with the measuring reed round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேற்றிசைப் பக்கத்துக்குத் திரும்பி அதை அளவுகோலால் ஐந்நூறு கோலாய் அளந்தார்.]]></a:t>
+              <a:t><![CDATA[18. He measured the south side, five hundred reeds, with the measuring reed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நூறு முழ நீளத்துக்கு முன்னே வடக்கு வாசல் இருந்தது; அவ்விடத்து அகலம் ஐம்பது முழம்.]]></a:t>
+              <a:t><![CDATA[north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாலு பக்கங்களிலும் அதை அளந்தார்; பரிசுத்தமானதற்கும் பரிசுத்தமில்லாததற்கும்]]></a:t>
+              <a:t><![CDATA[19. He turned about to the west side, and measured five hundred reeds with the measuring reed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வித்தியாசம்பண்ணும்படிக்கு அதற்கு ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான மதில் சுற்றிலும்]]></a:t>
+              <a:t><![CDATA[20. He measured it by the four sides: it had a wall round about, five hundred reeds long, and five]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தது.]]></a:t>
+              <a:t><![CDATA[hundred broad, to make a separation between the sanctuary and the profane place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உட்பிராகாரத்தில் இருந்த இருபது முழத்துக்கு எதிராகவும் வெளிப்பிராகாரத்தில் இருந்த தளவரிசைக்கு]]></a:t>
+              <a:t><![CDATA[2. Before the length of an hundred cubits was the north door, and the breadth was fifty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எதிராகவும் ஒன்றுக்கொன்று எதிரான மூன்று நிலைகளுள்ள நடைகாவணங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. Opposite to the twenty cubits which were for the inner court, and opposite to the pavement which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உட்புறத்திலே அறைவீடுகளின் முன்பாகப் பத்து முழ அகலமான வழியும், ஒரு முழ அகலமான பாதையும் இருந்தது;]]></a:t>
+              <a:t><![CDATA[was for the utter court, was gallery against gallery in three stories.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவைகளின் வாசல்கள் வடக்கே இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And before the chambers was a walk to ten cubits breadth inward, a way of one cubit; and their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உயர இருந்த அறைவீடுகள் அகலக்கட்டையாயிருந்தது; நடைகாவணங்கள் கீழேயிருக்கிற அறைவீடுகளுக்கும்]]></a:t>
+              <a:t><![CDATA[doors toward the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>