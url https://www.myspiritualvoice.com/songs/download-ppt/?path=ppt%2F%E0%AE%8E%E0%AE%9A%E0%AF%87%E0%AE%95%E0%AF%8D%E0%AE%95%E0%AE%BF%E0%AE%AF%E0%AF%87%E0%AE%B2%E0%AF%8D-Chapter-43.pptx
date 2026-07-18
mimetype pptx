--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -97,50 +97,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +190,58 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +392,61 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கீழ்த்திசைக்கு எதிரான வாசல்வழியாய் ஆலயத்துக்குள் பிரவேசித்தது.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது ஆவி என்னை எடுத்து, உட்பிராகாரத்திலே கொண்டுபோய்விட்டது; இதோ, கர்த்தருடைய மகிமை ஆலயத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது ஆவி என்னை எடுத்து, உட்பிராகாரத்திலே கொண்டுபோய்விட்டது; இதோ, கர்த்தருடைய மகிமை ஆலயத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[6. அவர் ஆலயத்திலிருந்து என்னோடே பேசுகிறதைக் கேட்டேன்; அந்தப் புருஷன் என்னண்டையில் நின்றிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் ஆலயத்திலிருந்து என்னோடே பேசுகிறதைக் கேட்டேன்; அந்தப் புருஷன் என்னண்டையில் நின்றிருந்தார்.]]></a:t>
+              <a:t><![CDATA[7. அவர் என்னை நோக்கி: மனுபுத்திரனே, இது நான் இஸ்ரவேல் புத்திரரின் நடுவே என்றென்றைக்கும் வாசம்பண்ணும் என் சிங்காசனமும் என் பாதபீடத்தின் ஸ்தானமுமாயிருக்கிறது; இனி இஸ்ரவேல் வம்சத்தாரும் அவர்களுடைய ராஜாக்களும் என் பரிசுத்த நாமத்தைத் தங்கள் மேடைகளில் தங்கள் வேசித்தனத்தினாலும் தங்கள் ராஜாக்களின் பிரேதங்களினாலும் தீட்டுப்படுத்துவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் ஆலயத்திலிருந்து என்னோடே பேசுகிறதைக் கேட்டேன்; அந்தப் புருஷன் என்னண்டையில் நின்றிருந்தார்.]]></a:t>
+              <a:t><![CDATA[7. அவர் என்னை நோக்கி: மனுபுத்திரனே, இது நான் இஸ்ரவேல் புத்திரரின் நடுவே என்றென்றைக்கும் வாசம்பண்ணும் என் சிங்காசனமும் என் பாதபீடத்தின் ஸ்தானமுமாயிருக்கிறது; இனி இஸ்ரவேல் வம்சத்தாரும் அவர்களுடைய ராஜாக்களும் என் பரிசுத்த நாமத்தைத் தங்கள் மேடைகளில் தங்கள் வேசித்தனத்தினாலும் தங்கள் ராஜாக்களின் பிரேதங்களினாலும் தீட்டுப்படுத்துவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: மனுபுத்திரனே, இது நான் இஸ்ரவேல் புத்திரரின் நடுவே என்றென்றைக்கும் வாசம்பண்ணும் என் சிங்காசனமும் என் பாதபீடத்தின் ஸ்தானமுமாயிருக்கிறது; இனி இஸ்ரவேல் வம்சத்தாரும் அவர்களுடைய ராஜாக்களும் என் பரிசுத்த நாமத்தைத் தங்கள் மேடைகளில் தங்கள் வேசித்தனத்தினாலும் தங்கள் ராஜாக்களின் பிரேதங்களினாலும் தீட்டுப்படுத்துவதில்லை.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எனக்கும் தங்களுக்கும் நடுவே, ஒரு சுவர் இருக்கும்படி, தங்கள் வாசற்படியை என் வாசற்படியண்டையிலும், தங்கள் வாசல்நிலைகளை என் வாசல் நிலைகளண்டையிலும் சேர்த்து, என் பரிசுத்த நாமத்தைத் தாங்கள் அருவருப்புகளினால் தீட்டுப்படுத்தினார்கள்; ஆகையால் என் கோபத்திலே அவர்களை நாசமாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏழுநாள்வரைக்கும் பலிபீடத்தைப் பாவநிவிர்த்திசெய்து, அதைச் சுத்திகரித்து, பிரதிஷ்டைபண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னைக் கீழ்த்திசைக்கு எதிர் வாசலாகிய வாசலுக்கு அழைத்துக்கொண்டுபோனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆலயத்தினுடைய பிரமாணம் என்னவென்றால் மலையுச்சியின்மேல் சுற்றிலும் அதின் எல்லையெங்கும் மிகவும் பரிசுத்தமாயிருக்கும்; இதுவே ஆலயத்தினுடைய பிரமாணம்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் செய்த எல்லாவற்றினிமித்தமும் வெட்கப்பட்டால், அப்பொழுது இந்த ஆலயத்தின் ரூபத்தையும், அதின் அளவையும், அதின் முன் வாசல்களையும், அதின் பின் வாசல்களையும், அதின் எல்லா ஒழுங்குகளையும், அதின் எல்லாக் கட்டளைகளையும், அதின் எல்லா நியமங்களையும் அதின் எல்லாச் சட்டங்களையும் அவர்களுக்குத் தெரியப்படுத்தி, அவர்கள் அதினுடைய எல்லா ஒழுங்குகளையும், அதினுடைய எல்லா முறைமைகளையும் கைக்கொண்டு அவைகளின்படி செய்யும்படிக்கு அதை அவர்கள் கண்களுக்குமுன்பாக எழுதிவை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னைக் கீழ்த்திசைக்கு எதிர் வாசலாகிய வாசலுக்கு அழைத்துக்கொண்டுபோனார்.]]></a:t>
+              <a:t><![CDATA[2. இதோ, இஸ்ரவேலின் தேவனுடைய மகிமை கீழ்த்திசையிலிருந்து வந்தது; அவருடைய சத்தம் பெருவெள்ளத்தின் இரைச்சலைப் போல இருந்தது; அவருடைய மகிமையினால் பூமி பிரகாசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முழங்களின்படி அளக்கும் பலிபீடத்தின் அளவுகளாவன: ஒரு கை முழமும் நாலு விரற்கடையும் கொண்டது ஒரு முழமாகும்; அதின்படி சுற்றாதாரம், ஒரு முழ உயரமும், ஒரு முழ அகலமும், அதின் ஓரத்தைச் சுற்றிலுமுள்ள விளிம்பு ஒரு ஜாணுமாயிருக்கும்; இது பலிபீடத்தின் மேற்புறம்.]]></a:t>
+              <a:t><![CDATA[12. ஆலயத்தினுடைய பிரமாணம் என்னவென்றால் மலையுச்சியின்மேல் சுற்றிலும் அதின் எல்லையெங்கும் மிகவும் பரிசுத்தமாயிருக்கும்; இதுவே ஆலயத்தினுடைய பிரமாணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தரையில் இருக்கிற ஆதாரந்துவக்கிக் கீழ்நிலைமட்டும் இரண்டுமுழமும், அகலம் ஒரு முழமும், சின்ன நிலை துவக்கிப் பெரிய நிலைமட்டும் நாலுமுழமும், அகலம் ஒரு முழமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. முழங்களின்படி அளக்கும் பலிபீடத்தின் அளவுகளாவன: ஒரு கை முழமும் நாலு விரற்கடையும் கொண்டது ஒரு முழமாகும்; அதின்படி சுற்றாதாரம், ஒரு முழ உயரமும், ஒரு முழ அகலமும், அதின் ஓரத்தைச் சுற்றிலுமுள்ள விளிம்பு ஒரு ஜாணுமாயிருக்கும்; இது பலிபீடத்தின் மேற்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தரையில் இருக்கிற ஆதாரந்துவக்கிக் கீழ்நிலைமட்டும் இரண்டுமுழமும், அகலம் ஒரு முழமும், சின்ன நிலை துவக்கிப் பெரிய நிலைமட்டும் நாலுமுழமும், அகலம் ஒரு முழமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. முழங்களின்படி அளக்கும் பலிபீடத்தின் அளவுகளாவன: ஒரு கை முழமும் நாலு விரற்கடையும் கொண்டது ஒரு முழமாகும்; அதின்படி சுற்றாதாரம், ஒரு முழ உயரமும், ஒரு முழ அகலமும், அதின் ஓரத்தைச் சுற்றிலுமுள்ள விளிம்பு ஒரு ஜாணுமாயிருக்கும்; இது பலிபீடத்தின் மேற்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பலிபீடத்தின் சிகரம் நாலு முழ உயரமாயிருக்கும்; பலிபீடத்தின் சிகரத்துக்குமேலே நாலு கொம்புகள் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. தரையில் இருக்கிற ஆதாரந்துவக்கிக் கீழ்நிலைமட்டும் இரண்டுமுழமும், அகலம் ஒரு முழமும், சின்ன நிலை துவக்கிப் பெரிய நிலைமட்டும் நாலுமுழமும், அகலம் ஒரு முழமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பலிபீடத்தின் சிகரம் நாலு முழ உயரமாயிருக்கும்; பலிபீடத்தின் சிகரத்துக்குமேலே நாலு கொம்புகள் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. தரையில் இருக்கிற ஆதாரந்துவக்கிக் கீழ்நிலைமட்டும் இரண்டுமுழமும், அகலம் ஒரு முழமும், சின்ன நிலை துவக்கிப் பெரிய நிலைமட்டும் நாலுமுழமும், அகலம் ஒரு முழமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பலிபீடத்தின் சிகரம் பன்னிரண்டு முழ நீளமும், பன்னிரண்டு முழ அகலமும் தன் நாலு பக்கங்களிலும் நாற்சதுரமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. தரையில் இருக்கிற ஆதாரந்துவக்கிக் கீழ்நிலைமட்டும் இரண்டுமுழமும், அகலம் ஒரு முழமும், சின்ன நிலை துவக்கிப் பெரிய நிலைமட்டும் நாலுமுழமும், அகலம் ஒரு முழமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் நாலு பக்கங்களிலுள்ள சட்டத்தின் நீளம் பதிநாலு முழமும், அகலம் பதிநாலு முழமும், அதைச் சுற்றிலுமிருக்கிற விளிம்பு அரை முழமும் அதற்கு ஆதாரமானது சுற்றிலும் ஒரு முழமுமாயிருக்கும்; அதின் படிகள் கிழக்குக்கு எதிராயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. பலிபீடத்தின் சிகரம் நாலு முழ உயரமாயிருக்கும்; பலிபீடத்தின் சிகரத்துக்குமேலே நாலு கொம்புகள் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் நாலு பக்கங்களிலுள்ள சட்டத்தின் நீளம் பதிநாலு முழமும், அகலம் பதிநாலு முழமும், அதைச் சுற்றிலுமிருக்கிற விளிம்பு அரை முழமும் அதற்கு ஆதாரமானது சுற்றிலும் ஒரு முழமுமாயிருக்கும்; அதின் படிகள் கிழக்குக்கு எதிராயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. பலிபீடத்தின் சிகரம் பன்னிரண்டு முழ நீளமும், பன்னிரண்டு முழ அகலமும் தன் நாலு பக்கங்களிலும் நாற்சதுரமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் பலிபீடத்தை உண்டுபண்ணும் நாளிலே அதின்மேல் தகனபலியிடுகிறதற்கும் அதின்மேல் இரத்தம் தெளிக்கிறதற்குமான கட்டளைகளாவன:]]></a:t>
+              <a:t><![CDATA[17. அதின் நாலு பக்கங்களிலுள்ள சட்டத்தின் நீளம் பதிநாலு முழமும், அகலம் பதிநாலு முழமும், அதைச் சுற்றிலுமிருக்கிற விளிம்பு அரை முழமும் அதற்கு ஆதாரமானது சுற்றிலும் ஒரு முழமுமாயிருக்கும்; அதின் படிகள் கிழக்குக்கு எதிராயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்நாட்கள் முடிந்தபின்பு, எட்டாம் நாள்முதல் ஆசாரியர்கள் பலிபீடத்தின்மேல் உங்கள் தகனபலிகளையும் உங்கள் ஸ்தோத்திரபலிகளையும் படைப்பார்களாக; அப்பொழுது உங்களை அங்கீகரிப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. இதோ, இஸ்ரவேலின் தேவனுடைய மகிமை கீழ்த்திசையிலிருந்து வந்தது; அவருடைய சத்தம் பெருவெள்ளத்தின் இரைச்சலைப் போல இருந்தது; அவருடைய மகிமையினால் பூமி பிரகாசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் பலிபீடத்தை உண்டுபண்ணும் நாளிலே அதின்மேல் தகனபலியிடுகிறதற்கும் அதின்மேல் இரத்தம் தெளிக்கிறதற்குமான கட்டளைகளாவன:]]></a:t>
+              <a:t><![CDATA[17. அதின் நாலு பக்கங்களிலுள்ள சட்டத்தின் நீளம் பதிநாலு முழமும், அகலம் பதிநாலு முழமும், அதைச் சுற்றிலுமிருக்கிற விளிம்பு அரை முழமும் அதற்கு ஆதாரமானது சுற்றிலும் ஒரு முழமுமாயிருக்கும்; அதின் படிகள் கிழக்குக்கு எதிராயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கு ஆராதனை செய்கிறதற்கு என்னிடத்தில் சேருகிற சாதோக்கின் வம்சத்தாரான லேவி கோத்திரத்தாராகிய ஆசாரியர்களுக்கு நீ பாவநிவாரண பலியாக ஒரு இளங்காளையைக் கொடுப்பாயாக என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. அதின் நாலு பக்கங்களிலுள்ள சட்டத்தின் நீளம் பதிநாலு முழமும், அகலம் பதிநாலு முழமும், அதைச் சுற்றிலுமிருக்கிற விளிம்பு அரை முழமும் அதற்கு ஆதாரமானது சுற்றிலும் ஒரு முழமுமாயிருக்கும்; அதின் படிகள் கிழக்குக்கு எதிராயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கு ஆராதனை செய்கிறதற்கு என்னிடத்தில் சேருகிற சாதோக்கின் வம்சத்தாரான லேவி கோத்திரத்தாராகிய ஆசாரியர்களுக்கு நீ பாவநிவாரண பலியாக ஒரு இளங்காளையைக் கொடுப்பாயாக என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் பலிபீடத்தை உண்டுபண்ணும் நாளிலே அதின்மேல் தகனபலியிடுகிறதற்கும் அதின்மேல் இரத்தம் தெளிக்கிறதற்குமான கட்டளைகளாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதின் நாலு கொம்புகளிலும், சட்டத்தின் நாலு கோடிகளிலும், சுற்றியிருக்கிற விளிம்பிலும் பூசி பாவநிவிர்த்திசெய்து, அதைச் சுத்திகரித்து,]]></a:t>
+              <a:t><![CDATA[18. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் பலிபீடத்தை உண்டுபண்ணும் நாளிலே அதின்மேல் தகனபலியிடுகிறதற்கும் அதின்மேல் இரத்தம் தெளிக்கிறதற்குமான கட்டளைகளாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதின் நாலு கொம்புகளிலும், சட்டத்தின் நாலு கோடிகளிலும், சுற்றியிருக்கிற விளிம்பிலும் பூசி பாவநிவிர்த்திசெய்து, அதைச் சுத்திகரித்து,]]></a:t>
+              <a:t><![CDATA[19. எனக்கு ஆராதனை செய்கிறதற்கு என்னிடத்தில் சேருகிற சாதோக்கின் வம்சத்தாரான லேவி கோத்திரத்தாராகிய ஆசாரியர்களுக்கு நீ பாவநிவாரண பலியாக ஒரு இளங்காளையைக் கொடுப்பாயாக என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு பாவநிவாரணத்தின் காளையைக் கொண்டுபோய், அதை ஆலயத்திலே பரிசுத்த ஸ்தலத்துக்குப் புறம்பாகக் குறிக்கப்பட்ட இடத்திலே சுட்டெரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. எனக்கு ஆராதனை செய்கிறதற்கு என்னிடத்தில் சேருகிற சாதோக்கின் வம்சத்தாரான லேவி கோத்திரத்தாராகிய ஆசாரியர்களுக்கு நீ பாவநிவாரண பலியாக ஒரு இளங்காளையைக் கொடுப்பாயாக என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இரண்டாம் நாளிலே பழுதற்ற ஒரு வெள்ளாட்டுக்கடாவைப் பாவநிவாரணத்துக்காகப் பலியிடுவாயாக; அவர்கள் இளங்காளையிலே பலிபீடத்தைச் சுத்தி செய்ததுபோலப் பாவநிவாரணஞ் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதின் நாலு கொம்புகளிலும், சட்டத்தின் நாலு கோடிகளிலும், சுற்றியிருக்கிற விளிம்பிலும் பூசி பாவநிவிர்த்திசெய்து, அதைச் சுத்திகரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இரண்டாம் நாளிலே பழுதற்ற ஒரு வெள்ளாட்டுக்கடாவைப் பாவநிவாரணத்துக்காகப் பலியிடுவாயாக; அவர்கள் இளங்காளையிலே பலிபீடத்தைச் சுத்தி செய்ததுபோலப் பாவநிவாரணஞ் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, அதின் நாலு கொம்புகளிலும், சட்டத்தின் நாலு கோடிகளிலும், சுற்றியிருக்கிற விளிம்பிலும் பூசி பாவநிவிர்த்திசெய்து, அதைச் சுத்திகரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ பாவநிவாரணத்தை முடித்தபின்பு, பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஒரு ஆட்டுக்கடாவையும் மந்தையிலிருந்து எடுத்துப் பலியிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[21. பின்பு பாவநிவாரணத்தின் காளையைக் கொண்டுபோய், அதை ஆலயத்திலே பரிசுத்த ஸ்தலத்துக்குப் புறம்பாகக் குறிக்கப்பட்ட இடத்திலே சுட்டெரிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ பாவநிவாரணத்தை முடித்தபின்பு, பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஒரு ஆட்டுக்கடாவையும் மந்தையிலிருந்து எடுத்துப் பலியிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[21. பின்பு பாவநிவாரணத்தின் காளையைக் கொண்டுபோய், அதை ஆலயத்திலே பரிசுத்த ஸ்தலத்துக்குப் புறம்பாகக் குறிக்கப்பட்ட இடத்திலே சுட்டெரிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்நாட்கள் முடிந்தபின்பு, எட்டாம் நாள்முதல் ஆசாரியர்கள் பலிபீடத்தின்மேல் உங்கள் தகனபலிகளையும் உங்கள் ஸ்தோத்திரபலிகளையும் படைப்பார்களாக; அப்பொழுது உங்களை அங்கீகரிப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. நான் கண்ட இந்தத் தரிசனம், நகரத்தை அழிக்கவந்தபோது கண்ட தரிசனம்போல இருந்தது; இந்த தரிசனங்கள் கேபார் நதியண்டையிலே நான் கண்டிருந்த தரிசனத்தைப்போலும் இருந்தது; நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகளைக் கர்த்தருடைய சந்நிதியில் பலியிடுவாயாக, ஆசாரியர்கள் அவைகளின்மேல் உப்புதூவி, அவைகளைக் கர்த்தருக்கு தகனபலியாக இடக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[22. இரண்டாம் நாளிலே பழுதற்ற ஒரு வெள்ளாட்டுக்கடாவைப் பாவநிவாரணத்துக்காகப் பலியிடுவாயாக; அவர்கள் இளங்காளையிலே பலிபீடத்தைச் சுத்தி செய்ததுபோலப் பாவநிவாரணஞ் செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகளைக் கர்த்தருடைய சந்நிதியில் பலியிடுவாயாக, ஆசாரியர்கள் அவைகளின்மேல் உப்புதூவி, அவைகளைக் கர்த்தருக்கு தகனபலியாக இடக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[22. இரண்டாம் நாளிலே பழுதற்ற ஒரு வெள்ளாட்டுக்கடாவைப் பாவநிவாரணத்துக்காகப் பலியிடுவாயாக; அவர்கள் இளங்காளையிலே பலிபீடத்தைச் சுத்தி செய்ததுபோலப் பாவநிவாரணஞ் செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழுநாள்வரைக்கும் தினந்தினம் பாவநிவாரணத்துக்காக ஒரு வெள்ளாட்டுக்கடாவைப் படைப்பாயாக; பழுதற்றவைகளான இளங்காளையையும் மந்தையிலிருந்தெடுத்த ஆட்டுக்கடாவையும் படைப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[23. நீ பாவநிவாரணத்தை முடித்தபின்பு, பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஒரு ஆட்டுக்கடாவையும் மந்தையிலிருந்து எடுத்துப் பலியிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5629,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[23. நீ பாவநிவாரணத்தை முடித்தபின்பு, பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஒரு ஆட்டுக்கடாவையும் மந்தையிலிருந்து எடுத்துப் பலியிடுவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவைகளைக் கர்த்தருடைய சந்நிதியில் பலியிடுவாயாக, ஆசாரியர்கள் அவைகளின்மேல் உப்புதூவி, அவைகளைக் கர்த்தருக்கு தகனபலியாக இடக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவைகளைக் கர்த்தருடைய சந்நிதியில் பலியிடுவாயாக, ஆசாரியர்கள் அவைகளின்மேல் உப்புதூவி, அவைகளைக் கர்த்தருக்கு தகனபலியாக இடக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[25. ஏழுநாள்வரைக்கும் தினந்தினம் பாவநிவாரணத்துக்காக ஒரு வெள்ளாட்டுக்கடாவைப் படைப்பாயாக; பழுதற்றவைகளான இளங்காளையையும் மந்தையிலிருந்தெடுத்த ஆட்டுக்கடாவையும் படைப்பார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ஏழுநாள்வரைக்கும் தினந்தினம் பாவநிவாரணத்துக்காக ஒரு வெள்ளாட்டுக்கடாவைப் படைப்பாயாக; பழுதற்றவைகளான இளங்காளையையும் மந்தையிலிருந்தெடுத்த ஆட்டுக்கடாவையும் படைப்பார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. ஏழுநாள்வரைக்கும் பலிபீடத்தைப் பாவநிவிர்த்திசெய்து, அதைச் சுத்திகரித்து, பிரதிஷ்டைபண்ணக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அந்நாட்கள் முடிந்தபின்பு, எட்டாம் நாள்முதல் ஆசாரியர்கள் பலிபீடத்தின்மேல் உங்கள் தகனபலிகளையும் உங்கள் ஸ்தோத்திரபலிகளையும் படைப்பார்களாக; அப்பொழுது உங்களை அங்கீகரிப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, இஸ்ரவேலின் தேவனுடைய மகிமை கீழ்த்திசையிலிருந்து வந்தது; அவருடைய சத்தம் பெருவெள்ளத்தின் இரைச்சலைப் போல இருந்தது; அவருடைய மகிமையினால் பூமி பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[3. நான் கண்ட இந்தத் தரிசனம், நகரத்தை அழிக்கவந்தபோது கண்ட தரிசனம்போல இருந்தது; இந்த தரிசனங்கள் கேபார் நதியண்டையிலே நான் கண்டிருந்த தரிசனத்தைப்போலும் இருந்தது; நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அந்நாட்கள் முடிந்தபின்பு, எட்டாம் நாள்முதல் ஆசாரியர்கள் பலிபீடத்தின்மேல் உங்கள் தகனபலிகளையும் உங்கள் ஸ்தோத்திரபலிகளையும் படைப்பார்களாக; அப்பொழுது உங்களை அங்கீகரிப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அந்நாட்கள் முடிந்தபின்பு, எட்டாம் நாள்முதல் ஆசாரியர்கள் பலிபீடத்தின்மேல் உங்கள் தகனபலிகளையும் உங்கள் ஸ்தோத்திரபலிகளையும் படைப்பார்களாக; அப்பொழுது உங்களை அங்கீகரிப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, இஸ்ரவேலின் தேவனுடைய மகிமை கீழ்த்திசையிலிருந்து வந்தது; அவருடைய சத்தம் பெருவெள்ளத்தின் இரைச்சலைப் போல இருந்தது; அவருடைய மகிமையினால் பூமி பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[3. நான் கண்ட இந்தத் தரிசனம், நகரத்தை அழிக்கவந்தபோது கண்ட தரிசனம்போல இருந்தது; இந்த தரிசனங்கள் கேபார் நதியண்டையிலே நான் கண்டிருந்த தரிசனத்தைப்போலும் இருந்தது; நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் கண்ட இந்தத் தரிசனம், நகரத்தை அழிக்கவந்தபோது கண்ட தரிசனம்போல இருந்தது; இந்த தரிசனங்கள் கேபார் நதியண்டையிலே நான் கண்டிருந்த தரிசனத்தைப்போலும் இருந்தது; நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கீழ்த்திசைக்கு எதிரான வாசல்வழியாய் ஆலயத்துக்குள் பிரவேசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் கண்ட இந்தத் தரிசனம், நகரத்தை அழிக்கவந்தபோது கண்ட தரிசனம்போல இருந்தது; இந்த தரிசனங்கள் கேபார் நதியண்டையிலே நான் கண்டிருந்த தரிசனத்தைப்போலும் இருந்தது; நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கீழ்த்திசைக்கு எதிரான வாசல்வழியாய் ஆலயத்துக்குள் பிரவேசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506589" r:id="rId1"/>
+    <p:sldLayoutId id="2473414423" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,54 +7444,118 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. યહોવાનો મહિમા પૂર્વના દરવાજેથી મંદિરમાં આવ્યો.]]></a:t>
+              <a:t><![CDATA[5. So the spirit took me up, and brought me into the inner court; and, behold, the glory of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પછી આત્માએ મને ઉચકયો અને અંદરના ચોકમાં લઇ ગયો, અને જ્યાં મેં જોયું તો મંદિર યહોવાના ગૌરવથી ભરાઇ]]></a:t>
+              <a:t><![CDATA[filled the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયું હતું.]]></a:t>
+              <a:t><![CDATA[6. And I heard him speaking unto me out of the house; and the man stood by me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. મેં સાંભળ્યુ કે મારી સાથે કોઇ મંદિરની અંદરથી વાત કરી રહ્યું હતું. જ્યારે તે માણસ મારી બાજુમાં ઊભો]]></a:t>
+              <a:t><![CDATA[7. And he said unto me, Son of man, the place of my throne, and the place of the soles of my feet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો.]]></a:t>
+              <a:t><![CDATA[where I will dwell in the midst of the children of Israel for ever, and my holy name, shall the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેમણે મને કહ્યું, “હે મનુષ્યના પુત્ર, આ મારું સિંહાસન અને પાદપીઠ છે. અહીં હું ઇસ્રાએલીઓ વચ્ચે]]></a:t>
+              <a:t><![CDATA[house of Israel no more defile, neither they, nor their kings, by their whoredom, nor by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનંતકાળ સુધી રહીશ. ઇસ્રાએલના લોકો કે તેમના રાજાઓ હવે પછી કદી બીજા દેવોની પૂજા કરીને કે તેમના રાજાઓના]]></a:t>
+              <a:t><![CDATA[carcasses of their kings in their high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃતદેહો દ્વારા મારા પવિત્ર નામને બટ્ટો લગાડશે નહિ.]]></a:t>
+              <a:t><![CDATA[8. In their setting of their threshold by my thresholds, and their post by my posts, and the wall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “તેઓએ મારા મંદિરની ભીંતની નજીક જ મૂર્તિના મંદિરો બાંધ્યા અને મૂર્તિઓની પૂજા કરી. તેઓએ આ પ્રકારની]]></a:t>
+              <a:t><![CDATA[between me and them, they have even defiled my holy name by their abominations that they have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્ટતાથી મારા પવિત્ર નામને કલંકિત કર્યું. તેથી મેં તેઓને મારા ક્રોધમાં ભસ્મ કરી નાખ્યાં.]]></a:t>
+              <a:t><![CDATA[committed: wherefore I have consumed them in mine anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. સાત દિવસ સુધી બલિદાનો માટે વેદી તૈયાર કરવી અને તેને શુદ્ધ કરી સેવા કરાવવા સમપિર્ત કરવી.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me to the gate, even the gate that looks toward the east:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હવે એ લોકોએ બીજા દેવોની પૂજા કરવાનું છોડી દેવું જોઇએ અને તેમના રાજાઓનાં મૃતદેહોને મારાથી દૂર]]></a:t>
+              <a:t><![CDATA[9. Now let them put away their whoredom, and the carcasses of their kings, far from me, and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હટાવી દેવા જોઇએ. જો તેઓ એ પ્રમાણે કરશે તો હું તેમની વચ્ચે સદાકાળ વસીશ.]]></a:t>
+              <a:t><![CDATA[dwell in the midst of them for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “હે મનુષ્યના પુત્ર, તું ઇસ્રાએલીઓને આ મંદિર બતાવ જેથી તેઓ એના નકશાનો અભ્યાસ કરે, અને પોતાનાં]]></a:t>
+              <a:t><![CDATA[10. You son of man, show the house to the house of Israel, that they may be ashamed of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપી કૃત્યો માટે શરમાય,]]></a:t>
+              <a:t><![CDATA[iniquities: and let them measure the pattern.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. જો તેઓ પોતાનાં કૃત્યો માટે શરમાતા હોય તો તું તેમને મંદિરનો નકશો સમજાવજે; એની યોજના, એના દાખલ]]></a:t>
+              <a:t><![CDATA[11. And if they be ashamed of all that they have done, show them the form of the house, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થવાના અને બહાર નીકળવાના માગોર્, એનો ઘાટ, એમાં બધું કેવી રીતે ગોઠવેલું છે તે, અને એનાં બધાં નિયમો અને]]></a:t>
+              <a:t><![CDATA[fashion thereof, and the activities out thereof, and the comings in thereof, and all the forms]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધારાધોરણો, આ બધું તું તેમને માટે લખી લે, જેથી તેઓ જોઇ શકે કે બધું કેવી રીતે ગોઠવેલું છે અને બધા]]></a:t>
+              <a:t><![CDATA[thereof, and all the ordinances thereof, and all the forms thereof, and all the laws thereof: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિયમોનું પાલન કરી શકે.]]></a:t>
+              <a:t><![CDATA[write it in their sight, that they may keep the whole form thereof, and all the ordinances thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “આ મંદિરનો નિયમ છે: પર્વતના શિખર ઉપર જ્યાં મંદિર બાંધવામાં આવ્યું છે ત્યાં મંદિરની આસપાસનો સમગ્ર]]></a:t>
+              <a:t><![CDATA[and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિસ્તાર પરમપવિત્ર છે. મંદિરનો આ નિયમ છે.]]></a:t>
+              <a:t><![CDATA[12. This is the law of the house; Upon the top of the mountain the whole limit thereof round about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી પેલો માણસ મને પૂર્વ તરફના દરવાજે લાવ્યો,]]></a:t>
+              <a:t><![CDATA[2. And, behold, the glory of the God of Israel came from the way of the east: and his voice was like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “પહેલાં વપરાયેલા માપને ધોરણે તો વેદીનું માપ આ પ્રમાણે છે: વેદીના પાયાની ચારેબાજુ એક હાથ ઊંડી અને]]></a:t>
+              <a:t><![CDATA[shall be most holy. Behold, this is the law of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એક હાથ પહોળી ખાળ હતી. એની બહારની બાજુએ એક વેંત પહોળી કોર હતી.]]></a:t>
+              <a:t><![CDATA[13. And these are the measures of the altar after the cubits: The cubit is a cubit and an hand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. વેદીનો સૌથી નીચેનો ભાગ 2 હાથ ઊંચો હતો. એ પછીનો ભાગ એના કરતાં 1 હાથ અંદર લીધેલો હતો અને તે 4 હાથ]]></a:t>
+              <a:t><![CDATA[breadth; even the bottom shall be a cubit, and the breadth a cubit, and the border thereof by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઊંચો હતો એ પછીનો ભાગ પણ 2 હાથ અંદર લીધેલો હતો.]]></a:t>
+              <a:t><![CDATA[edge thereof round about shall be a span: and this shall be the higher place of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. વેદીનું મથાળું જેના ઉપર પ્રાણીઓનો બલિ હોમવામાં આવતા હતા તે 4 હાથ ઊંચું હતું. એના ચાર ટોચકાં]]></a:t>
+              <a:t><![CDATA[14. And from the bottom upon the ground even to the lower settle shall be two cubits, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાકીના ભાગ કરતાં ઊંચા હતાં.]]></a:t>
+              <a:t><![CDATA[breadth one cubit; and from the lesser settle even to the greater settle shall be four cubits, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. વેદીના મથાળાની લંબાઇ 12 હાથ અને પહોળાઇ 12 હાથ એટલે સમચોરસ હતી.]]></a:t>
+              <a:t><![CDATA[the breadth one cubit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. વચલો ભાગ પણ સમચોરસ હતો. તેની દરેક બાજુ 14 હાથની હતી. તેને દોઢ હાથ પહોળી, ફરતી ધાર હતી તેની ખાળ]]></a:t>
+              <a:t><![CDATA[15. So the altar shall be four cubits; and from the altar and upward shall be four horns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચોતરફ એક હાથ પહોળી હતી. વેદીના પગથિયાં પૂર્વ બાજુએ આવેલાં હતાં.”]]></a:t>
+              <a:t><![CDATA[16. And the altar shall be twelve cubits long, twelve broad, square in the four squares thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. યહોવા મારા માલિકે મને કહ્યું, “હે મનુષ્યના પુત્ર, ‘હું તને કહું તે ધ્યાનથી સાંભળ, વેદી જ્યારે]]></a:t>
+              <a:t><![CDATA[17. And the settle shall be fourteen cubits long and fourteen broad in the four squares thereof; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. સાત દિવસ પછી આઠમા દિવસથી દરરોજ યાજકો વેદી પર લોકોના દહનાર્પણો અને આભારસ્તુતિનાં અર્પણો બલિદાન]]></a:t>
+              <a:t><![CDATA[a noise of many waters: and the earth shined with his glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંધાઇ રહે ત્યારે એના ઉપર બલિ હોમીને અને બલિના પશુઓનું લોહી છાંટીને તારે એને સમપિર્ત કરવી.”]]></a:t>
+              <a:t><![CDATA[the border about it shall be half a cubit; and the bottom thereof shall be a cubit about; and his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. યહોવા મારા માલિક કહે છે, “લેવી કુળના સાદોક કુટુંબના યાજકો મારી હજૂરમાં સેવા માટે પાસે આવે છે.]]></a:t>
+              <a:t><![CDATA[stairs shall look toward the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રાયશ્ચિત બલિ તરીકે ચઢાવવા તેમને એક વાછરડો આપવો.]]></a:t>
+              <a:t><![CDATA[18. And he said unto me, Son of man, thus says the Lord GOD; These are the ordinances of the altar]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તારે એનું થોડું લોહી લઇને વેદીના મથાળાના ચારે શિંગડાને અને વેદીના વચલા ભાગના ચારે ખૂણાને અને]]></a:t>
+              <a:t><![CDATA[in the day when they shall make it, to offer burnt offerings thereon, and to sprinkle blood thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરતી કોરને લગાડવું. આ રીતે તારે વેદીની શુદ્ધિ કરવી અને તેને બલિદાન મેળવવા તૈયાર કરવી.]]></a:t>
+              <a:t><![CDATA[19. And you shall give to the priests the Levites that be of the seed of Zadok, which approach unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ત્યાર પછી પાપાર્થાર્પણનો બળદ લઇને અને તેને મંદિરની બહારને માટે નક્કી કરેલી જગ્યાએ સળગાવી દેવો.]]></a:t>
+              <a:t><![CDATA[me, to minister unto me, says the Lord GOD, a young bullock for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “બીજે દિવસે તમારે ખોડખાંપણ વગરનો બકરો પાપાર્થાર્પણ તરીકે ધરાવવો અને તેના વડે વાછરડાથી શુદ્ધ કરી]]></a:t>
+              <a:t><![CDATA[20. And you shall take of the blood thereof, and put it on the four horns of it, and on the four]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી તેમ વેદીને શુદ્ધ કરવી.]]></a:t>
+              <a:t><![CDATA[corners of the settle, and upon the border round about: thus shall you cleanse and purge it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. વેદીને પૂરેપૂરી શુદ્ધ કરી રહ્યા પછી તમારે એક ખોડખાંપણ વગરનો વાછરડો અને ખોડખાંપણ વગરનો મેંઢો લઇને]]></a:t>
+              <a:t><![CDATA[21. You shall take the bullock also of the sin offering, and he shall burn it in the appointed place]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અર્પણ કરવા.]]></a:t>
+              <a:t><![CDATA[of the house, without the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે અને હું તેમનો સ્વીકાર કરીશ.” એમ યહોવા મારા માલિક કહે છે.]]></a:t>
+              <a:t><![CDATA[3. And it was according to the appearance of the vision which I saw, even according to the vision]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તેઓને યહોવા સમક્ષ રજૂ કરવા અને યાજકોએ તેમના પર મીઠું ભભરાવવું અને તેમને યહોવાના દહનાર્પણ તરીકે]]></a:t>
+              <a:t><![CDATA[22. And on the second day you shall offer a kid of the goats without blemish for a sin offering; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અર્પણ કરવા.]]></a:t>
+              <a:t><![CDATA[they shall cleanse the altar, as they did cleanse it with the bullock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. સાત દિવસ સુધી દરરોજ તમારે ખોડખાંપણ વિનાનો એક જુવાન બકરો પાપાર્થાર્પણ તરીકે બલિદાન કરવો વળી]]></a:t>
+              <a:t><![CDATA[23. When you have made an end of cleansing it, you shall offer a young bullock without blemish, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખોડખાંપણ વિનાનું એક વાછરડું અને એક ઘેટો અર્પણ કરવા.]]></a:t>
+              <a:t><![CDATA[a ram out of the flock without blemish.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And you shall offer them before the LORD, and the priests shall cast salt upon them, and they]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[shall offer them up for a burnt offering unto the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Seven days shall you prepare every day a goat for a sin offering: they shall also prepare a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[young bullock, and a ram out of the flock, without blemish.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Seven days shall they purge the altar and purify it; and they shall consecrate themselves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And when these days are expired, it shall be, that upon the eighth day, and so forward, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. એકાએક ઇસ્રાએલના દેવનો મહિમા પૂર્વ તરફથી દેખાયો, તેમના આગમનનો અવાજ ધસમસતા પાણીના ઘુઘવાટ જેવો હતો]]></a:t>
+              <a:t><![CDATA[that I saw when I came to destroy the city: and the visions were like the vision that I saw by the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[priests shall make your burnt offerings upon the altar, and your peace offerings; and I will accept]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને ભૂમિ દેવના મહિમાથી પ્રકાશતી હતી.]]></a:t>
+              <a:t><![CDATA[river Chebar; and I fell upon my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જે સંદર્શન પ્રથમ મને કબાર નદીને કિનારે થયું હતું અને ફરીથી તે યરૂશાલેમ નગરનો નાશ કરવાને આવ્યા]]></a:t>
+              <a:t><![CDATA[4. And the glory of the LORD came into the house by the way of the gate whose prospect is toward the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યારે થયું હતું તેના જેવું જ આ સંદર્શન પણ હતું. હું ભૂમિ પર તેમની આગળ ઊંધો પડ્યો.]]></a:t>
+              <a:t><![CDATA[east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>