--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -111,50 +111,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +221,63 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +435,66 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே கர்த்தருடைய ஆலயத்தின் சகல நியமங்களையும் அதின் சகல சட்டங்களையுங்குறித்து நான் உன்னோடே சொல்வதையெல்லாம் நீ உன் மனதிலே கவனித்து, உன் கண்களினாலே பார்த்து உன் காதுகளினாலே கேட்டு, பரிசுத்த ஸ்தலத்தினுடைய எல்லா வாசற்படிகளின் வழியாய் ஆலயத்துக்குள் பிரவேசிப்பதும் அதிலிருந்து புறப்படுவதும் இன்னவிதமென்று நீ ஆலோசித்துப் பார்த்து,]]></a:t>
+              <a:t><![CDATA[11. ஆகிலும் அவர்கள் என் ஆலயத்தின் வாசல்களைக் காத்து, என் ஆலயத்தில் ஊழியஞ்செய்து, என் பரிசுத்தஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்; அவர்கள் ஜனங்களுக்காக தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்தி, இவர்களுக்கு ஊழியஞ்செய்கிறதற்கு இவர்கள் முன்பாக என் பரிசுத்த ஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே கர்த்தருடைய ஆலயத்தின் சகல நியமங்களையும் அதின் சகல சட்டங்களையுங்குறித்து நான் உன்னோடே சொல்வதையெல்லாம் நீ உன் மனதிலே கவனித்து, உன் கண்களினாலே பார்த்து உன் காதுகளினாலே கேட்டு, பரிசுத்த ஸ்தலத்தினுடைய எல்லா வாசற்படிகளின் வழியாய் ஆலயத்துக்குள் பிரவேசிப்பதும் அதிலிருந்து புறப்படுவதும் இன்னவிதமென்று நீ ஆலோசித்துப் பார்த்து,]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் இவர்களுடைய நரகலான விக்கிரகங்களுக்கு முன்பாக நின்று இவர்களுக்கு ஊழியஞ்செய்து, இஸ்ரவேல் வம்சத்தார் அக்கிரமத்தில் விழப்பண்ணினபடியினால், நான் என் கையை அவர்களுக்கு விரோதமாய் உயர்த்தினேன், அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் வம்சத்தாராகிய கலகக்காரரோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் செய்த சகல அருவருப்புகளும் போதும்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் இவர்களுடைய நரகலான விக்கிரகங்களுக்கு முன்பாக நின்று இவர்களுக்கு ஊழியஞ்செய்து, இஸ்ரவேல் வம்சத்தார் அக்கிரமத்தில் விழப்பண்ணினபடியினால், நான் என் கையை அவர்களுக்கு விரோதமாய் உயர்த்தினேன், அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் வம்சத்தாராகிய கலகக்காரரோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் செய்த சகல அருவருப்புகளும் போதும்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் இவர்களுடைய நரகலான விக்கிரகங்களுக்கு முன்பாக நின்று இவர்களுக்கு ஊழியஞ்செய்து, இஸ்ரவேல் வம்சத்தார் அக்கிரமத்தில் விழப்பண்ணினபடியினால், நான் என் கையை அவர்களுக்கு விரோதமாய் உயர்த்தினேன், அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எனக்குச் செலுத்தவேண்டிய ஆகாரமாகிய நிணத்தையும் இரத்தத்தையும் செலுத்துகையில், என் ஆலயத்தைப் பரிசுத்தக்குலைச்சலாக்கும்படி விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரரை என் பரிசுத்த ஸ்தலத்துக்குள் இருக்கிறதற்காக அழைத்துக்கொண்டுவந்தீர்கள்; நீங்கள் செய்த எல்லா அருவருப்புகளினாலும் அவர்கள் என் உடன்படிக்கையை மீறினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இவர்கள் எனக்கு ஆசாரியராய் ஆராதனை செய்யும்படி என் சமீபத்தில் வராமலும், மகா பரிசுத்தமான ஸ்தலத்தில் என் பரிசுத்த வஸ்துக்களில் யாதொன்றையும் கிட்டாமலும் இருக்கவேண்டும், அவர்கள் தங்கள் இலச்சையையும் தாங்கள் செய்த அருவருப்புகளையும் சுமக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எனக்குச் செலுத்தவேண்டிய ஆகாரமாகிய நிணத்தையும் இரத்தத்தையும் செலுத்துகையில், என் ஆலயத்தைப் பரிசுத்தக்குலைச்சலாக்கும்படி விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரரை என் பரிசுத்த ஸ்தலத்துக்குள் இருக்கிறதற்காக அழைத்துக்கொண்டுவந்தீர்கள்; நீங்கள் செய்த எல்லா அருவருப்புகளினாலும் அவர்கள் என் உடன்படிக்கையை மீறினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இவர்கள் எனக்கு ஆசாரியராய் ஆராதனை செய்யும்படி என் சமீபத்தில் வராமலும், மகா பரிசுத்தமான ஸ்தலத்தில் என் பரிசுத்த வஸ்துக்களில் யாதொன்றையும் கிட்டாமலும் இருக்கவேண்டும், அவர்கள் தங்கள் இலச்சையையும் தாங்கள் செய்த அருவருப்புகளையும் சுமக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எனக்குச் செலுத்தவேண்டிய ஆகாரமாகிய நிணத்தையும் இரத்தத்தையும் செலுத்துகையில், என் ஆலயத்தைப் பரிசுத்தக்குலைச்சலாக்கும்படி விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரரை என் பரிசுத்த ஸ்தலத்துக்குள் இருக்கிறதற்காக அழைத்துக்கொண்டுவந்தீர்கள்; நீங்கள் செய்த எல்லா அருவருப்புகளினாலும் அவர்கள் என் உடன்படிக்கையை மீறினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இவர்கள் எனக்கு ஆசாரியராய் ஆராதனை செய்யும்படி என் சமீபத்தில் வராமலும், மகா பரிசுத்தமான ஸ்தலத்தில் என் பரிசுத்த வஸ்துக்களில் யாதொன்றையும் கிட்டாமலும் இருக்கவேண்டும், அவர்கள் தங்கள் இலச்சையையும் தாங்கள் செய்த அருவருப்புகளையும் சுமக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் என் பரிசுத்த வஸ்துக்களின் காவலைக் காவாமல், உங்களுக்கு இஷ்டமானவர்களை என் பரிசுத்த ஸ்தலத்திலே என் காவலைக் காக்கிறதற்காக வைத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆலயத்தின் சகல வேளைகளுக்கும் அதில் செய்யப்படவேண்டிய எல்லாவற்றிற்கும் நான் அவர்களை அதில் காவல்காக்கிறவர்களாயிருக்கக் கட்டளையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரின் நடுவில் இருக்கிற சகல அந்நிய புத்திரரிலும், விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரன் ஒருவனும் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[14. ஆலயத்தின் சகல வேளைகளுக்கும் அதில் செய்யப்படவேண்டிய எல்லாவற்றிற்கும் நான் அவர்களை அதில் காவல்காக்கிறவர்களாயிருக்கக் கட்டளையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரின் நடுவில் இருக்கிற சகல அந்நிய புத்திரரிலும், விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரன் ஒருவனும் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரரே, என்னைவிட்டு வழிதப்பிப்போகையில், என் பரிசுத்த ஸ்தலத்தின் காவலைக் காக்கிற சாதோக்கின் புத்திரராகிய லேவியர் என்னும் ஆசாரியர்களே எனக்கு ஆராதனைசெய்ய என் சமீபத்தில் சேர்ந்து, நிணத்தையும் இரத்தத்தையும் எனக்குச் செலுத்த என் சந்நிதியில் நிற்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னைக் கிழக்குக்கு எதிரே பரிசுத்த ஸ்தலத்துக்குப் புறவாசல் வழியே திரும்பப்பண்ணினார்; அது பூட்டப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் என் பரிசுத்த வஸ்துக்களின் காவலைக் காவாமல், உங்களுக்கு இஷ்டமானவர்களை என் பரிசுத்த ஸ்தலத்திலே என் காவலைக் காக்கிறதற்காக வைத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் வழிதப்பிப்போகையில், என்னை விட்டுத் தூரமானவர்களும், என்னைவிட்டு வழிதப்பித் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றினவர்களுமாகிய லேவியரும் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரரே, என்னைவிட்டு வழிதப்பிப்போகையில், என் பரிசுத்த ஸ்தலத்தின் காவலைக் காக்கிற சாதோக்கின் புத்திரராகிய லேவியர் என்னும் ஆசாரியர்களே எனக்கு ஆராதனைசெய்ய என் சமீபத்தில் சேர்ந்து, நிணத்தையும் இரத்தத்தையும் எனக்குச் செலுத்த என் சந்நிதியில் நிற்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் வழிதப்பிப்போகையில், என்னை விட்டுத் தூரமானவர்களும், என்னைவிட்டு வழிதப்பித் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றினவர்களுமாகிய லேவியரும் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரரே, என்னைவிட்டு வழிதப்பிப்போகையில், என் பரிசுத்த ஸ்தலத்தின் காவலைக் காக்கிற சாதோக்கின் புத்திரராகிய லேவியர் என்னும் ஆசாரியர்களே எனக்கு ஆராதனைசெய்ய என் சமீபத்தில் சேர்ந்து, நிணத்தையும் இரத்தத்தையும் எனக்குச் செலுத்த என் சந்நிதியில் நிற்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகிலும் அவர்கள் என் ஆலயத்தின் வாசல்களைக் காத்து, என் ஆலயத்தில் ஊழியஞ்செய்து, என் பரிசுத்தஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்; அவர்கள் ஜனங்களுக்காக தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்தி, இவர்களுக்கு ஊழியஞ்செய்கிறதற்கு இவர்கள் முன்பாக என் பரிசுத்த ஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இவர்கள் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பார்கள்; இவர்களே எனக்கு ஆராதனை செய்ய என் பீடத்தைக் கிட்டிவந்து, என் காவலைக் காப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகிலும் அவர்கள் என் ஆலயத்தின் வாசல்களைக் காத்து, என் ஆலயத்தில் ஊழியஞ்செய்து, என் பரிசுத்தஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்; அவர்கள் ஜனங்களுக்காக தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்தி, இவர்களுக்கு ஊழியஞ்செய்கிறதற்கு இவர்கள் முன்பாக என் பரிசுத்த ஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இவர்கள் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பார்கள்; இவர்களே எனக்கு ஆராதனை செய்ய என் பீடத்தைக் கிட்டிவந்து, என் காவலைக் காப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் இவர்களுடைய நரகலான விக்கிரகங்களுக்கு முன்பாக நின்று இவர்களுக்கு ஊழியஞ்செய்து, இஸ்ரவேல் வம்சத்தார் அக்கிரமத்தில் விழப்பண்ணினபடியினால், நான் என் கையை அவர்களுக்கு விரோதமாய் உயர்த்தினேன், அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. உட்பிராகாரத்தின் வாசல்களுக்குள் பிரவேசிக்கிறபோது சணல்நூல் வஸ்திரங்களை உடுத்திக்கொள்வார்களாக; அவர்கள் உட்பிராகாரத்தின் வாசல்களிலும், உள்ளேயும் ஆராதனைசெய்கையில் ஆட்டுமயிர் உடுப்பைத் தரிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் இவர்களுடைய நரகலான விக்கிரகங்களுக்கு முன்பாக நின்று இவர்களுக்கு ஊழியஞ்செய்து, இஸ்ரவேல் வம்சத்தார் அக்கிரமத்தில் விழப்பண்ணினபடியினால், நான் என் கையை அவர்களுக்கு விரோதமாய் உயர்த்தினேன், அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. உட்பிராகாரத்தின் வாசல்களுக்குள் பிரவேசிக்கிறபோது சணல்நூல் வஸ்திரங்களை உடுத்திக்கொள்வார்களாக; அவர்கள் உட்பிராகாரத்தின் வாசல்களிலும், உள்ளேயும் ஆராதனைசெய்கையில் ஆட்டுமயிர் உடுப்பைத் தரிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்கள் எனக்கு ஆசாரியராய் ஆராதனை செய்யும்படி என் சமீபத்தில் வராமலும், மகா பரிசுத்தமான ஸ்தலத்தில் என் பரிசுத்த வஸ்துக்களில் யாதொன்றையும் கிட்டாமலும் இருக்கவேண்டும், அவர்கள் தங்கள் இலச்சையையும் தாங்கள் செய்த அருவருப்புகளையும் சுமக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. உட்பிராகாரத்தின் வாசல்களுக்குள் பிரவேசிக்கிறபோது சணல்நூல் வஸ்திரங்களை உடுத்திக்கொள்வார்களாக; அவர்கள் உட்பிராகாரத்தின் வாசல்களிலும், உள்ளேயும் ஆராதனைசெய்கையில் ஆட்டுமயிர் உடுப்பைத் தரிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்கள் எனக்கு ஆசாரியராய் ஆராதனை செய்யும்படி என் சமீபத்தில் வராமலும், மகா பரிசுத்தமான ஸ்தலத்தில் என் பரிசுத்த வஸ்துக்களில் யாதொன்றையும் கிட்டாமலும் இருக்கவேண்டும், அவர்கள் தங்கள் இலச்சையையும் தாங்கள் செய்த அருவருப்புகளையும் சுமக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய தலைகளில் சணல்நூல் குல்லாக்களையும், அவர்களுடைய இடைகளில் சணல்நூல் சல்லடங்களையும் தரிக்கவேண்டும்; வேர்வையுண்டாக்கத்தக்கதொன்றையும் அரையில் கட்டலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆலயத்தின் சகல வேளைகளுக்கும் அதில் செய்யப்படவேண்டிய எல்லாவற்றிற்கும் நான் அவர்களை அதில் காவல்காக்கிறவர்களாயிருக்கக் கட்டளையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய தலைகளில் சணல்நூல் குல்லாக்களையும், அவர்களுடைய இடைகளில் சணல்நூல் சல்லடங்களையும் தரிக்கவேண்டும்; வேர்வையுண்டாக்கத்தக்கதொன்றையும் அரையில் கட்டலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரரே, என்னைவிட்டு வழிதப்பிப்போகையில், என் பரிசுத்த ஸ்தலத்தின் காவலைக் காக்கிற சாதோக்கின் புத்திரராகிய லேவியர் என்னும் ஆசாரியர்களே எனக்கு ஆராதனைசெய்ய என் சமீபத்தில் சேர்ந்து, நிணத்தையும் இரத்தத்தையும் எனக்குச் செலுத்த என் சந்நிதியில் நிற்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் வெளிப்பிராகாரமாகிய புறமுற்றத்திலே ஜனங்களிடத்தில் போகும்போது, அவர்கள் தாங்கள் ஆராதனைசெய்யும் சமயத்தில் உடுத்தியிருந்த தங்கள் வஸ்திரங்களைக் கழற்றி அவைகளைப் பரிசுத்த அறைவீடுகளில் வைத்து, வேறே வஸ்திரங்களை உடுத்திக்கொள்ளக்கடவர்கள்; தங்கள் வஸ்திரங்களாலே ஜனங்களைப் பரிசுத்தப்படுத்தலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: இந்த வாசல் திறக்கப்படாமல் பூட்டப்பட்டிருக்கும்; ஒருவரும் இதற்குள் பிரவேசிப்பதில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதற்குள் பிரவேசித்தார், ஆகையால் இது பூட்டப்பட்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் என் பரிசுத்த வஸ்துக்களின் காவலைக் காவாமல், உங்களுக்கு இஷ்டமானவர்களை என் பரிசுத்த ஸ்தலத்திலே என் காவலைக் காக்கிறதற்காக வைத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரரே, என்னைவிட்டு வழிதப்பிப்போகையில், என் பரிசுத்த ஸ்தலத்தின் காவலைக் காக்கிற சாதோக்கின் புத்திரராகிய லேவியர் என்னும் ஆசாரியர்களே எனக்கு ஆராதனைசெய்ய என் சமீபத்தில் சேர்ந்து, நிணத்தையும் இரத்தத்தையும் எனக்குச் செலுத்த என் சந்நிதியில் நிற்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் வெளிப்பிராகாரமாகிய புறமுற்றத்திலே ஜனங்களிடத்தில் போகும்போது, அவர்கள் தாங்கள் ஆராதனைசெய்யும் சமயத்தில் உடுத்தியிருந்த தங்கள் வஸ்திரங்களைக் கழற்றி அவைகளைப் பரிசுத்த அறைவீடுகளில் வைத்து, வேறே வஸ்திரங்களை உடுத்திக்கொள்ளக்கடவர்கள்; தங்கள் வஸ்திரங்களாலே ஜனங்களைப் பரிசுத்தப்படுத்தலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரரே, என்னைவிட்டு வழிதப்பிப்போகையில், என் பரிசுத்த ஸ்தலத்தின் காவலைக் காக்கிற சாதோக்கின் புத்திரராகிய லேவியர் என்னும் ஆசாரியர்களே எனக்கு ஆராதனைசெய்ய என் சமீபத்தில் சேர்ந்து, நிணத்தையும் இரத்தத்தையும் எனக்குச் செலுத்த என் சந்நிதியில் நிற்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் வெளிப்பிராகாரமாகிய புறமுற்றத்திலே ஜனங்களிடத்தில் போகும்போது, அவர்கள் தாங்கள் ஆராதனைசெய்யும் சமயத்தில் உடுத்தியிருந்த தங்கள் வஸ்திரங்களைக் கழற்றி அவைகளைப் பரிசுத்த அறைவீடுகளில் வைத்து, வேறே வஸ்திரங்களை உடுத்திக்கொள்ளக்கடவர்கள்; தங்கள் வஸ்திரங்களாலே ஜனங்களைப் பரிசுத்தப்படுத்தலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்கள் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பார்கள்; இவர்களே எனக்கு ஆராதனை செய்ய என் பீடத்தைக் கிட்டிவந்து, என் காவலைக் காப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் தங்கள் தலைகளைச் சிரையாமலும், தங்கள் மயிரை நீளமாய் வளர்க்காமலும், தங்கள் தலைமயிரைக் கத்தரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உட்பிராகாரத்தின் வாசல்களுக்குள் பிரவேசிக்கிறபோது சணல்நூல் வஸ்திரங்களை உடுத்திக்கொள்வார்களாக; அவர்கள் உட்பிராகாரத்தின் வாசல்களிலும், உள்ளேயும் ஆராதனைசெய்கையில் ஆட்டுமயிர் உடுப்பைத் தரிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் தங்கள் தலைகளைச் சிரையாமலும், தங்கள் மயிரை நீளமாய் வளர்க்காமலும், தங்கள் தலைமயிரைக் கத்தரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உட்பிராகாரத்தின் வாசல்களுக்குள் பிரவேசிக்கிறபோது சணல்நூல் வஸ்திரங்களை உடுத்திக்கொள்வார்களாக; அவர்கள் உட்பிராகாரத்தின் வாசல்களிலும், உள்ளேயும் ஆராதனைசெய்கையில் ஆட்டுமயிர் உடுப்பைத் தரிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[21. ஆசாரியர்களில் ஒருவனும் உட்பிராகாரத்துக்குள் பிரவேசிக்கும்போது, திராட்சரசம் குடிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய தலைகளில் சணல்நூல் குல்லாக்களையும், அவர்களுடைய இடைகளில் சணல்நூல் சல்லடங்களையும் தரிக்கவேண்டும்; வேர்வையுண்டாக்கத்தக்கதொன்றையும் அரையில் கட்டலாகாது.]]></a:t>
+              <a:t><![CDATA[22. விதவையையும் தள்ளிவிடப்பட்டவளையும் அவர்கள் விவாகம்பண்ணாமல், இஸ்ரவேல் வம்சத்தாளாகிய கன்னிகையையாகிலும் ஒரு ஆசாரியனின் மனைவியாயிருந்த விதவையையாகிலும் விவாகம்பண்ணலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய தலைகளில் சணல்நூல் குல்லாக்களையும், அவர்களுடைய இடைகளில் சணல்நூல் சல்லடங்களையும் தரிக்கவேண்டும்; வேர்வையுண்டாக்கத்தக்கதொன்றையும் அரையில் கட்டலாகாது.]]></a:t>
+              <a:t><![CDATA[22. விதவையையும் தள்ளிவிடப்பட்டவளையும் அவர்கள் விவாகம்பண்ணாமல், இஸ்ரவேல் வம்சத்தாளாகிய கன்னிகையையாகிலும் ஒரு ஆசாரியனின் மனைவியாயிருந்த விதவையையாகிலும் விவாகம்பண்ணலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் வெளிப்பிராகாரமாகிய புறமுற்றத்திலே ஜனங்களிடத்தில் போகும்போது, அவர்கள் தாங்கள் ஆராதனைசெய்யும் சமயத்தில் உடுத்தியிருந்த தங்கள் வஸ்திரங்களைக் கழற்றி அவைகளைப் பரிசுத்த அறைவீடுகளில் வைத்து, வேறே வஸ்திரங்களை உடுத்திக்கொள்ளக்கடவர்கள்; தங்கள் வஸ்திரங்களாலே ஜனங்களைப் பரிசுத்தப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் பரிசுத்தமானதற்கும் பரிசுத்தமல்லாததற்கும், தீட்டானதற்கும் தீட்டல்லாததற்கும் இருக்கும் வித்தியாசத்தை என் ஜனத்துக்குப் போதித்து, அவர்களுக்குத் தெரியப்பண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் வெளிப்பிராகாரமாகிய புறமுற்றத்திலே ஜனங்களிடத்தில் போகும்போது, அவர்கள் தாங்கள் ஆராதனைசெய்யும் சமயத்தில் உடுத்தியிருந்த தங்கள் வஸ்திரங்களைக் கழற்றி அவைகளைப் பரிசுத்த அறைவீடுகளில் வைத்து, வேறே வஸ்திரங்களை உடுத்திக்கொள்ளக்கடவர்கள்; தங்கள் வஸ்திரங்களாலே ஜனங்களைப் பரிசுத்தப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் பரிசுத்தமானதற்கும் பரிசுத்தமல்லாததற்கும், தீட்டானதற்கும் தீட்டல்லாததற்கும் இருக்கும் வித்தியாசத்தை என் ஜனத்துக்குப் போதித்து, அவர்களுக்குத் தெரியப்பண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் வெளிப்பிராகாரமாகிய புறமுற்றத்திலே ஜனங்களிடத்தில் போகும்போது, அவர்கள் தாங்கள் ஆராதனைசெய்யும் சமயத்தில் உடுத்தியிருந்த தங்கள் வஸ்திரங்களைக் கழற்றி அவைகளைப் பரிசுத்த அறைவீடுகளில் வைத்து, வேறே வஸ்திரங்களை உடுத்திக்கொள்ளக்கடவர்கள்; தங்கள் வஸ்திரங்களாலே ஜனங்களைப் பரிசுத்தப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[24. வழக்கிருந்தால் அவர்கள் நியாயந்தீர்க்க ஆயத்தமாயிருந்து, என் நியாயங்களின்படி அதைத் தீர்த்து, என்னுடைய பண்டிகைகளில் எல்லாம் என் நியாயப்பிரமாணத்தையும் என் கட்டளைகளையும் கைக்கொண்டு என் ஓய்வுநாட்களைப் பரிசுத்தமாக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: இந்த வாசல் திறக்கப்படாமல் பூட்டப்பட்டிருக்கும்; ஒருவரும் இதற்குள் பிரவேசிப்பதில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதற்குள் பிரவேசித்தார், ஆகையால் இது பூட்டப்பட்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரின் நடுவில் இருக்கிற சகல அந்நிய புத்திரரிலும், விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரன் ஒருவனும் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் தங்கள் தலைகளைச் சிரையாமலும், தங்கள் மயிரை நீளமாய் வளர்க்காமலும், தங்கள் தலைமயிரைக் கத்தரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[24. வழக்கிருந்தால் அவர்கள் நியாயந்தீர்க்க ஆயத்தமாயிருந்து, என் நியாயங்களின்படி அதைத் தீர்த்து, என்னுடைய பண்டிகைகளில் எல்லாம் என் நியாயப்பிரமாணத்தையும் என் கட்டளைகளையும் கைக்கொண்டு என் ஓய்வுநாட்களைப் பரிசுத்தமாக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆசாரியர்களில் ஒருவனும் உட்பிராகாரத்துக்குள் பிரவேசிக்கும்போது, திராட்சரசம் குடிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[24. வழக்கிருந்தால் அவர்கள் நியாயந்தீர்க்க ஆயத்தமாயிருந்து, என் நியாயங்களின்படி அதைத் தீர்த்து, என்னுடைய பண்டிகைகளில் எல்லாம் என் நியாயப்பிரமாணத்தையும் என் கட்டளைகளையும் கைக்கொண்டு என் ஓய்வுநாட்களைப் பரிசுத்தமாக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விதவையையும் தள்ளிவிடப்பட்டவளையும் அவர்கள் விவாகம்பண்ணாமல், இஸ்ரவேல் வம்சத்தாளாகிய கன்னிகையையாகிலும் ஒரு ஆசாரியனின் மனைவியாயிருந்த விதவையையாகிலும் விவாகம்பண்ணலாம்.]]></a:t>
+              <a:t><![CDATA[25. தகப்பன், தாய், குமாரன், குமாரத்தி, சகோதரன் புருஷனுக்கு வாழ்க்கைப்படாத சகோதரி என்னும் இவர்களுடைய சவத்தினால் அவர்கள் தீட்டுப்படலாமேயல்லாமல், அவர்களிலொருவனும் செத்த ஒருவனிடத்தில்போய்த் தீட்டுப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விதவையையும் தள்ளிவிடப்பட்டவளையும் அவர்கள் விவாகம்பண்ணாமல், இஸ்ரவேல் வம்சத்தாளாகிய கன்னிகையையாகிலும் ஒரு ஆசாரியனின் மனைவியாயிருந்த விதவையையாகிலும் விவாகம்பண்ணலாம்.]]></a:t>
+              <a:t><![CDATA[25. தகப்பன், தாய், குமாரன், குமாரத்தி, சகோதரன் புருஷனுக்கு வாழ்க்கைப்படாத சகோதரி என்னும் இவர்களுடைய சவத்தினால் அவர்கள் தீட்டுப்படலாமேயல்லாமல், அவர்களிலொருவனும் செத்த ஒருவனிடத்தில்போய்த் தீட்டுப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் பரிசுத்தமானதற்கும் பரிசுத்தமல்லாததற்கும், தீட்டானதற்கும் தீட்டல்லாததற்கும் இருக்கும் வித்தியாசத்தை என் ஜனத்துக்குப் போதித்து, அவர்களுக்குத் தெரியப்பண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. தகப்பன், தாய், குமாரன், குமாரத்தி, சகோதரன் புருஷனுக்கு வாழ்க்கைப்படாத சகோதரி என்னும் இவர்களுடைய சவத்தினால் அவர்கள் தீட்டுப்படலாமேயல்லாமல், அவர்களிலொருவனும் செத்த ஒருவனிடத்தில்போய்த் தீட்டுப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் பரிசுத்தமானதற்கும் பரிசுத்தமல்லாததற்கும், தீட்டானதற்கும் தீட்டல்லாததற்கும் இருக்கும் வித்தியாசத்தை என் ஜனத்துக்குப் போதித்து, அவர்களுக்குத் தெரியப்பண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. அவன் சுத்திகரிகப்பட்டபின்பு, அவனுக்கு ஏழுநாள் எண்ணப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வழக்கிருந்தால் அவர்கள் நியாயந்தீர்க்க ஆயத்தமாயிருந்து, என் நியாயங்களின்படி அதைத் தீர்த்து, என்னுடைய பண்டிகைகளில் எல்லாம் என் நியாயப்பிரமாணத்தையும் என் கட்டளைகளையும் கைக்கொண்டு என் ஓய்வுநாட்களைப் பரிசுத்தமாக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்யும்படி பரிசுத்த ஸ்தலமிருக்கிற உட்பிராகாரத்துக்குள் பிரவேசிக்கிறநாளிலே, அவன் தனக்காகப் பாவநிவாரண பலியைச் செலுத்தக்கடவன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வழக்கிருந்தால் அவர்கள் நியாயந்தீர்க்க ஆயத்தமாயிருந்து, என் நியாயங்களின்படி அதைத் தீர்த்து, என்னுடைய பண்டிகைகளில் எல்லாம் என் நியாயப்பிரமாணத்தையும் என் கட்டளைகளையும் கைக்கொண்டு என் ஓய்வுநாட்களைப் பரிசுத்தமாக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்யும்படி பரிசுத்த ஸ்தலமிருக்கிற உட்பிராகாரத்துக்குள் பிரவேசிக்கிறநாளிலே, அவன் தனக்காகப் பாவநிவாரண பலியைச் செலுத்தக்கடவன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தகப்பன், தாய், குமாரன், குமாரத்தி, சகோதரன் புருஷனுக்கு வாழ்க்கைப்படாத சகோதரி என்னும் இவர்களுடைய சவத்தினால் அவர்கள் தீட்டுப்படலாமேயல்லாமல், அவர்களிலொருவனும் செத்த ஒருவனிடத்தில்போய்த் தீட்டுப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[28. அவர்களுக்குரிய சுதந்தரமென்னவென்றால்: நானே அவர்கள் சுதந்தரம்; ஆகையால் இஸ்ரவேலில் அவர்களுக்குக் காணியாட்சியைக் கொடாதிருப்பீர்களாக; நான் அவர்கள் காணியாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தகப்பன், தாய், குமாரன், குமாரத்தி, சகோதரன் புருஷனுக்கு வாழ்க்கைப்படாத சகோதரி என்னும் இவர்களுடைய சவத்தினால் அவர்கள் தீட்டுப்படலாமேயல்லாமல், அவர்களிலொருவனும் செத்த ஒருவனிடத்தில்போய்த் தீட்டுப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[28. அவர்களுக்குரிய சுதந்தரமென்னவென்றால்: நானே அவர்கள் சுதந்தரம்; ஆகையால் இஸ்ரவேலில் அவர்களுக்குக் காணியாட்சியைக் கொடாதிருப்பீர்களாக; நான் அவர்கள் காணியாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இது அதிபதிக்கே உரியது, அதிபதி கர்த்தருடைய சந்நிதியில் போஜனம்பண்ணும்படி இதில் உட்காருவான்; அவன் வாசல் மண்டபத்தின் வழியாய்ப் பிரவேசித்து, மறுபடியும் அதின் வழியாய்ப் புறப்படுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரின் நடுவில் இருக்கிற சகல அந்நிய புத்திரரிலும், விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரன் ஒருவனும் என் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் சுத்திகரிகப்பட்டபின்பு, அவனுக்கு ஏழுநாள் எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. போஜனபலியையும் பாவநிவாரணபலியையும் குற்றநிவாரணபலியையும் அவர்கள் புசிப்பார்கள்; இஸ்ரவேலிலே பொருத்தனை பண்ணப்பட்டதெல்லாம் அவர்களுடையதாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்யும்படி பரிசுத்த ஸ்தலமிருக்கிற உட்பிராகாரத்துக்குள் பிரவேசிக்கிறநாளிலே, அவன் தனக்காகப் பாவநிவாரண பலியைச் செலுத்தக்கடவன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. போஜனபலியையும் பாவநிவாரணபலியையும் குற்றநிவாரணபலியையும் அவர்கள் புசிப்பார்கள்; இஸ்ரவேலிலே பொருத்தனை பண்ணப்பட்டதெல்லாம் அவர்களுடையதாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்யும்படி பரிசுத்த ஸ்தலமிருக்கிற உட்பிராகாரத்துக்குள் பிரவேசிக்கிறநாளிலே, அவன் தனக்காகப் பாவநிவாரண பலியைச் செலுத்தக்கடவன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. சகலவித முதற்கனிகளில் எல்லாம் முந்தின பலனும், நீங்கள் காணிக்கையாய்ச் செலுத்தும் எவ்விதமானபொருள்களும் ஆசாரியர்களுடையதாயிருப்பதாக; உங்கள் வீட்டில் ஆசீர்வாதம் தங்கும்படிக்கு நீங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் ஆசாரியனுக்குக் கொடுக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுக்குரிய சுதந்தரமென்னவென்றால்: நானே அவர்கள் சுதந்தரம்; ஆகையால் இஸ்ரவேலில் அவர்களுக்குக் காணியாட்சியைக் கொடாதிருப்பீர்களாக; நான் அவர்கள் காணியாட்சி.]]></a:t>
+              <a:t><![CDATA[30. சகலவித முதற்கனிகளில் எல்லாம் முந்தின பலனும், நீங்கள் காணிக்கையாய்ச் செலுத்தும் எவ்விதமானபொருள்களும் ஆசாரியர்களுடையதாயிருப்பதாக; உங்கள் வீட்டில் ஆசீர்வாதம் தங்கும்படிக்கு நீங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் ஆசாரியனுக்குக் கொடுக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுக்குரிய சுதந்தரமென்னவென்றால்: நானே அவர்கள் சுதந்தரம்; ஆகையால் இஸ்ரவேலில் அவர்களுக்குக் காணியாட்சியைக் கொடாதிருப்பீர்களாக; நான் அவர்கள் காணியாட்சி.]]></a:t>
+              <a:t><![CDATA[30. சகலவித முதற்கனிகளில் எல்லாம் முந்தின பலனும், நீங்கள் காணிக்கையாய்ச் செலுத்தும் எவ்விதமானபொருள்களும் ஆசாரியர்களுடையதாயிருப்பதாக; உங்கள் வீட்டில் ஆசீர்வாதம் தங்கும்படிக்கு நீங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் ஆசாரியனுக்குக் கொடுக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. போஜனபலியையும் பாவநிவாரணபலியையும் குற்றநிவாரணபலியையும் அவர்கள் புசிப்பார்கள்; இஸ்ரவேலிலே பொருத்தனை பண்ணப்பட்டதெல்லாம் அவர்களுடையதாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[31. பறவைகளிலும் மிருகங்களிலும் தானாய்ச் செத்ததும் பீறுண்டதுமான ஒன்றையும் ஆசாரியர்கள் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. போஜனபலியையும் பாவநிவாரணபலியையும் குற்றநிவாரணபலியையும் அவர்கள் புசிப்பார்கள்; இஸ்ரவேலிலே பொருத்தனை பண்ணப்பட்டதெல்லாம் அவர்களுடையதாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[31. பறவைகளிலும் மிருகங்களிலும் தானாய்ச் செத்ததும் பீறுண்டதுமான ஒன்றையும் ஆசாரியர்கள் புசிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சகலவித முதற்கனிகளில் எல்லாம் முந்தின பலனும், நீங்கள் காணிக்கையாய்ச் செலுத்தும் எவ்விதமானபொருள்களும் ஆசாரியர்களுடையதாயிருப்பதாக; உங்கள் வீட்டில் ஆசீர்வாதம் தங்கும்படிக்கு நீங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் ஆசாரியனுக்குக் கொடுக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னைக் கிழக்குக்கு எதிரே பரிசுத்த ஸ்தலத்துக்குப் புறவாசல் வழியே திரும்பப்பண்ணினார்; அது பூட்டப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சகலவித முதற்கனிகளில் எல்லாம் முந்தின பலனும், நீங்கள் காணிக்கையாய்ச் செலுத்தும் எவ்விதமானபொருள்களும் ஆசாரியர்களுடையதாயிருப்பதாக; உங்கள் வீட்டில் ஆசீர்வாதம் தங்கும்படிக்கு நீங்கள் பிசைந்தமாவில் முதற்பாகத்தையும் ஆசாரியனுக்குக் கொடுக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னைக் கிழக்குக்கு எதிரே பரிசுத்த ஸ்தலத்துக்குப் புறவாசல் வழியே திரும்பப்பண்ணினார்; அது பூட்டப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பறவைகளிலும் மிருகங்களிலும் தானாய்ச் செத்ததும் பீறுண்டதுமான ஒன்றையும் ஆசாரியர்கள் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: இந்த வாசல் திறக்கப்படாமல் பூட்டப்பட்டிருக்கும்; ஒருவரும் இதற்குள் பிரவேசிப்பதில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதற்குள் பிரவேசித்தார், ஆகையால் இது பூட்டப்பட்டிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இது அதிபதிக்கே உரியது, அதிபதி கர்த்தருடைய சந்நிதியில் போஜனம்பண்ணும்படி இதில் உட்காருவான்; அவன் வாசல் மண்டபத்தின் வழியாய்ப் பிரவேசித்து, மறுபடியும் அதின் வழியாய்ப் புறப்படுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேல் வழிதப்பிப்போகையில், என்னை விட்டுத் தூரமானவர்களும், என்னைவிட்டு வழிதப்பித் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றினவர்களுமாகிய லேவியரும் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6549,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பறவைகளிலும் மிருகங்களிலும் தானாய்ச் செத்ததும் பீறுண்டதுமான ஒன்றையும் ஆசாரியர்கள் புசிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: இந்த வாசல் திறக்கப்படாமல் பூட்டப்பட்டிருக்கும்; ஒருவரும் இதற்குள் பிரவேசிப்பதில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதற்குள் பிரவேசித்தார், ஆகையால் இது பூட்டப்பட்டிருக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: இந்த வாசல் திறக்கப்படாமல் பூட்டப்பட்டிருக்கும்; ஒருவரும் இதற்குள் பிரவேசிப்பதில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இதற்குள் பிரவேசித்தார், ஆகையால் இது பூட்டப்பட்டிருக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. இது அதிபதிக்கே உரியது, அதிபதி கர்த்தருடைய சந்நிதியில் போஜனம்பண்ணும்படி இதில் உட்காருவான்; அவன் வாசல் மண்டபத்தின் வழியாய்ப் பிரவேசித்து, மறுபடியும் அதின் வழியாய்ப் புறப்படுவான் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. இது அதிபதிக்கே உரியது, அதிபதி கர்த்தருடைய சந்நிதியில் போஜனம்பண்ணும்படி இதில் உட்காருவான்; அவன் வாசல் மண்டபத்தின் வழியாய்ப் பிரவேசித்து, மறுபடியும் அதின் வழியாய்ப் புறப்படுவான் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. பின்பு அவர் என்னை வடக்கு வாசல்வழியாய் ஆலயத்தின் முகப்பிலே அழைத்துக்கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயம், கர்த்தருடைய மகிமையால் நிறைந்ததை நான் கண்டு, முகங்குப்புற விழுந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. பின்பு அவர் என்னை வடக்கு வாசல்வழியாய் ஆலயத்தின் முகப்பிலே அழைத்துக்கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயம், கர்த்தருடைய மகிமையால் நிறைந்ததை நான் கண்டு, முகங்குப்புற விழுந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே கர்த்தருடைய ஆலயத்தின் சகல நியமங்களையும் அதின் சகல சட்டங்களையுங்குறித்து நான் உன்னோடே சொல்வதையெல்லாம் நீ உன் மனதிலே கவனித்து, உன் கண்களினாலே பார்த்து உன் காதுகளினாலே கேட்டு, பரிசுத்த ஸ்தலத்தினுடைய எல்லா வாசற்படிகளின் வழியாய் ஆலயத்துக்குள் பிரவேசிப்பதும் அதிலிருந்து புறப்படுவதும் இன்னவிதமென்று நீ ஆலோசித்துப் பார்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே கர்த்தருடைய ஆலயத்தின் சகல நியமங்களையும் அதின் சகல சட்டங்களையுங்குறித்து நான் உன்னோடே சொல்வதையெல்லாம் நீ உன் மனதிலே கவனித்து, உன் கண்களினாலே பார்த்து உன் காதுகளினாலே கேட்டு, பரிசுத்த ஸ்தலத்தினுடைய எல்லா வாசற்படிகளின் வழியாய் ஆலயத்துக்குள் பிரவேசிப்பதும் அதிலிருந்து புறப்படுவதும் இன்னவிதமென்று நீ ஆலோசித்துப் பார்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே கர்த்தருடைய ஆலயத்தின் சகல நியமங்களையும் அதின் சகல சட்டங்களையுங்குறித்து நான் உன்னோடே சொல்வதையெல்லாம் நீ உன் மனதிலே கவனித்து, உன் கண்களினாலே பார்த்து உன் காதுகளினாலே கேட்டு, பரிசுத்த ஸ்தலத்தினுடைய எல்லா வாசற்படிகளின் வழியாய் ஆலயத்துக்குள் பிரவேசிப்பதும் அதிலிருந்து புறப்படுவதும் இன்னவிதமென்று நீ ஆலோசித்துப் பார்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இஸ்ரவேல் வம்சத்தாராகிய கலகக்காரரோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் செய்த சகல அருவருப்புகளும் போதும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு அவர் என்னை வடக்கு வாசல்வழியாய் ஆலயத்தின் முகப்பிலே அழைத்துக்கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயம், கர்த்தருடைய மகிமையால் நிறைந்ததை நான் கண்டு, முகங்குப்புற விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேல் வழிதப்பிப்போகையில், என்னை விட்டுத் தூரமானவர்களும், என்னைவிட்டு வழிதப்பித் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றினவர்களுமாகிய லேவியரும் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இஸ்ரவேல் வம்சத்தாராகிய கலகக்காரரோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் செய்த சகல அருவருப்புகளும் போதும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. நீங்கள் எனக்குச் செலுத்தவேண்டிய ஆகாரமாகிய நிணத்தையும் இரத்தத்தையும் செலுத்துகையில், என் ஆலயத்தைப் பரிசுத்தக்குலைச்சலாக்கும்படி விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரரை என் பரிசுத்த ஸ்தலத்துக்குள் இருக்கிறதற்காக அழைத்துக்கொண்டுவந்தீர்கள்; நீங்கள் செய்த எல்லா அருவருப்புகளினாலும் அவர்கள் என் உடன்படிக்கையை மீறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. நீங்கள் எனக்குச் செலுத்தவேண்டிய ஆகாரமாகிய நிணத்தையும் இரத்தத்தையும் செலுத்துகையில், என் ஆலயத்தைப் பரிசுத்தக்குலைச்சலாக்கும்படி விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரரை என் பரிசுத்த ஸ்தலத்துக்குள் இருக்கிறதற்காக அழைத்துக்கொண்டுவந்தீர்கள்; நீங்கள் செய்த எல்லா அருவருப்புகளினாலும் அவர்கள் என் உடன்படிக்கையை மீறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. நீங்கள் எனக்குச் செலுத்தவேண்டிய ஆகாரமாகிய நிணத்தையும் இரத்தத்தையும் செலுத்துகையில், என் ஆலயத்தைப் பரிசுத்தக்குலைச்சலாக்கும்படி விருத்தசேதனமில்லாத இருதயமும் விருத்தசேதனமில்லாத மாம்சமுமுள்ள அந்நிய புத்திரரை என் பரிசுத்த ஸ்தலத்துக்குள் இருக்கிறதற்காக அழைத்துக்கொண்டுவந்தீர்கள்; நீங்கள் செய்த எல்லா அருவருப்புகளினாலும் அவர்கள் என் உடன்படிக்கையை மீறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு அவர் என்னை வடக்கு வாசல்வழியாய் ஆலயத்தின் முகப்பிலே அழைத்துக்கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயம், கர்த்தருடைய மகிமையால் நிறைந்ததை நான் கண்டு, முகங்குப்புற விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆகிலும் அவர்கள் என் ஆலயத்தின் வாசல்களைக் காத்து, என் ஆலயத்தில் ஊழியஞ்செய்து, என் பரிசுத்தஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்; அவர்கள் ஜனங்களுக்காக தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்தி, இவர்களுக்கு ஊழியஞ்செய்கிறதற்கு இவர்கள் முன்பாக என் பரிசுத்த ஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே கர்த்தருடைய ஆலயத்தின் சகல நியமங்களையும் அதின் சகல சட்டங்களையுங்குறித்து நான் உன்னோடே சொல்வதையெல்லாம் நீ உன் மனதிலே கவனித்து, உன் கண்களினாலே பார்த்து உன் காதுகளினாலே கேட்டு, பரிசுத்த ஸ்தலத்தினுடைய எல்லா வாசற்படிகளின் வழியாய் ஆலயத்துக்குள் பிரவேசிப்பதும் அதிலிருந்து புறப்படுவதும் இன்னவிதமென்று நீ ஆலோசித்துப் பார்த்து,]]></a:t>
+              <a:t><![CDATA[11. ஆகிலும் அவர்கள் என் ஆலயத்தின் வாசல்களைக் காத்து, என் ஆலயத்தில் ஊழியஞ்செய்து, என் பரிசுத்தஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்; அவர்கள் ஜனங்களுக்காக தகனபலிகளையும் மற்றப் பலிகளையும் செலுத்தி, இவர்களுக்கு ஊழியஞ்செய்கிறதற்கு இவர்கள் முன்பாக என் பரிசுத்த ஸ்தலத்திலே பணிவிடைக்காரராயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506550" r:id="rId1"/>
+    <p:sldLayoutId id="2473414414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,54 +8864,158 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7563,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તને યહોવાના મંદિરના નિયમો અને ધારાધોરણો કહું છું. મંદિરના પ્રવેશદ્વાર અને પવિત્રસ્થાનના બધા બહાર]]></a:t>
+              <a:t><![CDATA[they shall stand before them to minister unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નીકળવાના સ્થાન પર ખાસ ધ્યાન આપ.]]></a:t>
+              <a:t><![CDATA[12. Because they ministered unto them before their idols, and caused the house of Israel to fall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. અને આ બંડખોર ઇસ્રાએલી લોકોને કહે કે ‘યહોવા મારા માલિક કહે છે: હે ઇસ્રાએલ, તમે ઘણા ધિક્કારપાત્ર]]></a:t>
+              <a:t><![CDATA[into iniquity; therefore have I lifted up mine hand against them, says the Lord GOD, and they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૃત્યો કર્યા છે:]]></a:t>
+              <a:t><![CDATA[bear their iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. મને રોટલી ભેદ અને રકત અર્પણ કરતી વખતે તમે વિદેશીઓને, જેઓ હૃદયમાં અને શરીરમાં બેસુન્નત છે, એવા]]></a:t>
+              <a:t><![CDATA[13. And they shall not come near unto me, to do the office of a priest unto me, nor to come near to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોને મારા પવિત્રસ્થાનમાં લઇ આવ્યા છો. આમ કરીને તમે મંદિરને અશુદ્ધ કર્યું છે અને મારા કરારનો ભંગ]]></a:t>
+              <a:t><![CDATA[any of my holy things, in the most holy place: but they shall bear their shame, and their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો છે અને તમારા બીજા સર્વ પાપોની સાથે આ પાપનો વધારો કર્યો છે.]]></a:t>
+              <a:t><![CDATA[abominations which they have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. મારા મંદિરમાં જાતે ઉપાસના કરવાને બદલે તમે એ માણસોને એ કામ સોંપી દીધું છે.”‘]]></a:t>
+              <a:t><![CDATA[14. But I will make them keepers of the charge of the house, for all the service thereof, and for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. યહોવા મારા માલિક કહે છે: “હૃદય અને શરીરમાં બેસુન્નત એવા કોઇ પણ વિદેશીઓને અને ઇસ્રાએલીઓ ભેગો વસવાટ]]></a:t>
+              <a:t><![CDATA[all that shall be done therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતા વિદેશીઓ સુદ્ધાંને મારાં મંદિરમાં પ્રવેશ કરવાનો નથી.]]></a:t>
+              <a:t><![CDATA[15. But the priests the Levites, the sons of Zadok, that kept the charge of my sanctuary when the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તે માણસ મને પાછો મંદિરની પૂર્વ બાજુએ આવેલા બહારના દરવાજા આગળ લઇ આવ્યો. એ દરવાજો બંધ હતો.]]></a:t>
+              <a:t><![CDATA[8. And all of you have not kept the charge of mine holy things: but all of you have set keepers of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જ્યારે ઇસ્રાએલીઓ દેવથી દૂર જઇને મૂર્તિઓ પાછળ ભટકી ગયા ત્યારે લેવીઓએ પણ મારો ત્યાગ કર્યો. તેઓને]]></a:t>
+              <a:t><![CDATA[children of Israel went astray from me, they shall come near to me to minister unto me, and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમની બેવફાઇ માટે શિક્ષા થવી જ જોઇએ.]]></a:t>
+              <a:t><![CDATA[shall stand before me to offer unto me the fat and the blood, says the Lord GOD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તો પણ તેઓ દરવાજાઓની ચોકી કરી શકે અને મંદિરના પરચુરણ કામો કરે. તેઓ દહનાર્પણ માટે લાવવા પ્રાણીઓનો]]></a:t>
+              <a:t><![CDATA[16. They shall enter into my sanctuary, and they shall come near to my table, to minister unto me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વધ કરી શકે અને લોકોની સહાય કરવા હાજરી આપી શકે.]]></a:t>
+              <a:t><![CDATA[and they shall keep my charge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પણ તેઓએ ઇસ્રાએલના લોકો તરફથી મૂર્તિની પૂજા કરી હતી અને એમ કરીને લોકોને પાપમાં નાખ્યાં હતાં તેથી]]></a:t>
+              <a:t><![CDATA[17. And it shall come to pass, that when they enter in at the gates of the inner court, they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું, યહોવા મારા માલિક, પ્રતિજ્ઞાપૂર્વક કહું છું કે, ‘તેમણે તેમનાં પાપોની સજા ભોગવવી પડશે.”‘]]></a:t>
+              <a:t><![CDATA[be clothed with linen garments; and no wool shall come upon them, while they minister in the gates]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “તેઓ યાજકો તરીકે મારી સમક્ષ આવીને મારી સેવા નહિ કરી શકે, તેઓ મારી પવિત્ર વસ્તુઓની પાસે કે]]></a:t>
+              <a:t><![CDATA[of the inner court, and within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગર્ભગૃહમાં નહિ આવી શકે. તેમણે કરેલાં ધૃણાપાત્ર કૃત્યોની આ સજા છે.]]></a:t>
+              <a:t><![CDATA[18. They shall have linen bonnets upon their heads, and shall have linen breeches upon their loins;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેઓ મંદિરની કાળજી રાખનારા, પરચુરણ કામો કરનારા અને લોકોને મદદ કરનારા થશે.]]></a:t>
+              <a:t><![CDATA[they shall not gird themselves with any thing that causes sweat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “લેવી વંશના સાદોકના કુળના યાજકોએ ઇસ્રાએલીઓ જ્યારે મારાથી વિમુખ થઇ ગયા હતા ત્યારે પણ મંદિરમાં]]></a:t>
+              <a:t><![CDATA[19. And when they go forth into the utter court, even into the utter court to the people, they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. યહોવાએ મને કહ્યું, “આ દરવાજો બંધ રાખવામાં આવશે. એને કદી ઉઘાડવો નહિ. કોઇ માણસે એમાં થઇને દાખલ ન]]></a:t>
+              <a:t><![CDATA[my charge in my sanctuary for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારી સેવા કરવાનું ચાલું રાખ્યું હતું એટલે તેઓ જ મારી સેવા કરવા માટે મારી પાસે આવી શકશે. તેઓ ચરબી અને]]></a:t>
+              <a:t><![CDATA[put off their garments wherein they ministered, and lay them in the holy chambers, and they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોહી ધરાવવા માટે મારી સમક્ષ ઊભા રહી શકશે.” આ યહોવા મારા માલિક બોલે છે.]]></a:t>
+              <a:t><![CDATA[put on other garments; and they shall not sanctify the people with their garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “તેઓ મંદિરમાં દાખલ થઇ, મારી વેદી પાસે આવી, મારી સમક્ષ ઊભા રહી શકશે.” આ યહોવા મારા માલિક બોલે છે.]]></a:t>
+              <a:t><![CDATA[20. Neither shall they shave their heads, nor suffer their locks to grow long; they shall only poll]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “તેઓ જ્યારે મંદિરના અંદરના ચોકમાં પ્રવેશે ત્યારે માત્ર શણનાં વસ્ત્રો જ ધારણ કરે. મંદિરના અંદરના]]></a:t>
+              <a:t><![CDATA[their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચોકમાં અથવા મંદિરમાં સેવા કરતી વખતે ઊનના વસ્ત્રો પહેરે નહિ.]]></a:t>
+              <a:t><![CDATA[21. Neither shall any priest drink wine, when they enter into the inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેઓએ માથે શણની પાઘડી પહેરવી અને શણની ઇજાર પહેરવાં. જે વસ્ત્રો પહેરવાથી પરસેવો થાય તેવાં વસ્ત્રો]]></a:t>
+              <a:t><![CDATA[22. Neither shall they take for their wives a widow, nor her that is put away: but they shall take]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમણે પહેરવાં નહિ.]]></a:t>
+              <a:t><![CDATA[maidens of the seed of the house of Israel, or a widow that had a priest before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. રી ઉપાસના પૂરી કરીને તેઓ બહારના ચોકમાં લોકો પાસે જાય ત્યારે તેમણે ઉપાસના કરતી વખતે પહેરેલાં]]></a:t>
+              <a:t><![CDATA[23. And they shall teach my people the difference between the holy and profane, and cause them to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્ત્રો ઊતારીને તેમને માટે ઠરાવેલી ઓરડીમાં મૂકી દેવા અને બીજા વસ્ત્રો પહેરવાં, જેથી એમનાં પવિત્ર]]></a:t>
+              <a:t><![CDATA[discern between the unclean and the clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્ત્રો દ્વારા લોકોમાં પવિત્રતા ફેલાય નહિ]]></a:t>
+              <a:t><![CDATA[24. And in controversy they shall stand in judgment; and they shall judge it according to my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થવું, કારણ, ઇસ્રાએલના દેવ યહોવા એમાં થઇને દાખલ થયેલા છે, એને બંધ જ રાખવો.]]></a:t>
+              <a:t><![CDATA[9. Thus says the Lord GOD; No stranger, uncircumcised in heart, nor uncircumcised in flesh, shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “તેમણે માથે મુંડન પણ ન કરાવવું તેમ વાળ લાંબા વધવા પણ ન દેવા. તેમણે ટૂંકા વાળ રાખવા.]]></a:t>
+              <a:t><![CDATA[judgments: and they shall keep my laws and my statutes in all mine assemblies; and they shall hallow]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. મંદિરના અંદરના ચોકમાં પ્રવેશતા પહેલાં કોઇ પણ યાજકે દ્રાક્ષારસ પીવો નહિ.]]></a:t>
+              <a:t><![CDATA[my sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તે છૂટાછેડા લીધેલી સ્ત્રી કે વિધવા સાથે લગ્ન કરી શકે નહિ. કેવળ ઇસ્રાએલી કુમારિકા સાથે અથવા]]></a:t>
+              <a:t><![CDATA[25. And they shall come at no dead person to defile themselves: but for father, or for mother, or]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાજકની વિધવા સાથે લગ્ન કરી શકે.]]></a:t>
+              <a:t><![CDATA[for son, or for daughter, for brother, or for sister that has had no husband, they may defile]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “યાજકોએ મારા લોકોને પવિત્ર અને અપવિત્ર વચ્ચેનો ભેદ સમજાવવો અને તેમણે શુદ્ધ શું અને અશુદ્ધ શું છે]]></a:t>
+              <a:t><![CDATA[themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે સમજાવવું.]]></a:t>
+              <a:t><![CDATA[26. And after he is cleansed, they shall reckon unto him seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. જ્યારે કોઇ ઝઘડો ઊભો થાય ત્યારે તેમણે મારા કાયદા અનુસાર ન્યાય ચૂકવવો. તેમણે મારાં ધારાધોરણો મુજબ]]></a:t>
+              <a:t><![CDATA[27. And in the day that he goes into the sanctuary, unto the inner court, to minister in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધા તહેવારો ઉજવવા અને વિશ્રામવારની પવિત્રતા જાળવી પાળવો, અને તે માટે કાળજી રાખવી.]]></a:t>
+              <a:t><![CDATA[sanctuary, he shall offer his sin offering, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. યાજકો પોતાના પિતા, માતા, બાળક, ભાઇ અથવા કુંવારી બહેનના અપવાદ સિવાય બીજી કોઇ પણ વ્યકિતના મૃતદેહ]]></a:t>
+              <a:t><![CDATA[28. And it shall be unto them for an inheritance: I am their inheritance: and all of you shall give]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે જાય નહિ અને પોતાને અશુદ્ધ કરે નહિ.]]></a:t>
+              <a:t><![CDATA[them no possession in Israel: I am their possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. રાજકુમાર અને કેવળ રાજકુમાર જ ત્યાં બેસીને યહોવા સમક્ષ ભોજન લઇ શકે, તેણે ઓસરીને માગેર્ જ અંદર]]></a:t>
+              <a:t><![CDATA[enter into my sanctuary, of any stranger that is among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. શુદ્ધિ પછી તેમણે સાત દિવસ જવા દેવા. પછી જ તે મંદિરમાં પોતાની સેવા ફરીથી બજાવી શકે.]]></a:t>
+              <a:t><![CDATA[29. They shall eat the food offering, and the sin offering, and the trespass offering: and every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. અને ત્યાર પછી અંદરના ચોકમાં જઇ પાપાર્થાર્પણ ચઢાવવો, જેથી તેઓ ફરી મંદિરમાં ઉપાસના કરી શકે.” આ]]></a:t>
+              <a:t><![CDATA[dedicated thing in Israel shall be theirs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા મારા માલિક બોલે છે.]]></a:t>
+              <a:t><![CDATA[30. And the first of all the first-fruits of all things, and every oblation of all, of every sort of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “તેઓને ભાગે ઇસ્રાએલમાં કોઇ વારસાગત મિલકત આવેલી નથી. હું જ તેમની મિલકત છું, વારસો છું અને તે]]></a:t>
+              <a:t><![CDATA[your oblations, shall be the priest's: all of you shall also give unto the priest the first of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને માટે પૂરતું છે.]]></a:t>
+              <a:t><![CDATA[dough, that he may cause the blessing to rest in yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ખાદ્યાર્પણ, પાપાર્થાર્પણ અને દોષાર્થાર્પણ બલિ એ જ તેમનો ખોરાક છે, અને ઇસ્રાએલમાં મને અર્પણ]]></a:t>
+              <a:t><![CDATA[31. The priests shall not eat of any thing that is dead of itself, or torn, whether it be fowl or]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરેલું સર્વ કઇં તેમને મળશે.]]></a:t>
+              <a:t><![CDATA[beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. પહેલી ઊપજનો ઉત્તમ ભાગ અને મને ધરાવેલી તમામ વસ્તુઓ યાજકને મળે. અને જ્યારે તમે નવા અનાજની રોટલી]]></a:t>
+              <a:t><![CDATA[1. Then he brought me back the way of the gate of the outward sanctuary which looks toward the east;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવો ત્યારે તમારે પહેલી રોટલી યાજકને અર્પવી, જેથી તમારા ઘર પર આશીર્વાદ ઊતરે.]]></a:t>
+              <a:t><![CDATA[and it was shut.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. યાજકોએ કદી પણ કુદરતી રીતે મૃત્યુ પામેલા અથવા હિંસક પ્રાણીનો શિકાર બની મૃત્યુ પામેલા કોઇ પણ પશુ]]></a:t>
+              <a:t><![CDATA[2. Then said the LORD unto me; This gate shall be shut, it shall not be opened, and no man shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવવું અને બહાર જવું.”]]></a:t>
+              <a:t><![CDATA[10. And the Levites that are gone away far from me, when Israel went astray, which went astray away]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16396,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે પંખીનું માંસ ખાવું ન]]></a:t>
+              <a:t><![CDATA[enter in by it; because the LORD, the God of Israel, has entered in by it, therefore it shall be]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[shut.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. It is for the prince; the prince, he shall sit in it to eat bread before the LORD; he shall enter]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[by the way of the porch of that gate, and shall go out by the way of the same.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. Then brought he me the way of the north gate before the house: and I looked, and, behold, the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[glory of the LORD filled the house of the LORD: and I fell upon my face.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. And the LORD said unto me, Son of man, mark well, and behold with yours eyes, and hear with yours]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ears all that I say unto you concerning all the ordinances of the house of the LORD, and all the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[laws thereof; and mark well the entering in of the house, with every going out of the sanctuary.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. And you shall say to the rebellious, even to the house of Israel, Thus says the Lord GOD; O all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પછી તે માણસ ઉત્તરના દરવાજેથી મંદિરની સામે આવ્યો. મેં જોયું તો યહોવાના ગૌરવથી મંદિર ભરાઇ ગયું]]></a:t>
+              <a:t><![CDATA[from me after their idols; they shall even bear their iniquity.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[of you house of Israel, let it suffice you of all your abominations,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. In that all of you have brought into my sanctuary strangers, uncircumcised in heart, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[uncircumcised in flesh, to be in my sanctuary, to pollute it, even my house, when all of you offer]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[my bread, the fat and the blood, and they have broken my covenant because of all your abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું. હું ભૂમિ પર ઊંધો પડ્યો.]]></a:t>
+              <a:t><![CDATA[11. Yet they shall be ministers in my sanctuary, having charge at the gates of the house, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. યહોવાએ મને કહ્યું, “હે મનુષ્યના પુત્ર, તું જે કઇં જુએ, ને સાંભળે છે ત્યાં ધ્યાન કેન્દ્રીત કર હું]]></a:t>
+              <a:t><![CDATA[ministering to the house: they shall slay the burnt offering and the sacrifice for the people, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>