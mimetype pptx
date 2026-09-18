--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -111,50 +111,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +197,51 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +399,54 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. The holy portion of the land shall be for the priests the ministers of the sanctuary, which shall come near to minister unto the LORD: and it shall be a place for their houses, and an holy place for the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. The holy portion of the land shall be for the priests the ministers of the sanctuary, which shall come near to minister unto the LORD: and it shall be a place for their houses, and an holy place for the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the five and twenty thousand of length, and the ten thousand of breadth shall also the Levites, the ministers of the house, have for themselves, for a possession for twenty chambers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the five and twenty thousand of length, and the ten thousand of breadth shall also the Levites, the ministers of the house, have for themselves, for a possession for twenty chambers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall appoint the possession of the city five thousand broad, and five and twenty thousand long, opposite to the oblation of the holy portion: it shall be for the whole house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall appoint the possession of the city five thousand broad, and five and twenty thousand long, opposite to the oblation of the holy portion: it shall be for the whole house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall appoint the possession of the city five thousand broad, and five and twenty thousand long, opposite to the oblation of the holy portion: it shall be for the whole house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. And a portion shall be for the prince on the one side and on the other side of the oblation of the holy portion, and of the possession of the city, before the oblation of the holy portion, and before the possession of the city, from the west side westward, and from the east side eastward: and the length shall be opposite to one of the portions, from the west border unto the east border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And a portion shall be for the prince on the one side and on the other side of the oblation of the holy portion, and of the possession of the city, before the oblation of the holy portion, and before the possession of the city, from the west side westward, and from the east side eastward: and the length shall be opposite to one of the portions, from the west border unto the east border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And a portion shall be for the prince on the one side and on the other side of the oblation of the holy portion, and of the possession of the city, before the oblation of the holy portion, and before the possession of the city, from the west side westward, and from the east side eastward: and the length shall be opposite to one of the portions, from the west border unto the east border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, when all of you shall divide by lot the land for inheritance, all of you shall offer an oblation unto the LORD, an holy portion of the land: the length shall be the length of five and twenty thousand reeds, and the breadth shall be ten thousand. This shall be holy in all the borders thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And a portion shall be for the prince on the one side and on the other side of the oblation of the holy portion, and of the possession of the city, before the oblation of the holy portion, and before the possession of the city, from the west side westward, and from the east side eastward: and the length shall be opposite to one of the portions, from the west border unto the east border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. In the land shall be his possession in Israel: and my princes shall no more oppress my people; and the rest of the land shall they give to the house of Israel according to their tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
+              <a:t><![CDATA[8. In the land shall be his possession in Israel: and my princes shall no more oppress my people; and the rest of the land shall they give to the house of Israel according to their tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
+              <a:t><![CDATA[9. Thus says the Lord GOD; Let it suffice you, O princes of Israel: remove violence and spoil, and execute judgment and justice, take away your exactions from my people, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the Lord GOD; Let it suffice you, O princes of Israel: remove violence and spoil, and execute judgment and justice, take away your exactions from my people, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the Lord GOD; Let it suffice you, O princes of Israel: remove violence and spoil, and execute judgment and justice, take away your exactions from my people, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சுமுத்திரையான தராசும், சுமுத்திரையான மரக்காலும், சுமுத்திரையான அளவுகுடமும் உங்களுக்கு இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[10. All of you shall have just balances, and a just ephah, and a just bath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[10. All of you shall have just balances, and a just ephah, and a just bath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[11. The ephah and the bath shall be of one measure, that the bath may contain the tenth part of an homer, and the ephah the tenth part of an homer: the measure thereof shall be after the homer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சேக்கலானது இருபது கேரா; இருபது சேக்கலும் இருபத்தைந்து சேக்கலும் பதினைந்து சேக்கலும் உங்களுக்கு ஒரு இராத்தலாகும்.]]></a:t>
+              <a:t><![CDATA[11. The ephah and the bath shall be of one measure, that the bath may contain the tenth part of an homer, and the ephah the tenth part of an homer: the measure thereof shall be after the homer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, when all of you shall divide by lot the land for inheritance, all of you shall offer an oblation unto the LORD, an holy portion of the land: the length shall be the length of five and twenty thousand reeds, and the breadth shall be ten thousand. This shall be holy in all the borders thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சேக்கலானது இருபது கேரா; இருபது சேக்கலும் இருபத்தைந்து சேக்கலும் பதினைந்து சேக்கலும் உங்களுக்கு ஒரு இராத்தலாகும்.]]></a:t>
+              <a:t><![CDATA[12. And the shekel shall be twenty gerahs: twenty shekels, five and twenty shekels, fifteen shekels, shall be your maneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the shekel shall be twenty gerahs: twenty shekels, five and twenty shekels, fifteen shekels, shall be your maneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. This is the oblation that all of you shall offer; the sixth part of an ephah of an homer of wheat, and all of you shall give the sixth part of an ephah of an homer of barley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அளவுகுடத்தால் அளக்கிற எண்ணெயின் கட்டளையாவது: பத்துக்குடம் பிடிக்கிற கலத்துக்குச் சரியான ஒரு ஜாடி எண்ணெயிலே பத்தில் ஒரு பங்கைப் படைப்பீர்களாக; பத்துஅளவுகுடம் ஒரு கலமாகும்.]]></a:t>
+              <a:t><![CDATA[13. This is the oblation that all of you shall offer; the sixth part of an ephah of an homer of wheat, and all of you shall give the sixth part of an ephah of an homer of barley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அளவுகுடத்தால் அளக்கிற எண்ணெயின் கட்டளையாவது: பத்துக்குடம் பிடிக்கிற கலத்துக்குச் சரியான ஒரு ஜாடி எண்ணெயிலே பத்தில் ஒரு பங்கைப் படைப்பீர்களாக; பத்துஅளவுகுடம் ஒரு கலமாகும்.]]></a:t>
+              <a:t><![CDATA[14. Concerning the ordinance of oil, the bath of oil, all of you shall offer the tenth part of a bath out of the cor, which is an homer of ten baths; for ten baths are an homer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. Concerning the ordinance of oil, the bath of oil, all of you shall offer the tenth part of a bath out of the cor, which is an homer of ten baths; for ten baths are an homer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. And one lamb out of the flock, out of two hundred, out of the fat pastures of Israel; for a food offering, and for a burnt offering, and for peace offerings, to make reconciliation for them, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. And one lamb out of the flock, out of two hundred, out of the fat pastures of Israel; for a food offering, and for a burnt offering, and for peace offerings, to make reconciliation for them, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலின் அதிபதிக்கு முன்பாக தேசத்தின் ஜனங்கள் எல்லோரும் இந்தக் காணிக்கையைச் செலுத்தக் கடனாளிகளாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And one lamb out of the flock, out of two hundred, out of the fat pastures of Israel; for a food offering, and for a burnt offering, and for peace offerings, to make reconciliation for them, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[16. All the people of the land shall give this oblation for the prince in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, when all of you shall divide by lot the land for inheritance, all of you shall offer an oblation unto the LORD, an holy portion of the land: the length shall be the length of five and twenty thousand reeds, and the breadth shall be ten thousand. This shall be holy in all the borders thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[16. All the people of the land shall give this oblation for the prince in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[17. And it shall be the prince's part to give burnt offerings, and food offerings, and drink offerings, in the feasts, and in the new moons, and in the sabbaths, in all solemnities of the house of Israel: he shall prepare the sin offering, and the food offering, and the burnt offering, and the peace offerings, to make reconciliation for the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[17. And it shall be the prince's part to give burnt offerings, and food offerings, and drink offerings, in the feasts, and in the new moons, and in the sabbaths, in all solemnities of the house of Israel: he shall prepare the sin offering, and the food offering, and the burnt offering, and the peace offerings, to make reconciliation for the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[17. And it shall be the prince's part to give burnt offerings, and food offerings, and drink offerings, in the feasts, and in the new moons, and in the sabbaths, in all solemnities of the house of Israel: he shall prepare the sin offering, and the food offering, and the burnt offering, and the peace offerings, to make reconciliation for the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[17. And it shall be the prince's part to give burnt offerings, and food offerings, and drink offerings, in the feasts, and in the new moons, and in the sabbaths, in all solemnities of the house of Israel: he shall prepare the sin offering, and the food offering, and the burnt offering, and the peace offerings, to make reconciliation for the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. Thus says the Lord GOD; In the first month, in the first day of the month, you shall take a young bullock without blemish, and cleanse the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. Thus says the Lord GOD; In the first month, in the first day of the month, you shall take a young bullock without blemish, and cleanse the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[19. And the priest shall take of the blood of the sin offering, and put it upon the posts of the house, and upon the four corners of the settle of the altar, and upon the posts of the gate of the inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும் செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[19. And the priest shall take of the blood of the sin offering, and put it upon the posts of the house, and upon the four corners of the settle of the altar, and upon the posts of the gate of the inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும் செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[20. And so you shall do the seventh day of the month for every one that errs, and for him that is simple: so shall all of you reconcile the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Of this there shall be for the sanctuary five hundred in length, with five hundred in breadth, square round about; and fifty cubits round about for the suburbs thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா ஆரம்பமாகும்.]]></a:t>
+              <a:t><![CDATA[20. And so you shall do the seventh day of the month for every one that errs, and for him that is simple: so shall all of you reconcile the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா ஆரம்பமாகும்.]]></a:t>
+              <a:t><![CDATA[21. In the first month, in the fourteenth day of the month, all of you shall have the passover, a feast of seven days; unleavened bread shall be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[21. In the first month, in the fourteenth day of the month, all of you shall have the passover, a feast of seven days; unleavened bread shall be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[22. And upon that day shall the prince prepare for himself and for all the people of the land a bullock for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[22. And upon that day shall the prince prepare for himself and for all the people of the land a bullock for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[23. And seven days of the feast he shall prepare a burnt offering to the LORD, seven bullocks and seven rams without blemish daily the seven days; and a kid of the goats daily for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒவ்வொரு காளையோடே ஒரு மரக்கால் மாவும் ஒவ்வொரு ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவுமான போஜனபலியையும் ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[23. And seven days of the feast he shall prepare a burnt offering to the LORD, seven bullocks and seven rams without blemish daily the seven days; and a kid of the goats daily for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒவ்வொரு காளையோடே ஒரு மரக்கால் மாவும் ஒவ்வொரு ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவுமான போஜனபலியையும் ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[23. And seven days of the feast he shall prepare a burnt offering to the LORD, seven bullocks and seven rams without blemish daily the seven days; and a kid of the goats daily for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And he shall prepare a food offering of an ephah for a bullock, and an ephah for a ram, and an hin of oil for an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And he shall prepare a food offering of an ephah for a bullock, and an ephah for a ram, and an hin of oil for an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதிலே பரிசுத்த ஸ்தலத்துக்கென்று ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான நாற்சதுரம் அளக்கப்படக்கடவது; அதற்குச் சுற்றிலும் ஐம்பது முழமான வெளிநிலம் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. Of this there shall be for the sanctuary five hundred in length, with five hundred in breadth, square round about; and fifty cubits round about for the suburbs thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6501,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. In the seventh month, in the fifteenth day of the month, shall he do the like in the feast of the seven days, according to the sin offering, according to the burnt offering, and according to the food offering, and according to the oil.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. In the seventh month, in the fifteenth day of the month, shall he do the like in the feast of the seven days, according to the sin offering, according to the burnt offering, and according to the food offering, and according to the oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதிலே பரிசுத்த ஸ்தலத்துக்கென்று ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான நாற்சதுரம் அளக்கப்படக்கடவது; அதற்குச் சுற்றிலும் ஐம்பது முழமான வெளிநிலம் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And of this measure shall you measure the length of five and twenty thousand, and the breadth of ten thousand: and in it shall be the sanctuary and the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள் பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And of this measure shall you measure the length of five and twenty thousand, and the breadth of ten thousand: and in it shall be the sanctuary and the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள் பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. The holy portion of the land shall be for the priests the ministers of the sanctuary, which shall come near to minister unto the LORD: and it shall be a place for their houses, and an holy place for the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414400" r:id="rId1"/>
+    <p:sldLayoutId id="2478715806" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,50 +7508,58 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The holy portion of the land shall be for the priests the ministers of the sanctuary, which shall]]></a:t>
+              <a:t><![CDATA[ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come near to minister unto the LORD: and it shall be a place for their houses, and an holy place for]]></a:t>
+              <a:t><![CDATA[அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sanctuary.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the five and twenty thousand of length, and the ten thousand of breadth shall also the]]></a:t>
+              <a:t><![CDATA[லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Levites, the ministers of the house, have for themselves, for a possession for twenty chambers.]]></a:t>
+              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And all of you shall appoint the possession of the city five thousand broad, and five and twenty]]></a:t>
+              <a:t><![CDATA[இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand long, opposite to the oblation of the holy portion: it shall be for the whole house of]]></a:t>
+              <a:t><![CDATA[சொந்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And a portion shall be for the prince on the one side and on the other side of the oblation of]]></a:t>
+              <a:t><![CDATA[அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the holy portion, and of the possession of the city, before the oblation of the holy portion, and]]></a:t>
+              <a:t><![CDATA[பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Moreover, when all of you shall divide by lot the land for inheritance, all of you shall offer an]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the possession of the city, from the west side westward, and from the east side eastward: and]]></a:t>
+              <a:t><![CDATA[கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the length shall be opposite to one of the portions, from the west border unto the east border.]]></a:t>
+              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In the land shall be his possession in Israel: and my princes shall no more oppress my people;]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the rest of the land shall they give to the house of Israel according to their tribes.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Thus says the Lord GOD; Let it suffice you, O princes of Israel: remove violence and spoil, and]]></a:t>
+              <a:t><![CDATA[நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[execute judgment and justice, take away your exactions from my people, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. All of you shall have just balances, and a just ephah, and a just bath.]]></a:t>
+              <a:t><![CDATA[10. சுமுத்திரையான தராசும், சுமுத்திரையான மரக்காலும், சுமுத்திரையான அளவுகுடமும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The ephah and the bath shall be of one measure, that the bath may contain the tenth part of an]]></a:t>
+              <a:t><![CDATA[இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[homer, and the ephah the tenth part of an homer: the measure thereof shall be after the homer.]]></a:t>
+              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the shekel shall be twenty gerahs: twenty shekels, five and twenty shekels, fifteen shekels,]]></a:t>
+              <a:t><![CDATA[கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oblation unto the LORD, an holy portion of the land: the length shall be the length of five and]]></a:t>
+              <a:t><![CDATA[இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be your maneh.]]></a:t>
+              <a:t><![CDATA[12. சேக்கலானது இருபது கேரா; இருபது சேக்கலும் இருபத்தைந்து சேக்கலும் பதினைந்து சேக்கலும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. This is the oblation that all of you shall offer; the sixth part of an ephah of an homer of]]></a:t>
+              <a:t><![CDATA[ஒரு இராத்தலாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wheat, and all of you shall give the sixth part of an ephah of an homer of barley:]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Concerning the ordinance of oil, the bath of oil, all of you shall offer the tenth part of a]]></a:t>
+              <a:t><![CDATA[கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bath out of the cor, which is an homer of ten baths; for ten baths are an homer:]]></a:t>
+              <a:t><![CDATA[14. அளவுகுடத்தால் அளக்கிற எண்ணெயின் கட்டளையாவது: பத்துக்குடம் பிடிக்கிற கலத்துக்குச் சரியான ஒரு ஜாடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And one lamb out of the flock, out of two hundred, out of the fat pastures of Israel; for a food]]></a:t>
+              <a:t><![CDATA[எண்ணெயிலே பத்தில் ஒரு பங்கைப் படைப்பீர்களாக; பத்துஅளவுகுடம் ஒரு கலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering, and for a burnt offering, and for peace offerings, to make reconciliation for them, says]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord GOD.]]></a:t>
+              <a:t><![CDATA[பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. All the people of the land shall give this oblation for the prince in Israel.]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it shall be the prince's part to give burnt offerings, and food offerings, and drink]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேலின் அதிபதிக்கு முன்பாக தேசத்தின் ஜனங்கள் எல்லோரும் இந்தக் காணிக்கையைச் செலுத்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty thousand reeds, and the breadth shall be ten thousand. This shall be holy in all the borders]]></a:t>
+              <a:t><![CDATA[பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offerings, in the feasts, and in the new moons, and in the sabbaths, in all solemnities of the house]]></a:t>
+              <a:t><![CDATA[கடனாளிகளாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel: he shall prepare the sin offering, and the food offering, and the burnt offering, and the]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace offerings, to make reconciliation for the house of Israel.]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Thus says the Lord GOD; In the first month, in the first day of the month, you shall take a]]></a:t>
+              <a:t><![CDATA[கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[young bullock without blemish, and cleanse the sanctuary:]]></a:t>
+              <a:t><![CDATA[போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the priest shall take of the blood of the sin offering, and put it upon the posts of the]]></a:t>
+              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, and upon the four corners of the settle of the altar, and upon the posts of the gate of the]]></a:t>
+              <a:t><![CDATA[காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inner court.]]></a:t>
+              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And so you shall do the seventh day of the month for every one that errs, and for him that is]]></a:t>
+              <a:t><![CDATA[சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[simple: so shall all of you reconcile the house.]]></a:t>
+              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof round about.]]></a:t>
+              <a:t><![CDATA[2. இதிலே பரிசுத்த ஸ்தலத்துக்கென்று ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான நாற்சதுரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. In the first month, in the fourteenth day of the month, all of you shall have the passover, a]]></a:t>
+              <a:t><![CDATA[செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feast of seven days; unleavened bread shall be eaten.]]></a:t>
+              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And upon that day shall the prince prepare for himself and for all the people of the land a]]></a:t>
+              <a:t><![CDATA[ஆரம்பமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bullock for a sin offering.]]></a:t>
+              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And seven days of the feast he shall prepare a burnt offering to the LORD, seven bullocks and]]></a:t>
+              <a:t><![CDATA[படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seven rams without blemish daily the seven days; and a kid of the goats daily for a sin offering.]]></a:t>
+              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he shall prepare a food offering of an ephah for a bullock, and an ephah for a ram, and an]]></a:t>
+              <a:t><![CDATA[காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hin of oil for an ephah.]]></a:t>
+              <a:t><![CDATA[படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. In the seventh month, in the fifteenth day of the month, shall he do the like in the feast of]]></a:t>
+              <a:t><![CDATA[24. ஒவ்வொரு காளையோடே ஒரு மரக்கால் மாவும் ஒவ்வொரு ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவுமான போஜனபலியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the seven days, according to the sin offering, according to the burnt offering, and according to the]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Of this there shall be for the sanctuary five hundred in length, with five hundred in breadth,]]></a:t>
+              <a:t><![CDATA[அளக்கப்படக்கடவது; அதற்குச் சுற்றிலும் ஐம்பது முழமான வெளிநிலம் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14944,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food offering, and according to the oil.]]></a:t>
+              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[square round about; and fifty cubits round about for the suburbs thereof.]]></a:t>
+              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And of this measure shall you measure the length of five and twenty thousand, and the breadth of]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ten thousand: and in it shall be the sanctuary and the most holy place.]]></a:t>
+              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>