--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715806" r:id="rId1"/>
+    <p:sldLayoutId id="2482723403" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>