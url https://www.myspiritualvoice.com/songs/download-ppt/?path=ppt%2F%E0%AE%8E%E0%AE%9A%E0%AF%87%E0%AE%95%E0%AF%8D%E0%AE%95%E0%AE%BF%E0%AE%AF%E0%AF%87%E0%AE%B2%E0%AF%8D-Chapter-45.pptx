--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -89,50 +89,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +184,61 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +385,64 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள் பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள் பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சுமுத்திரையான தராசும், சுமுத்திரையான மரக்காலும், சுமுத்திரையான அளவுகுடமும் உங்களுக்கு இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தில் பரிசுத்த பங்காகிய இது கர்த்தருக்கு ஆராதனைசெய்யச் சேருகிறவர்களும், பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறவர்களுமான ஆசாரியருடையது; இது அவர்களுக்கு வீடுகளுக்கான இடமும், பரிசுத்த ஸ்தலத்துக்கு அடுத்த இடமுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் இருபத்தையாயிரங்கோல் நீளமும் பதினாயிரங்கோல் அகலமுமான இடம் ஆலயத்தின் பணிவிடைக்காரராகிய லேவியருடையதாயிருக்கும்; அது அவர்களுடைய காணியாட்சி; அதில் இருபது அறைவீடுகளிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கு எதிரே நகரத்தின் காணியாட்சியாக ஐயாயிரங்கோல் அகலத்தையும் இருபத்தையாயிரங்கோல் நீளத்தையும் அளந்து கொடுப்பீர்களாக; அது இஸ்ரவேல் வம்சத்தாரனைவருக்கும் சொந்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சேக்கலானது இருபது கேரா; இருபது சேக்கலும் இருபத்தைந்து சேக்கலும் பதினைந்து சேக்கலும் உங்களுக்கு ஒரு இராத்தலாகும்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலின் அதிபதிகளே, நீங்கள் செய்ததுபோதும்; நீங்கள் கொடுக்கையையும் கொள்ளையிடுதலையும் தவிர்த்து, நியாயத்தையும் நீதியையும் செய்யுங்கள்; உங்கள் உத்தண்டங்களை என் ஜனத்தைவிட்டு அகற்றுங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. சுமுத்திரையான தராசும், சுமுத்திரையான மரக்காலும், சுமுத்திரையான அளவுகுடமும் உங்களுக்கு இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அளவுகுடத்தால் அளக்கிற எண்ணெயின் கட்டளையாவது: பத்துக்குடம் பிடிக்கிற கலத்துக்குச் சரியான ஒரு ஜாடி எண்ணெயிலே பத்தில் ஒரு பங்கைப் படைப்பீர்களாக; பத்துஅளவுகுடம் ஒரு கலமாகும்.]]></a:t>
+              <a:t><![CDATA[11. மரக்காலும் அளவுகுடமும் ஒரே அளவாயிருந்து, மரக்கால் கலத்திலே பத்தில் ஒரு பங்கும், அளவுகுடம் கலத்திலே பத்தில் ஒரு பங்கும் பிடிக்கக்கடவது; கலத்தின்படியே அதின் அளவு நிருணயிக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. சேக்கலானது இருபது கேரா; இருபது சேக்கலும் இருபத்தைந்து சேக்கலும் பதினைந்து சேக்கலும் உங்களுக்கு ஒரு இராத்தலாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. சேக்கலானது இருபது கேரா; இருபது சேக்கலும் இருபத்தைந்து சேக்கலும் பதினைந்து சேக்கலும் உங்களுக்கு ஒரு இராத்தலாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலின் அதிபதிக்கு முன்பாக தேசத்தின் ஜனங்கள் எல்லோரும் இந்தக் காணிக்கையைச் செலுத்தக் கடனாளிகளாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் செலுத்த வேண்டிய காணிக்கையாவது: ஒரு கலம் கோதுமையிலே ஒரு மரக்காலில் ஆறிலொருபங்கையும், ஒரு கலம் வாற்கோதுமையிலே ஒரு மரக்காலில் ஆறிலொரு பங்கையும் படைக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[14. அளவுகுடத்தால் அளக்கிற எண்ணெயின் கட்டளையாவது: பத்துக்குடம் பிடிக்கிற கலத்துக்குச் சரியான ஒரு ஜாடி எண்ணெயிலே பத்தில் ஒரு பங்கைப் படைப்பீர்களாக; பத்துஅளவுகுடம் ஒரு கலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[14. அளவுகுடத்தால் அளக்கிற எண்ணெயின் கட்டளையாவது: பத்துக்குடம் பிடிக்கிற கலத்துக்குச் சரியான ஒரு ஜாடி எண்ணெயிலே பத்தில் ஒரு பங்கைப் படைப்பீர்களாக; பத்துஅளவுகுடம் ஒரு கலமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் தேசத்திலே நல்லமேய்ச்சலை மேய்கிற மந்தையிலே இரு ஆடுகளில் ஒரு ஆடும், அவர்களுடைய பாவநிவாரணத்திற்காக போஜனபலியாகவும் தகனபலியாகவும் சமாதானபலியாகவும் செலுத்தப்படக்கடவதென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேலின் அதிபதிக்கு முன்பாக தேசத்தின் ஜனங்கள் எல்லோரும் இந்தக் காணிக்கையைச் செலுத்தக் கடனாளிகளாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும் செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசுத்த பங்காகப் படைக்கப்பட்டதற்கும் நகரத்தின் காணியாட்சிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், பரிசுத்த படைப்புக்குமுன்பாகவும், நகரத்தின் காணிக்குமுன்பாகவும், அதிபதியினுடைய பங்கு மேற்கிலே மேற்புறமாகவும் கிழக்கிலே கீழ்ப்புறமாகவும் இருப்பதாக; அதின் நீளம் மேல்எல்லை துவக்கிக் கீழ் எல்லைமட்டும் பங்குகளில் ஒவ்வொன்றுக்கும் எதிராயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும் செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா ஆரம்பமாகும்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா ஆரம்பமாகும்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தார் கூடிவரக் குறிக்கப்பட்ட சகல பண்டிகைகளிலும் மாதப்பிறப்புகளிலும் ஓய்வுநாட்களிலும் தகனபலிகளையும் போஜனபலிகளையும் பானபலிகளையும் செலுத்துவது அதிபதியின்மேல் சுமந்த கடனாயிருக்கும்; அவன் இஸ்ரவேல் வம்சத்தாருக்காகப் பாவநிவாரணம்பண்ணும்படிக்குப் பாவநிவாரணபலியையும் போஜனபலியையும் தகனபலியையும் சமாதானபலியையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முதலாம்மாதம் முதலாந்தேதியிலே நீ பழுதற்ற ஒரு காளையைக் கொண்டுவந்து, பரிசுத்தஸ்தலத்துக்குப் பாவநிவிர்த்தி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒவ்வொரு காளையோடே ஒரு மரக்கால் மாவும் ஒவ்வொரு ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவுமான போஜனபலியையும் ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[19. பாவநிவாரணபலியின் இரத்தத்திலே கொஞ்சம் ஆசாரியன் எடுத்து, ஆலயத்தின் வாசல் நிலைகளிலும், பலிபீடத்துச் சட்டத்தின் நாலு கோடிகளிலும், உட்பிராகாரத்தின வாசல்நிலைகளிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும் செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. பிழைசெய்தவனுக்காகவும், அறியாமல் தப்பிதம் செய்தவனுக்காகவும் அந்தப்பிரகாரமாக ஏழாந்தேதியிலும் செய்வாயாக; இவ்விதமாய் ஆலயத்துக்குப் பாவநிவர்த்தி செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5189,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா ஆரம்பமாகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. முதலாம் மாதம் பதினாலாந்தேதியிலே புளிப்பில்லாத அப்பம் புசிக்கப்படுகிற ஏழுநாள் பண்டிகையாகிய பஸ்கா ஆரம்பமாகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப் படைப்பானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அந்நாளிலே அதிபதி தன்னிமித்தமும் தேசத்து எல்லா ஜனங்களிநிமித்தமும் பாவநிவாரணத்துக்காக ஒரு காளையைப் படைப்பானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும் படைப்பானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஏழுநாள் பண்டிகையில், அவன் அந்த ஏழுநாளும் தினந்தோறும் கர்த்தருக்குத் தகனபலியாகப் பழுதற்ற ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும், பாநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் தினந்தோறும் படைப்பானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஒவ்வொரு காளையோடே ஒரு மரக்கால் மாவும் ஒவ்வொரு ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவுமான போஜனபலியையும் ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைப்பானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஒவ்வொரு காளையோடே ஒரு மரக்கால் மாவும் ஒவ்வொரு ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவுமான போஜனபலியையும் ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைப்பானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இது அவனுக்கு இஸ்ரவேலிலே காணிபூமியாக இருக்கக்கடவது; என் அதிபதிகள் இனி என் ஜனத்தை ஒடுக்காமல் தேசத்த இஸ்ரவேல் வம்சத்தாருக்கு அவர்களுடைய கோத்திரங்களுக்குத் தக்கதாக விட்டுவிடுவார்களாக.]]></a:t>
+              <a:t><![CDATA[2. இதிலே பரிசுத்த ஸ்தலத்துக்கென்று ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான நாற்சதுரம் அளக்கப்படக்கடவது; அதற்குச் சுற்றிலும் ஐம்பது முழமான வெளிநிலம் இருக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ஏழாம் மாதம் பதினைந்தாந்தேதியில் ஆரம்பமாகிற பண்டிகையிலே அவன் அப்படியே ஏழுநாளும் அதற்குச் சரியானபிரகாரமாகப் பாவநிவாரணபலிகளையும் தகனபலிகளையும் போஜனபலிகளையும், எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. இதிலே பரிசுத்த ஸ்தலத்துக்கென்று ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான நாற்சதுரம் அளக்கப்படக்கடவது; அதற்குச் சுற்றிலும் ஐம்பது முழமான வெளிநிலம் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் சுதந்தரித்துக்கொள்ளும்படி தேசத்தைச் சீட்டுப்போட்டுப் பங்கிடும்போது, தேசத்தில் இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமான பரிசுத்த பங்கைக் கர்த்தருக்கு அர்ப்பிதமாகப் பிரித்து வைக்கக்கடவீர்கள்; இது தன் சுற்றெல்லை எங்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள் பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதிலே பரிசுத்த ஸ்தலத்துக்கென்று ஐந்நூறு கோல் நீளமும் ஐந்நூறு கோல் அகலமுமான நாற்சதுரம் அளக்கப்படக்கடவது; அதற்குச் சுற்றிலும் ஐம்பது முழமான வெளிநிலம் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. இந்த அளவு உட்பட இருபத்தையாயிரங்கோல் நீளத்தையும் பதினாயிரங்கோல் அகலத்தையும் அளப்பாயாக; அதற்குள் பரிசுத்த ஸ்தலமும் மகா பரிசுத்த ஸ்தலமும் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506550" r:id="rId1"/>
+    <p:sldLayoutId id="2473414400" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,54 +7299,142 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6232,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. યહોવા મારા માલિક કહે છે: “હે ઇસ્રાએલના સરદારો, મારા લોકોને તેઓના પોતાના દેશમાં લૂંટવાનું અને]]></a:t>
+              <a:t><![CDATA[4. The holy portion of the land shall be for the priests the ministers of the sanctuary, which shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છેતરવાનું તથા તેઓને દેશમાંથી હાંકી કાઢવાનું બંધ કરો. પણ હંમેશા, નીતિમત્તાને માર્ગે અને ન્યાયના]]></a:t>
+              <a:t><![CDATA[come near to minister unto the LORD: and it shall be a place for their houses, and an holy place for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માગેર્ ચાલો અને પ્રામાણિક બનો,” એમ યહોવા મારા માલિક કહે છે.]]></a:t>
+              <a:t><![CDATA[the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. બધી જમીનમાંથી તમારે 25,000 હાથ લાંબો અને 10,000 હાથ પહોળો ટુકડો અલગ કાઢવો. એમાં મંદિર આવશે. એ પરમ]]></a:t>
+              <a:t><![CDATA[5. And the five and twenty thousand of length, and the ten thousand of breadth shall also the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પવિત્ર હશે.]]></a:t>
+              <a:t><![CDATA[Levites, the ministers of the house, have for themselves, for a possession for twenty chambers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “તમારે સાચાં માપ અને વજન વાપરવાં, તમારો ભરવાનો એફાહ સાચો હોવો જોઇએ, તમારો બાથ સાચો હોવો જોઇએ.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall appoint the possession of the city five thousand broad, and five and twenty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. આ સમગ્ર વિસ્તાર દેશનો પવિત્ર ભાગ ગણાશે. અને યહોવાની સંમુખ રહીને પવિત્ર સ્થાનમાં જેઓ સેવા કરે છે]]></a:t>
+              <a:t><![CDATA[thousand long, opposite to the oblation of the holy portion: it shall be for the whole house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે યાજકોના ઘરો અને મારું પવિત્રસ્થાન બાંધવા ઉપયોગમાં લેવાશે.]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પ્રવાહી અને અપ્રવાહી વસ્તુઓના માપ માટે હોમેર તે તમારું અધિકૃત કરેલું એકમ રહેશે. અપ્રવાહી વસ્તુઓ]]></a:t>
+              <a:t><![CDATA[7. And a portion shall be for the prince on the one side and on the other side of the oblation of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે નાનું એકમ એફાહ રહેશે અને પ્રવાહી વસ્તુઓ માટે બાથ રહેશે; બંને એફાહ અને બાથ, હોમેરના દશમાં ભાગ]]></a:t>
+              <a:t><![CDATA[the holy portion, and of the possession of the city, before the oblation of the holy portion, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. રાજકુમાર માટે પણ જમીન અલગ રાખવામાં આવશે. રાજકુમારની મિલકત પવિત્ર વિસ્તારની બન્ને બાજુએ હશે. અને]]></a:t>
+              <a:t><![CDATA[1. Moreover, when all of you shall divide by lot the land for inheritance, all of you shall offer an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેટલું છે.]]></a:t>
+              <a:t><![CDATA[before the possession of the city, from the west side westward, and from the east side eastward: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. બાકીની જમીનનો ભાગ મંદિરના પરચૂરણ કામો કરતા લેવીઓ માટે રાખવો. એની માલિકી તેમની ગણાશે. એમાં તેમને]]></a:t>
+              <a:t><![CDATA[the length shall be opposite to one of the portions, from the west border unto the east border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસવા માટે જગ્યાઓ હશે.]]></a:t>
+              <a:t><![CDATA[8. In the land shall be his possession in Israel: and my princes shall no more oppress my people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “પવિત્ર ભૂમિની પાસે અડીને 25,000 હાથ લાંબો અને 5,000 હાથ પહોળો જમીનનો ટુકડો સર્વ ઇસ્રાએલના લોકો]]></a:t>
+              <a:t><![CDATA[and the rest of the land shall they give to the house of Israel according to their tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે ખુલ્લો રહેશે.]]></a:t>
+              <a:t><![CDATA[9. Thus says the Lord GOD; Let it suffice you, O princes of Israel: remove violence and spoil, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તમારો વજન કરવાનો વીસ શેકેલ ગેરાહનો હોવો જોઇએ અને માનેહ 60 શેકેલનો હોવો જોઇએ.]]></a:t>
+              <a:t><![CDATA[execute judgment and justice, take away your exactions from my people, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “આ ખાસ ભેટ તમારે રાજકર્તાને આપવાની રહેશે; એક હોમેર ઘઉંમાંથી એફાહનો છઠ્ઠોભાગ, ને એક હોમેર જવમાંથી]]></a:t>
+              <a:t><![CDATA[10. All of you shall have just balances, and a just ephah, and a just bath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એફાહનો છઠ્ઠો ભાગ.]]></a:t>
+              <a:t><![CDATA[11. The ephah and the bath shall be of one measure, that the bath may contain the tenth part of an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અને તમારા જૈતતેલનો એક ટકા ભાગ,]]></a:t>
+              <a:t><![CDATA[homer, and the ephah the tenth part of an homer: the measure thereof shall be after the homer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ઇસ્રાએલના સારી રીતે પાણી પાયેલા મેદાનોમાં ચારેલા ધેટામાંથી 200 ઘેટાંએ તમારે એક ઘેટું વિશેષ અર્પણ]]></a:t>
+              <a:t><![CDATA[12. And the shekel shall be twenty gerahs: twenty shekels, five and twenty shekels, fifteen shekels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નગરની મિલકત પૂર્વતરફ અને પશ્ચિમ તરફ હશે. દરેક બાજુની લંબાઇ બીજાં કુળોને આપવામાં આવેલી જમીન જેટલી જ]]></a:t>
+              <a:t><![CDATA[oblation unto the LORD, an holy portion of the land: the length shall be the length of five and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરીકે.“ખાદ્યાર્પણ તરીકે, દહનાર્પણ તરીકે અને શાંત્યર્પણ તરીકે આપવું.]]></a:t>
+              <a:t><![CDATA[shall be your maneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “ઇસ્રાએલના બધા લોકોએ આ પ્રમાણેની ખાસ ભેટ રાજકુમાર આગળ લઇ જવી.]]></a:t>
+              <a:t><![CDATA[13. This is the oblation that all of you shall offer; the sixth part of an ephah of an homer of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અને રાજકુમાર ઇસ્રાએલની સમગ્ર પ્રજા તરફથી મારા ધણીને ચંદ્રદર્શનોએ, સાબ્બાથોએ અને બાકીના બધા ખાસ]]></a:t>
+              <a:t><![CDATA[wheat, and all of you shall give the sixth part of an ephah of an homer of barley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તહેવારોએ દહનાર્પણો, ખાદ્યાર્પણો અને પેયાર્પણો પૂરા પાડશે. ઇસ્રાએલના લોકોનાં પાપના પ્રાયશ્ચિત માટે]]></a:t>
+              <a:t><![CDATA[14. Concerning the ordinance of oil, the bath of oil, all of you shall offer the tenth part of a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપાર્થાર્પણો, ખાદ્યાર્પણો, દહનાર્પણો અને શાંત્યર્પણો પૂરા પાડશે.”]]></a:t>
+              <a:t><![CDATA[bath out of the cor, which is an homer of ten baths; for ten baths are an homer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. આ યહોવા મારા માલિકના વચન છે: “પહેલાં મહિનાના પહેલા દિવસે તમારે ખોડખાંપણ વગરનો એક વાછરડો ધરાવી]]></a:t>
+              <a:t><![CDATA[15. And one lamb out of the flock, out of two hundred, out of the fat pastures of Israel; for a food]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરની શુદ્ધિ કરવી.]]></a:t>
+              <a:t><![CDATA[offering, and for a burnt offering, and for peace offerings, to make reconciliation for them, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. યાજકે વધ કરેલા પાપાર્થાર્પણનું લોહી લઇ તે મંદિરના ઉબરે, યજ્ઞવેદીને ચાર ખૂણે અને અંદરની ઓસરીના]]></a:t>
+              <a:t><![CDATA[the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બારણાની બારસાખે લગાડવું.]]></a:t>
+              <a:t><![CDATA[16. All the people of the land shall give this oblation for the prince in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. જો કોઇ પણ વ્યકિતએ ભૂલથી કે અજ્ઞાનતાથી પાપ કર્યું હોય તો તે માટે તે મહિનાના સાતમા દિવસે પણ આ]]></a:t>
+              <a:t><![CDATA[17. And it shall be the prince's part to give burnt offerings, and food offerings, and drink]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હશે.]]></a:t>
+              <a:t><![CDATA[twenty thousand reeds, and the breadth shall be ten thousand. This shall be holy in all the borders]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાણે કરવું. મંદિર માટે આ રીતે તમારે પ્રાયશ્ચિત કરવું.]]></a:t>
+              <a:t><![CDATA[offerings, in the feasts, and in the new moons, and in the sabbaths, in all solemnities of the house]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “પહેલા મહિનાના ચૌદમા દિવસે તમારે પાસ્ખાનો તહેવાર ઊજવવાની શરૂઆત કરવી. સાત દિવસ સુધી સૌએ બેખમીર]]></a:t>
+              <a:t><![CDATA[of Israel: he shall prepare the sin offering, and the food offering, and the burnt offering, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રોટલી જ ખાવી.]]></a:t>
+              <a:t><![CDATA[peace offerings, to make reconciliation for the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ઉત્સવને પહેલે દિવસે સરદારોએ પોતાનાં અને ઇસ્ત્રાએલની પ્રજાના પાપને માટે એક બળદને પાપાર્થાર્પણ]]></a:t>
+              <a:t><![CDATA[18. Thus says the Lord GOD; In the first month, in the first day of the month, you shall take a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરીકે ધરાવવો.]]></a:t>
+              <a:t><![CDATA[young bullock without blemish, and cleanse the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ઉત્સવના દિવસે તેણે ખોડખાંપણ વગરના સાત બળદો અને ખોંડખાંપણ વગરના સાત મેંઢાને દહનાપર્ણ તરીકે]]></a:t>
+              <a:t><![CDATA[19. And the priest shall take of the blood of the sin offering, and put it upon the posts of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાને બલિ ચઢાવવા. અને તેણે પાપાર્થાર્પણ તરીકે દરરોજ એક બકરો હોમવો.]]></a:t>
+              <a:t><![CDATA[house, and upon the four corners of the settle of the altar, and upon the posts of the gate of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. હોમેલા દરેક બળદ અને ઘેટાં દીઠ સત્તર કિલો ખાદ્યાર્પણ અને ત્રણ લિટર જૈતૂનનું તેલ પણ ચઢાવવાં.]]></a:t>
+              <a:t><![CDATA[inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. સાતમા મહિનાના પંદરમાં દિવસે શરૂ થતાં માંડવાપર્વ માટે પણ તેણે સાતે સાત દિવસ આવો જ બલિ,]]></a:t>
+              <a:t><![CDATA[20. And so you shall do the seventh day of the month for every one that errs, and for him that is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપાર્થાર્પણ, દહનાર્પણ, ખાદ્યાર્પણ અને જૈતૂનના તેલના અર્પણ ચઢાવવા.”]]></a:t>
+              <a:t><![CDATA[simple: so shall all of you reconcile the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +13239,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ઇસ્રાએલની જમીનમાં આ ભાગ રાજકુમારની મિલકત ગણાશે, જેથી તેઓ લોકોને ત્રાસ ન આપે અને દેશનો બાકીનો ભાગ]]></a:t>
+              <a:t><![CDATA[thereof round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. In the first month, in the fourteenth day of the month, all of you shall have the passover, a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[feast of seven days; unleavened bread shall be eaten.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And upon that day shall the prince prepare for himself and for all the people of the land a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[bullock for a sin offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And seven days of the feast he shall prepare a burnt offering to the LORD, seven bullocks and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[seven rams without blemish daily the seven days; and a kid of the goats daily for a sin offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And he shall prepare a food offering of an ephah for a bullock, and an ephah for a ram, and an]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[hin of oil for an ephah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. In the seventh month, in the fifteenth day of the month, shall he do the like in the feast of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the seven days, according to the sin offering, according to the burnt offering, and according to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલના વંશજો પાસે રહેવા દે.”]]></a:t>
+              <a:t><![CDATA[2. Of this there shall be for the sanctuary five hundred in length, with five hundred in breadth,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[food offering, and according to the oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “જ્યારે તમે ચિઠ્ઠી નાખીને વંશો વચ્ચે જમીનની વહેંચણી કરો ત્યારે 25,000 હાથ લાંબી અને 25,000 હાથ]]></a:t>
+              <a:t><![CDATA[square round about; and fifty cubits round about for the suburbs thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પહોળી જમીન યહોવા માટે જુદી કાઢવી. એ બધી જ જમીન પવિત્ર ગણાશે.]]></a:t>
+              <a:t><![CDATA[3. And of this measure shall you measure the length of five and twenty thousand, and the breadth of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. આ જમીનમાંથી 500 હાથ લાંબો અને 50 હાથ જમીનનો પટ્ટો ખાલી રાખવો.]]></a:t>
+              <a:t><![CDATA[ten thousand: and in it shall be the sanctuary and the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 45]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>