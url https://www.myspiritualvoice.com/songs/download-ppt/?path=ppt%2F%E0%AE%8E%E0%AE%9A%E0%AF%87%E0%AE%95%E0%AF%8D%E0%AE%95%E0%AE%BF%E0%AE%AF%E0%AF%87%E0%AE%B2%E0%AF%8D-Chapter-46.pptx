--- v1 (2026-07-25)
+++ v2 (2026-09-18)
@@ -99,50 +99,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +191,57 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +393,60 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிக் காலைதோறும் அன்றாட தகனபலியாக ஆட்டுக்குட்டியையும் போஜனபலியையும் எண்ணெயையும் செலுத்துவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. And the burnt offering that the prince shall offer unto the LORD in the sabbath day shall be six lambs without blemish, and a ram without blemish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிக் காலைதோறும் அன்றாட தகனபலியாக ஆட்டுக்குட்டியையும் போஜனபலியையும் எண்ணெயையும் செலுத்துவார்களாக.]]></a:t>
+              <a:t><![CDATA[5. And the food offering shall be an ephah for a ram, and the food offering for the lambs as he shall be able to give, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய் அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
+              <a:t><![CDATA[5. And the food offering shall be an ephah for a ram, and the food offering for the lambs as he shall be able to give, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய் அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
+              <a:t><![CDATA[6. And in the day of the new moon it shall be a young bullock without blemish, and six lambs, and a ram: they shall be without blemish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின் சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. And in the day of the new moon it shall be a young bullock without blemish, and six lambs, and a ram: they shall be without blemish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின் சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. And he shall prepare a food offering, an ephah for a bullock, and an ephah for a ram, and for the lambs according as his hand shall attain unto, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. And he shall prepare a food offering, an ephah for a bullock, and an ephah for a ram, and for the lambs according as his hand shall attain unto, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. And he shall prepare a food offering, an ephah for a bullock, and an ephah for a ram, and for the lambs according as his hand shall attain unto, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. And when the prince shall enter, he shall go in by the way of the porch of that gate, and he shall go forth by the way thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. But when the people of the land shall come before the LORD in the solemn feasts, he that enters in by the way of the north gate to worship shall go out by the way of the south gate; and he that enters by the way of the south gate shall go forth by the way of the north gate: he shall not return by the way of the gate whereby he came in, but shall go forth opposite to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the Lord GOD; The gate of the inner court that looks toward the east shall be shut the six working days; but on the sabbath it shall be opened, and in the day of the new moon it shall be opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. But when the people of the land shall come before the LORD in the solemn feasts, he that enters in by the way of the north gate to worship shall go out by the way of the south gate; and he that enters by the way of the south gate shall go forth by the way of the north gate: he shall not return by the way of the gate whereby he came in, but shall go forth opposite to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[9. But when the people of the land shall come before the LORD in the solemn feasts, he that enters in by the way of the north gate to worship shall go out by the way of the south gate; and he that enters by the way of the south gate shall go forth by the way of the north gate: he shall not return by the way of the gate whereby he came in, but shall go forth opposite to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[9. But when the people of the land shall come before the LORD in the solemn feasts, he that enters in by the way of the north gate to worship shall go out by the way of the south gate; and he that enters by the way of the south gate shall go forth by the way of the north gate: he shall not return by the way of the gate whereby he came in, but shall go forth opposite to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And the prince in the midst of them, when they go in, shall go in; and when they go forth, shall go forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அவர் என்னை வெளிப்பிராகாரத்தில் அழைத்துக்கொண்டுபோய், என்னைப் பிராகாரத்தின் நாலு முலைகளையும் கடந்துபோகப்பண்ணினார்; பிராகாரத்து ஒவ்வொரு முலையிலும் ஒவ்வொரு முற்றம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And the prince in the midst of them, when they go in, shall go in; and when they go forth, shall go forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அவர் என்னை வெளிப்பிராகாரத்தில் அழைத்துக்கொண்டுபோய், என்னைப் பிராகாரத்தின் நாலு முலைகளையும் கடந்துபோகப்பண்ணினார்; பிராகாரத்து ஒவ்வொரு முலையிலும் ஒவ்வொரு முற்றம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And in the feasts and in the solemnities the food offering shall be an ephah to a bullock, and an ephah to a ram, and to the lambs as he is able to give, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிராகாரத்தின் நாலு முலைகளிலும் புகைத்துவாரங்களுள்ள இந்த முற்றங்கள் நாற்பது முழ நீளமும், முப்பது முழ அகலமுமானவைகள்; இந்த நாலு முளை முற்றங்களுக்கும் ஒரே அளவு இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And in the feasts and in the solemnities the food offering shall be an ephah to a bullock, and an ephah to a ram, and to the lambs as he is able to give, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிராகாரத்தின் நாலு முலைகளிலும் புகைத்துவாரங்களுள்ள இந்த முற்றங்கள் நாற்பது முழ நீளமும், முப்பது முழ அகலமுமானவைகள்; இந்த நாலு முளை முற்றங்களுக்கும் ஒரே அளவு இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And in the feasts and in the solemnities the food offering shall be an ephah to a bullock, and an ephah to a ram, and to the lambs as he is able to give, and an hin of oil to an ephah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த நாலுக்கும் சுற்றிலும் உள்ளே ஒரு சுற்றுக்கட்டு உண்டாயிருந்தது; இந்தச் சுற்றுக்கட்டுகளின் சுற்றிலும் அடுப்புகள் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Now when the prince shall prepare a voluntary burnt offering or peace offerings voluntarily unto the LORD, one shall then open him the gate that looks toward the east, and he shall prepare his burnt offering and his peace offerings, as he did on the sabbath day: then he shall go forth; and after his going forth one shall shut the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த நாலுக்கும் சுற்றிலும் உள்ளே ஒரு சுற்றுக்கட்டு உண்டாயிருந்தது; இந்தச் சுற்றுக்கட்டுகளின் சுற்றிலும் அடுப்புகள் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Now when the prince shall prepare a voluntary burnt offering or peace offerings voluntarily unto the LORD, one shall then open him the gate that looks toward the east, and he shall prepare his burnt offering and his peace offerings, as he did on the sabbath day: then he shall go forth; and after his going forth one shall shut the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the Lord GOD; The gate of the inner court that looks toward the east shall be shut the six working days; but on the sabbath it shall be opened, and in the day of the new moon it shall be opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் என்னை நோக்கி: இவைகள் ஜனங்கள் இடும் பலிகளை ஆலயத்தின் பணிவிடைக்காரர் சமைக்கிற வீடுகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Now when the prince shall prepare a voluntary burnt offering or peace offerings voluntarily unto the LORD, one shall then open him the gate that looks toward the east, and he shall prepare his burnt offering and his peace offerings, as he did on the sabbath day: then he shall go forth; and after his going forth one shall shut the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. Now when the prince shall prepare a voluntary burnt offering or peace offerings voluntarily unto the LORD, one shall then open him the gate that looks toward the east, and he shall prepare his burnt offering and his peace offerings, as he did on the sabbath day: then he shall go forth; and after his going forth one shall shut the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. You shall daily prepare a burnt offering unto the LORD of a lamb of the first year without blemish: you shall prepare it every morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. You shall daily prepare a burnt offering unto the LORD of a lamb of the first year without blemish: you shall prepare it every morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. And you shall prepare a food offering for it every morning, the sixth part of an ephah, and the third part of an hin of oil, to temper with the fine flour; a food offering continually by a perpetual ordinance unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. And you shall prepare a food offering for it every morning, the sixth part of an ephah, and the third part of an hin of oil, to temper with the fine flour; a food offering continually by a perpetual ordinance unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. And you shall prepare a food offering for it every morning, the sixth part of an ephah, and the third part of an hin of oil, to temper with the fine flour; a food offering continually by a perpetual ordinance unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேசத்து ஜனங்களும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் அந்த வாசலின் நடையிலே கர்த்தருடைய சந்நிதியில் ஆராதனை செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Thus shall they prepare the lamb, and the food offering, and the oil, every morning for a continual burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேசத்து ஜனங்களும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் அந்த வாசலின் நடையிலே கர்த்தருடைய சந்நிதியில் ஆராதனை செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Thus shall they prepare the lamb, and the food offering, and the oil, every morning for a continual burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு ஆட்டுக்கடாவுமே.]]></a:t>
+              <a:t><![CDATA[16. Thus says the Lord GOD; If the prince give a gift unto any of his sons, the inheritance thereof shall be his sons'; it shall be their possession by inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. And the prince shall enter by the way of the porch of that gate without, and shall stand by the post of the gate, and the priests shall prepare his burnt offering and his peace offerings, and he shall worship at the threshold of the gate: then he shall go forth; but the gate shall not be shut until the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு ஆட்டுக்கடாவுமே.]]></a:t>
+              <a:t><![CDATA[16. Thus says the Lord GOD; If the prince give a gift unto any of his sons, the inheritance thereof shall be his sons'; it shall be their possession by inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன் திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. Thus says the Lord GOD; If the prince give a gift unto any of his sons, the inheritance thereof shall be his sons'; it shall be their possession by inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன் திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. But if he give a gift of his inheritance to one of his servants, then it shall be his to the year of liberty; after it shall return to the prince: but his inheritance shall be his sons' for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாதப்பிறப்பான நாளிலோ, அவன் பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஆறு ஆட்டுக்குட்டிகளையுடைய ஒரு ஆட்டுக்கடாவையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[17. But if he give a gift of his inheritance to one of his servants, then it shall be his to the year of liberty; after it shall return to the prince: but his inheritance shall be his sons' for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாதப்பிறப்பான நாளிலோ, அவன் பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஆறு ஆட்டுக்குட்டிகளையுடைய ஒரு ஆட்டுக்கடாவையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[17. But if he give a gift of his inheritance to one of his servants, then it shall be his to the year of liberty; after it shall return to the prince: but his inheritance shall be his sons' for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. Moreover the prince shall not take of the people's inheritance by oppression, to thrust them out of their possession; but he shall give his sons inheritance out of his own possession: that my people be not scattered every man from his possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. Moreover the prince shall not take of the people's inheritance by oppression, to thrust them out of their possession; but he shall give his sons inheritance out of his own possession: that my people be not scattered every man from his possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதிபதி வருகிறபோது வாசல்மண்டபத்தின் வழியாய்ப் பிரவேசித்து, அது வழியாய்த் திரும்பப் புறப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. Moreover the prince shall not take of the people's inheritance by oppression, to thrust them out of their possession; but he shall give his sons inheritance out of his own possession: that my people be not scattered every man from his possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[18. Moreover the prince shall not take of the people's inheritance by oppression, to thrust them out of their possession; but he shall give his sons inheritance out of his own possession: that my people be not scattered every man from his possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[19. After he brought me through the entry, which was at the side of the gate, into the holy chambers of the priests, which looked toward the north: and, behold, there was a place on the two sides westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்; காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. And the prince shall enter by the way of the porch of that gate without, and shall stand by the post of the gate, and the priests shall prepare his burnt offering and his peace offerings, and he shall worship at the threshold of the gate: then he shall go forth; but the gate shall not be shut until the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[19. After he brought me through the entry, which was at the side of the gate, into the holy chambers of the priests, which looked toward the north: and, behold, there was a place on the two sides westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[20. Then said he unto me, This is the place where the priests shall boil the trespass offering and the sin offering, where they shall bake the food offering; that they bear them not out into the utter court, to sanctify the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் உட்பிரவேசிக்குபோது, அதிபதி அவர்கள் நடுவிலே அவர்களோடேகூட உட்பிரவேசித்து, அவர்கள் புறப்படும்போது அவனும்கூடப் புறப்படுவானாக.]]></a:t>
+              <a:t><![CDATA[20. Then said he unto me, This is the place where the priests shall boil the trespass offering and the sin offering, where they shall bake the food offering; that they bear them not out into the utter court, to sanctify the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால் மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. Then said he unto me, This is the place where the priests shall boil the trespass offering and the sin offering, where they shall bake the food offering; that they bear them not out into the utter court, to sanctify the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5738,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால் மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. Then he brought me forth into the utter court, and caused me to pass by the four corners of the court; and, behold, in every corner of the court there was a court.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then he brought me forth into the utter court, and caused me to pass by the four corners of the court; and, behold, in every corner of the court there was a court.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. In the four corners of the court there were courts joined of forty cubits long and thirty broad: these four corners were of one measure.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. In the four corners of the court there were courts joined of forty cubits long and thirty broad: these four corners were of one measure.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And there was a row of building round about in them, round about them four, and it was made with boiling places under the rows round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And there was a row of building round about in them, round about them four, and it was made with boiling places under the rows round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்; காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. And the prince shall enter by the way of the porch of that gate without, and shall stand by the post of the gate, and the priests shall prepare his burnt offering and his peace offerings, and he shall worship at the threshold of the gate: then he shall go forth; but the gate shall not be shut until the evening.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Then said he unto me, These are the places of them that boil, where the ministers of the house shall boil the sacrifice of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Then said he unto me, These are the places of them that boil, where the ministers of the house shall boil the sacrifice of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
+              <a:t><![CDATA[3. Likewise the people of the land shall worship at the door of this gate before the LORD in the sabbaths and in the new moons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
+              <a:t><![CDATA[3. Likewise the people of the land shall worship at the door of this gate before the LORD in the sabbaths and in the new moons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
+              <a:t><![CDATA[4. And the burnt offering that the prince shall offer unto the LORD in the sabbath day shall be six lambs without blemish, and a ram without blemish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005384" r:id="rId1"/>
+    <p:sldLayoutId id="2478715803" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7452,110 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಹೀಗೆ ಅವರು ಕುರಿಮರಿಯನ್ನು ಆಹಾರದ ಅರ್ಪಣೆಯನ್ನು ಎಣ್ಣೆಯನ್ನು ಪ್ರತಿದಿನದ ಮುಂಜಾನೆಯಲ್ಲಿ ಎಡೆಬಿಡದೆ]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಹನಬಲಿಯನ್ನಾಗಿ ಸಿದ್ಧಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಪ್ರಧಾನನು ತನ್ನ ಕುಮಾರರಲ್ಲಿ ಯಾವನಿಗಾದರೂ ದಾನವನ್ನು ಕೊಟ್ಟರೆ ಅದರ]]></a:t>
+              <a:t><![CDATA[திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧ್ಯತೆಯು ಅವನ ಕುಮಾರರಿಗೆ ಸಲ್ಲಬೇಕು. ಅದು ಬಾಧ್ಯವಾಗಿ ಅವರ ಸ್ವಾಸ್ತ್ಯವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[6. மாதப்பிறப்பான நாளிலோ, அவன் பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஆறு ஆட்டுக்குட்டிகளையுடைய ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ಆತನು ತನ್ನ ಸ್ವಾಸ್ತ್ಯದೊಳ ಗಿಂದ ತನ್ನ ಸೇವಕರಲ್ಲಿ ಒಬ್ಬರಿಗೆ ದಾನವಾಗಿ ಕೊಟ್ಟರೆ, ಅದು ಬಿಡುಗಡೆ ವರುಷದ]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவையும் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ಅವನಿಗಾಗಿ ರುವದು; ಆ ಮೇಲೆ ಮತ್ತೆ ಪ್ರಧಾನನಿಗೆ ಸೇರಬೇಕು. ಅವನ ಸ್ವಾಸ್ಥ್ಯವು ಅವನ ಕುಮಾರರಿಗೆ ಮಾತ್ರ ಸಲ್ಲಬೇಕು.]]></a:t>
+              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಾದ ಮೇಲೆ ಪ್ರಧಾನನು ಜನರ ಸ್ವಾಸ್ತ್ಯವನ್ನು ಬಲವಂತವಾಗಿ ತೆಗೆದುಕೊಂಡು ಬಾಧ್ಯತೆ ಯೊಳಗಿಂದ ಅವರನ್ನು ತಳ್ಳಬಾರದು]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಜನರು ತಮ್ಮ ತಮ್ಮ ಬಾಧ್ಯತೆಯೊಳಗಿಂದ ಚದರಿಸಲ್ಪಡದ ಹಾಗೆ ಅವನು ತನ್ನ ಸ್ವಂತ ಬಾಧ್ಯತೆಯಿಂದಲೇ ತನ್ನ ಕುಮಾರರಿಗೆ]]></a:t>
+              <a:t><![CDATA[படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಾಸ್ತ್ಯವನ್ನು ಕೊಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[8. அதிபதி வருகிறபோது வாசல்மண்டபத்தின் வழியாய்ப் பிரவேசித்து, அது வழியாய்த் திரும்பப் புறப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಮೇಲೆ ಅವನು ನನ್ನನ್ನು ಬಾಗಲಿನ ಪಕ್ಕದಲ್ಲಿ ಪ್ರವೇಶವಿದ್ದ ಉತ್ತರಕ್ಕೆ ಅಭಿಮುಖವಾದ ಯಾಜಕರ ಪರಿಶುದ್ಧ ಕೊಠಡಿಗೆ]]></a:t>
+              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಪ್ರಧಾನನು ಉಚಿತವಾದ ದಹನಬಲಿಯನ್ನಾಗಲಿ ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನಾಗಲಿ ಉಚಿತವಾಗಿ ಕರ್ತನಿಗೆ ಸಿದ್ಧಮಾಡು ವಾಗ ಅವರು]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆದುಕೊಂಡು ಹೋದನು. ಅಲ್ಲಿ ಇಗೋ, ಎರಡು ಕಡೆಗಳಲ್ಲಿ ಪಶ್ಚಿಮದ ಕಡೆಗೆ ಒಂದು ಸ್ಥಳವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಅವನು ನನಗೆ--ಯಾಜಕರು ಅಪರಾಧ ಬಲಿಯನ್ನೂ ಪಾಪ ಬಲಿಯನ್ನೂ ಬೇಯಿಸಿದ ಆಹಾರದ ಅರ್ಪಣೆಯನ್ನು ಸುಡುವಂತೆ ಏರ್ಪಡಿ ಸಿರುವ]]></a:t>
+              <a:t><![CDATA[உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳವು ಇದೇ. ಜನರನ್ನು ಪರಿಶುದ್ಧ ಮಾಡು ವದಕ್ಕೆ ಅವರು ಅವುಗಳನ್ನು ಹೊರಗಿನ ಅಂಗಳಕ್ಕೆ ತೆಗೆದುಕೊಂಡು ಹೋಗಬಾರದು ಎಂದು]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் உட்பிரவேசிக்குபோது, அதிபதி அவர்கள் நடுவிலே அவர்களோடேகூட உட்பிரவேசித்து, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಅವನು ನನ್ನನ್ನು ಹೊರಗಿನ ಅಂಗಳಕ್ಕೆ ಕರೆದುಕೊಂಡು ಹೋಗಿ ಅಂಗಳದ ನಾಲ್ಕು ಮೂಲೆ ಗಳನ್ನು ಹಾದುಹೋಗುವಂತೆ ಮಾಡಿದನು;]]></a:t>
+              <a:t><![CDATA[புறப்படும்போது அவனும்கூடப் புறப்படுவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಗೋ, ಅಂಗಳದ ಒಂದೊಂದು ಮೂಲೆಯಲ್ಲಿ ಒಂದು ಅಂಗಳ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅಂಗಳದ ನಾಲ್ಕು ಮೂಲೆಯಲ್ಲಿ ನಲವತ್ತು ಮೊಳ ಉದ್ದವಾಗಿಯೂ ಮೂವತ್ತು ಮೊಳ ಅಗಲ ವಾಗಿಯೂ ಕೂಡಿಕೊಂಡಿದ್ದವು. ಆ ನಾಲ್ಕೂ]]></a:t>
+              <a:t><![CDATA[மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೂಲೆಗಳಿಗೂ ಒಂದೇ ಅಳತೆಯಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವು ಗಳಲ್ಲಿ ಅಂದರೆ ಆ ನಾಲ್ಕರಲ್ಲಿ ಸುತ್ತಲೂ ಸಾಲು ಇತ್ತು. ಆ ಸಾಲುಗಳ ಕೆಳಗೆ ಸುತ್ತಲೂ ಬೇಯಿಸುವ ಸ್ಥಳಗಳು]]></a:t>
+              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಲ್ಪಟ್ಟಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೂರ್ವದಿಕ್ಕಿಗೆ ಎದುರಾಗಿರುವ ಬಾಗಲನ್ನು ಅವನಿಗೆ ತೆರೆಯಬೇಕು; ಆಗ ಅವನು ತನ್ನ ದಹನಬಲಿಯನ್ನು ತನ್ನ ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆ ಮೇಲೆ ಅವನು ನನಗೆ--ಇವು ಮನೆಯ ಸೇವಕರು ಜನರ ಬಲಿಯನ್ನು ಬೇಯಿಸುವಂತ ಸ್ಥಳಗಳು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ದೇವರಾದಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಒಳಗಿನ ಅಂಗಳದ ಪೂರ್ವದಿಕ್ಕಿಗೆ ಎದುರಾಗಿರುವ ಬಾಗಲು ಕೆಲಸ ನಡೆಯುವ ಆರು]]></a:t>
+              <a:t><![CDATA[புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸಗಳಲ್ಲಿ ಮುಚ್ಚಲ್ಪಡಬೇಕು; ಆದರೆ ಸಬ್ಬತ್‌ ದಿವಸದಲ್ಲಿ ಅದು ತೆರೆಯಲ್ಪಡಬೇಕು, ಅಮಾವಾಸ್ಯೆಯ ದಿನದಲ್ಲೂ ಅದು]]></a:t>
+              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆರೆಯಲ್ಪಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪ್ರಭುವು ಆ ಬಾಗಲಿನ ದ್ವಾರಾಂಗಣ ಮಾರ್ಗವಾಗಿ ಹೊರಗಿ ನಿಂದ ಪ್ರವೇಶಿಸಿ ಬಾಗಲಿನ ಕಂಬದ ಬಳಿಯಲ್ಲಿ ನಿಲ್ಲಬೇಕು, ಆಗ]]></a:t>
+              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕರು ಅವನ ದಹನಬಲಿಯನ್ನು ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನು ಸಿದ್ಧಮಾಡಬೇಕು; ಬಾಗ ಲಿನ ಹೊಸ್ತಿಲಲ್ಲಿ ಆರಾಧಿಸಿ ಹೋಗಬೇಕು. ಆದರೆ]]></a:t>
+              <a:t><![CDATA[பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಗಲು ಸಂಜೆಯವರೆಗೂ ಮುಚ್ಚಲ್ಪಡಬಾರದು;]]></a:t>
+              <a:t><![CDATA[படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ದೇಶದ ಜನರು ಸಬ್ಬತ್ತುಗಳಲ್ಲಿಯೂ, ಅಮಾವಾಸ್ಯೆ ಗಳಲ್ಲಿಯೂ ಈ ಬಾಗಲಿನ ಕದದ ಹತ್ತಿರ ಕರ್ತನ ಮುಂದೆ ಇದೇ ರೀತಿ]]></a:t>
+              <a:t><![CDATA[15. இப்படிக் காலைதோறும் அன்றாட தகனபலியாக ஆட்டுக்குட்டியையும் போஜனபலியையும் எண்ணெயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರಾಧಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[செலுத்துவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಪ್ರಧಾನರು ಕರ್ತನಿಗೆ ಸಬ್ಬತ್‌ ದಿನದಲ್ಲಿ ಪೂರ್ಣಾಂಗವಾದ ಆರು ಕುರಿಮರಿಗಳು, ಪೂರ್ಣಾಂಗವಾದ ಒಂದು ಟಗರು ದಹನಬಲಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಬ್ಬತ್ತು ದಿನದಲ್ಲಿ ಮಾಡಿದ ಹಾಗೆ ಸಿದ್ದಮಾಡಿ ಹೊರಗೆ ಹೋಗಬೇಕು, ಅವನು ಹೊರಗೆ ಹೋದ ಮೇಲೆ ಬಾಗಲನ್ನು ಮುಚ್ಚಬೇಕು.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಹೇಗಂದರೆ ಆಹಾರದ ಅರ್ಪಣೆಯಾಗಿ ಟಗರಿಗೆ ಒಂದು ಎಫ, ಕುರಿಮರಿಗೆ ತಕ್ಕ ಅವನ ಕೈಲಾದಂತ ಆಹಾರ ಅರ್ಪ ಣೆಯು ಒಂದಕ್ಕೆ ಎಣ್ಣೆಯ]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಹಿನ್ನನ್ನು ಅರ್ಪಿಸ ಬೇಕು;]]></a:t>
+              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅಮಾವಾಸ್ಯೆಯ ದಿನದಲ್ಲಿ ಪೂರ್ಣಾಂಗ ವಾದ ಒಂದು ಎಳೇ ಹೋರಿ, ಆರು ಕುರಿಮರಿಗಳು, ಒಂದು ಟಗರು ಇವು]]></a:t>
+              <a:t><![CDATA[விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೋಷವಿಲ್ಲದ್ದಾಗಿರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವನು ಹೋರಿಗೆ ಒಂದು ಏಫವನ್ನೂ ಟಗರಿಗೆ ಒಂದು ಏಫವನ್ನೂ ಮತ್ತು ಕುರಿಮರಿಗೆ ಅವನ ಕೈಲಾಗುವಷ್ಟು ಏಫ ಒಂದಕ್ಕೆ ಎಣ್ಣೆಯ]]></a:t>
+              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಹಿನ್ನನ್ನು ಅವನು ಆಹಾರದ ಅರ್ಪಣೆಗಾಗಿ ಸಿದ್ಧ ಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಪ್ರಧಾನರು ಪ್ರವೇಶಿಸುವಾಗ, ಅವನು ಬಾಗಲಿನ ದ್ವಾರಾಂಗಣದ ಪ್ರಕಾರವಾಗಿ ಪ್ರವೇಶಿಸಿ, ಅದೇ ಮಾರ್ಗವಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು.]]></a:t>
+              <a:t><![CDATA[புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ದೇಶದ ಜನರು ಪರಿಶುದ್ಧ ಹಬ್ಬಗಳಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಬರುವಾಗ ಉತ್ತರದ ಬಾಗಲಿನಿಂದ ಪ್ರವೇಶಿಸಿ ಆರಾ ಧಿಸಿದ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ದಕ್ಷಿಣ ಬಾಗಲಿನ ಮಾರ್ಗ ವಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು. ದಕ್ಷಿಣ ಬಾಗಲಿನ ಮಾರ್ಗವಾಗಿ ಪ್ರವೇಶಿಸಿದವನು ಉತ್ತರ ಬಾಗಲಿನ]]></a:t>
+              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀನು ಪ್ರತಿದಿನವೂ ಕರ್ತನಿಗೆ ಒಂದು ವರುಷದ ದೋಷರಹಿತವಾದ ಕುರಿಮರಿಯ ದಹನಬಲಿಯನ್ನು ಸಿದ್ದಮಾಡಬೇಕು. ಹೀಗೆ]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗವಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು. ಅವನು ಪ್ರವೇಶಿಸಿದ ಬಾಗಲಿನ ಮಾರ್ಗವಾಗಿಯೇ ತಿರುಗಿ ಹೊರಗೆ ಹೋಗಬಾರದು; ಆದರೆ ಅದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು.]]></a:t>
+              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವರು ಒಳಗೆ ಹೋಗು ವಾಗ ಅವರ ಮಧ್ಯದಲ್ಲಿರುವ ಪ್ರಧಾನನು ಒಳಗೆ ಹೋಗಬೇಕು. ಹೊರಗೆ ಹೋಗುವಾಗ ಹೊರಗೆ ಬರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಪರಿಶುದ್ಧ ಹಬ್ಬಗಳಲ್ಲಿಯೂ ಸಭೆಗಳ ಲ್ಲಿಯೂ ಆಹಾರದ ಅರ್ಪಣೆಗೆ ಹೋರಿಗೆ ಒಂದು ಏಫವೂ ಟಗರಿಗೆ ಒಂದು ಏಫವೂ ಕುರಿಮರಿಗಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14020,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ಕೈಲಾಗುವಷ್ಟು ಕೊಡಬೇಕು. ಏಫ ಒಂದಕ್ಕೆ ಎಣ್ಣೆಯ ಒಂದು ಹಿನ್ನು ಇರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அவர் என்னை வெளிப்பிராகாரத்தில் அழைத்துக்கொண்டுபோய், என்னைப் பிராகாரத்தின் நாலு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முலைகளையும் கடந்துபோகப்பண்ணினார்; பிராகாரத்து ஒவ்வொரு முலையிலும் ஒவ்வொரு முற்றம் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பிராகாரத்தின் நாலு முலைகளிலும் புகைத்துவாரங்களுள்ள இந்த முற்றங்கள் நாற்பது முழ நீளமும், முப்பது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முழ அகலமுமானவைகள்; இந்த நாலு முளை முற்றங்களுக்கும் ஒரே அளவு இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இந்த நாலுக்கும் சுற்றிலும் உள்ளே ஒரு சுற்றுக்கட்டு உண்டாயிருந்தது; இந்தச் சுற்றுக்கட்டுகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுற்றிலும் அடுப்புகள் போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿದಿನವೂ ಮುಂಜಾನೆ ನಡೆಯಬೇಕು.]]></a:t>
+              <a:t><![CDATA[ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவர் என்னை நோக்கி: இவைகள் ஜனங்கள் இடும் பலிகளை ஆலயத்தின் பணிவிடைக்காரர் சமைக்கிற வீடுகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅದಕ್ಕೆ ಅರ್ಪಣೆಯಾಗಿ ಪ್ರತಿದಿನದ ಮುಂಜಾನೆಯಲ್ಲಿ ನೀನು ಏಫದ ಆರನೇ ಪಾಲನ್ನು ಗೋಧಿ ಹಿಟ್ಟಿನಲ್ಲಿ ಕಲಿಸುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[3. தேசத்து ஜனங்களும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் அந்த வாசலின் நடையிலே கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಣ್ಣೆಯ ಹಿನ್ನಿನಲ್ಲಿ ಮೂರನೇ ಪಾಲನ್ನು ಸಿದ್ಧಮಾಡಬೇಕು. ಇದು ಕರ್ತನಿಗೆ ನಿತ್ಯನಿಯಮದ ಪ್ರಕಾರ ಎಡೆಬಿಡದೆ ಆಹಾರದ]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் ஆராதனை செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರ್ಪಣೆಯಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>