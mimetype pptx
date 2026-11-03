--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715803" r:id="rId1"/>
+    <p:sldLayoutId id="2482723401" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>