--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -77,50 +77,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +166,61 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +361,64 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[15. இப்படிக் காலைதோறும் அன்றாட தகனபலியாக ஆட்டுக்குட்டியையும் போஜனபலியையும் எண்ணெயையும் செலுத்துவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[15. இப்படிக் காலைதோறும் அன்றாட தகனபலியாக ஆட்டுக்குட்டியையும் போஜனபலியையும் எண்ணெயையும் செலுத்துவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய் அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய் அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின் சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேசத்து ஜனங்களும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் அந்த வாசலின் நடையிலே கர்த்தருடைய சந்நிதியில் ஆராதனை செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின் சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு ஆட்டுக்கடாவுமே.]]></a:t>
+              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு ஆட்டுக்கடாவுமே.]]></a:t>
+              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன் திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன் திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாதப்பிறப்பான நாளிலோ, அவன் பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஆறு ஆட்டுக்குட்டிகளையுடைய ஒரு ஆட்டுக்கடாவையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதிபதி வருகிறபோது வாசல்மண்டபத்தின் வழியாய்ப் பிரவேசித்து, அது வழியாய்த் திரும்பப் புறப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அவர் என்னை வெளிப்பிராகாரத்தில் அழைத்துக்கொண்டுபோய், என்னைப் பிராகாரத்தின் நாலு முலைகளையும் கடந்துபோகப்பண்ணினார்; பிராகாரத்து ஒவ்வொரு முலையிலும் ஒவ்வொரு முற்றம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அவர் என்னை வெளிப்பிராகாரத்தில் அழைத்துக்கொண்டுபோய், என்னைப் பிராகாரத்தின் நாலு முலைகளையும் கடந்துபோகப்பண்ணினார்; பிராகாரத்து ஒவ்வொரு முலையிலும் ஒவ்வொரு முற்றம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+              <a:t><![CDATA[22. பிராகாரத்தின் நாலு முலைகளிலும் புகைத்துவாரங்களுள்ள இந்த முற்றங்கள் நாற்பது முழ நீளமும், முப்பது முழ அகலமுமானவைகள்; இந்த நாலு முளை முற்றங்களுக்கும் ஒரே அளவு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் உட்பிரவேசிக்குபோது, அதிபதி அவர்கள் நடுவிலே அவர்களோடேகூட உட்பிரவேசித்து, அவர்கள் புறப்படும்போது அவனும்கூடப் புறப்படுவானாக.]]></a:t>
+              <a:t><![CDATA[22. பிராகாரத்தின் நாலு முலைகளிலும் புகைத்துவாரங்களுள்ள இந்த முற்றங்கள் நாற்பது முழ நீளமும், முப்பது முழ அகலமுமானவைகள்; இந்த நாலு முளை முற்றங்களுக்கும் ஒரே அளவு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால் மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. இந்த நாலுக்கும் சுற்றிலும் உள்ளே ஒரு சுற்றுக்கட்டு உண்டாயிருந்தது; இந்தச் சுற்றுக்கட்டுகளின் சுற்றிலும் அடுப்புகள் போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால் மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. இந்த நாலுக்கும் சுற்றிலும் உள்ளே ஒரு சுற்றுக்கட்டு உண்டாயிருந்தது; இந்தச் சுற்றுக்கட்டுகளின் சுற்றிலும் அடுப்புகள் போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அவர் வாசலின் பக்கத்தில் இருந்த நடைவழியாய் என்னை வடக்குக்கு எதிரான ஆசாரியர்களுடைய பரிசுத்த அறைவீடுகளுக்கு அழைத்துக்கொண்டுபோனார்; அவ்விடத்தில் மேற்கே இருபுறத்திலும் ஒரு இடம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. அவர் என்னை நோக்கி: இவைகள் ஜனங்கள் இடும் பலிகளை ஆலயத்தின் பணிவிடைக்காரர் சமைக்கிற வீடுகள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்; காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: வேலைசெய்கிற ஆறுநாளிலும் கிழக்குக்கு எதிரான உட்பிராகாரத்தினுடைய வாசல் பூட்டப்பட்டிருந்து, ஓய்வுநாளிலும் மாதப்பிறப்பிலும் திறக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்; காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அதிபதி வெளிவாசல் மண்டபத்தின் வழியாய் பிரவேசித்து, வாசல் நிலையண்டையிலே நிற்கக்கடவன்; ஆசாரியர்களோ அவனுடைய தகனபலியையும், அவனுடைய சமாதான பலிகளையும் படைக்கக்கடவர்கள்; அவன் வாசற்படியிலே ஆராதனை செய்து, பின்பு புறப்படுவானாக; அந்த வாசல் சாயங்காலமட்டும் பூட்டப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிக் காலைதோறும் அன்றாட தகனபலியாக ஆட்டுக்குட்டியையும் போஜனபலியையும் எண்ணெயையும் செலுத்துவார்களாக.]]></a:t>
+              <a:t><![CDATA[3. தேசத்து ஜனங்களும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் அந்த வாசலின் நடையிலே கர்த்தருடைய சந்நிதியில் ஆராதனை செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய் அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
+              <a:t><![CDATA[3. தேசத்து ஜனங்களும் ஓய்வுநாட்களிலும் மாதப்பிறப்புகளிலும் அந்த வாசலின் நடையிலே கர்த்தருடைய சந்நிதியில் ஆராதனை செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அதிபதி தன் குமாரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தால், அது அவன் குமாரருடையதாயிருக்கும்; அது சுதந்தரவீதமாய் அவர்களுக்குச் சொந்தமாகும்.]]></a:t>
+              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு ஆட்டுக்கடாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அதிபதி உற்சாகமான தகனபலியாகிலும், சமாதான பலிகளையாகிலும் கர்த்தருக்கு உற்சாகமாய்ச் செலுத்தவேண்டுமென்றால், அவனுக்குக் கிழக்கு நோக்கிய எதிரான வாசல் திறக்கப்படுவதாக; அப்பொழுது அவன் ஓய்வுநாளில் செய்கிறதுபோல, தன் தகனபலியையும் தன் சமாதானபலியையும் செலுத்தி, பின்பு புறப்படக்கடவன்; அவன் புறப்பட்டபின்பு வாசல் பூட்டப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின் சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அதிபதி ஓய்வுநாளிலே கர்த்தருக்குப் பலியிடும் தகனபலி, பழுதற்ற ஆறு ஆட்டுக்குட்டிகளும் பழுதற்ற ஒரு ஆட்டுக்கடாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் தன் ஊழியக்காரரில் ஒருவனுக்குத் தன் சுதந்தரத்தில் ஒரு பங்கைக் கொடுத்தானேயாகில், அது விடுதலையின் வருஷமட்டும் அவனுடையதாயிருந்து, பின்பு திரும்ப அதிபதியின் வசமாய்ச் சேரும்; அதின் சுதந்தரம் அவன் குமாரருக்கே உரியது, அது அவர்களுடையதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன் திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. ஆட்டுக்கடாவோடே போஜனபலியாக ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே போஜனபலியாகத் தன் திராணிக்குத்தக்கதாய்த் தருகிற ஈவையும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4402,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிபதியானவன் ஜனத்தை இடுக்கண் செய்து, அவர்களின் சொந்தமானதற்கு அவர்களைப் புறம்பாக்கி, அவர்களுடைய சுதந்தரத்திலிருந்து ஒன்றும் எடுக்கலாகாது; என் ஜனத்தில் ஒருவரும் தங்கள் சொந்தமானதற்குப் புறம்பாக்கப்பட்டுச் சிதறடிக்கப்படாதபடிக்கு அவன் தன் சொந்தத்திலே தன் குமாரருக்குச் சுதந்தரம் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. மாதப்பிறப்பான நாளிலோ, அவன் பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஆறு ஆட்டுக்குட்டிகளையுடைய ஒரு ஆட்டுக்கடாவையும் பலியிட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. மாதப்பிறப்பான நாளிலோ, அவன் பழுதற்ற ஒரு இளங்காளையையும், பழுதற்ற ஆறு ஆட்டுக்குட்டிகளையுடைய ஒரு ஆட்டுக்கடாவையும் பலியிட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. போஜனபலியாக இளங்காளையோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவையும், ஆட்டுக்குட்டிகளோடே தன் திராணிக்குத்தக்கதாய், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடி எண்ணெயையும் படைக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அதிபதி வருகிறபோது வாசல்மண்டபத்தின் வழியாய்ப் பிரவேசித்து, அது வழியாய்த் திரும்பப் புறப்படக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் என்னை நோக்கி: குற்றநிவாரணபலியையும் பாவநிவாரணபலியையும் போஜனபலியையும் ஆசாரியர்கள் வெளிப்பிராகாரத்திலே கொண்டுபோய் ஜனங்களைப் பரிசுத்தம்பண்ணாதபடிக்கு, அவர்கள் அவைகளைச் சமைக்கிறதற்கும் சுடுகிறதற்குமான ஸ்தலம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்; காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. தேசத்தின் ஜனங்கள் குறிக்கப்பட்ட நாட்களில் கர்த்தருடைய சந்நிதியில் வரும்போது, ஆராதனை செய்கிறதற்காக வடக்கு வாசல்வழியாய் உட்பிரவேசித்தவன் தெற்கு வாசல்வழியாய்ப் புறப்படவும், தெற்குவாசல்வழியாய் உட்பிரவேசித்தவன் வடக்குவாசல் வழியாய்ப் புறப்படவும்கடவன்; தான் பிரவேசித்த வாசல் வழியாய்த் திரும்பிப்போகாமல், தனக்கு எதிரான வழியாய்ப் புறப்பட்டுப்போவானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அவர்கள் உட்பிரவேசிக்குபோது, அதிபதி அவர்கள் நடுவிலே அவர்களோடேகூட உட்பிரவேசித்து, அவர்கள் புறப்படும்போது அவனும்கூடப் புறப்படுவானாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால் மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பண்டிகைகளிலும் குறிக்கப்பட்ட காலங்களிலும் அவன் படைக்கும் போஜனபலியாவது: காளையோடே ஒரு மரக்கால் மாவும், ஆட்டுக்கடாவோடே ஒரு மரக்கால் மாவும், ஆட்டுக்குட்டிகளோடே அவன் திராணிக்குத்தக்கதாய்த் தருகிற ஒரு ஈவும், ஒவ்வொரு மரக்கால் மாவோடே ஒருபடிஎண்ணெயும் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அவர் என்னை வெளிப்பிராகாரத்தில் அழைத்துக்கொண்டுபோய், என்னைப் பிராகாரத்தின் நாலு முலைகளையும் கடந்துபோகப்பண்ணினார்; பிராகாரத்து ஒவ்வொரு முலையிலும் ஒவ்வொரு முற்றம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. தினந்தோறும் ஒரு வயதான பழுதற்ற ஒரு ஆட்டுக்குட்டியைக் கர்த்தருக்குத் தகனபலியாகப் படைக்கக்கடவாய்; காலைதோறும் அதைப்படைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிராகாரத்தின் நாலு முலைகளிலும் புகைத்துவாரங்களுள்ள இந்த முற்றங்கள் நாற்பது முழ நீளமும், முப்பது முழ அகலமுமானவைகள்; இந்த நாலு முளை முற்றங்களுக்கும் ஒரே அளவு இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த நாலுக்கும் சுற்றிலும் உள்ளே ஒரு சுற்றுக்கட்டு உண்டாயிருந்தது; இந்தச் சுற்றுக்கட்டுகளின் சுற்றிலும் அடுப்புகள் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் என்னை நோக்கி: இவைகள் ஜனங்கள் இடும் பலிகளை ஆலயத்தின் பணிவிடைக்காரர் சமைக்கிற வீடுகள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. அதினோடே காலைதோறும் போஜனபலியாக ஒரு மரக்கால் மாவிலே ஆறத்தொரு பங்கையும், மெல்லிய மாவைப் பிசையுபடிக்கு ஒருபடி எண்ணெயிலே மூன்றத்தொரு பங்கையும் படைக்கக்கடவாய்; இது அன்றாடம் கர்த்தருக்குப் படைக்கவேண்டிய நித்திய கட்டளையான போஜனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506550" r:id="rId1"/>
+    <p:sldLayoutId id="2474005384" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6565,142 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. આ યહોવા મારા માલિકના વચન છે: “અંદરના ચોકનો પૂર્વનો દરવાજો કામ કરવાના છ દિવસોએ બંધ રહેશે, પરંતુ]]></a:t>
+              <a:t><![CDATA[15. ಹೀಗೆ ಅವರು ಕುರಿಮರಿಯನ್ನು ಆಹಾರದ ಅರ್ಪಣೆಯನ್ನು ಎಣ್ಣೆಯನ್ನು ಪ್ರತಿದಿನದ ಮುಂಜಾನೆಯಲ್ಲಿ ಎಡೆಬಿಡದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્રામવારને દિવસે અને ચંદ્રદર્શને દિવસે તેે ઉઘાડો રાખવો.]]></a:t>
+              <a:t><![CDATA[ದಹನಬಲಿಯನ್ನಾಗಿ ಸಿದ್ಧಮಾಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. રાજકુમારે બહારના પ્રાંગણમાંથી ઓસરીમાં થઇ અંદરના દરવાજાના થાંભલા આગળ ઊભા રહેવું. અને યાજકે તેના]]></a:t>
+              <a:t><![CDATA[16. ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಪ್ರಧಾನನು ತನ್ನ ಕುಮಾರರಲ್ಲಿ ಯಾವನಿಗಾದರೂ ದಾನವನ್ನು ಕೊಟ್ಟರೆ ಅದರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દહનાર્પણો હોમી દેવા અને શાંત્યર્પણો ચઢાવવા ત્યાં દરવાજા આગળના પ્રવેશદ્રારે તેણે જરૂર નીચા નમીને]]></a:t>
+              <a:t><![CDATA[ಬಾಧ್ಯತೆಯು ಅವನ ಕುಮಾರರಿಗೆ ಸಲ್ಲಬೇಕು. ಅದು ಬಾಧ್ಯವಾಗಿ ಅವರ ಸ್ವಾಸ್ತ್ಯವಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રણામ કરી, તેણે પાછા બહાર ચાલ્યા જવું. દરવાજો સાંજ સુધી બંધ ન કરવો.]]></a:t>
+              <a:t><![CDATA[17. ಆದರೆ ಆತನು ತನ್ನ ಸ್ವಾಸ್ತ್ಯದೊಳ ಗಿಂದ ತನ್ನ ಸೇವಕರಲ್ಲಿ ಒಬ್ಬರಿಗೆ ದಾನವಾಗಿ ಕೊಟ್ಟರೆ, ಅದು ಬಿಡುಗಡೆ ವರುಷದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. દરેક સાબ્બાથ અને ચંદ્રદર્શન દિવસે બધા લોકોએ પણ દરવાજા આગળ નીચા નમીને યહોવાની ઉપાસના કરવી.]]></a:t>
+              <a:t><![CDATA[ವರೆಗೂ ಅವನಿಗಾಗಿ ರುವದು; ಆ ಮೇಲೆ ಮತ್ತೆ ಪ್ರಧಾನನಿಗೆ ಸೇರಬೇಕು. ಅವನ ಸ್ವಾಸ್ಥ್ಯವು ಅವನ ಕುಮಾರರಿಗೆ ಮಾತ್ರ ಸಲ್ಲಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. સાબ્બાથને દિવસે રાજકુમારે દહનાર્પણ તરીકે યહોવા સમક્ષ ખોડખાંપણ વગરના છ ઘેટા તથા ખોડખાંપણ વગરનો એક]]></a:t>
+              <a:t><![CDATA[18. ಇದಾದ ಮೇಲೆ ಪ್ರಧಾನನು ಜನರ ಸ್ವಾಸ್ತ್ಯವನ್ನು ಬಲವಂತವಾಗಿ ತೆಗೆದುಕೊಂಡು ಬಾಧ್ಯತೆ ಯೊಳಗಿಂದ ಅವರನ್ನು ತಳ್ಳಬಾರದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મેંઢો લાવવો.]]></a:t>
+              <a:t><![CDATA[ನನ್ನ ಜನರು ತಮ್ಮ ತಮ್ಮ ಬಾಧ್ಯತೆಯೊಳಗಿಂದ ಚದರಿಸಲ್ಪಡದ ಹಾಗೆ ಅವನು ತನ್ನ ಸ್ವಂತ ಬಾಧ್ಯತೆಯಿಂದಲೇ ತನ್ನ ಕುಮಾರರಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. દરેક ઘેટાં સાથે સત્તર કિલો ખાદ્યાર્પણ તથા દરેક મેંઢા સાથે જે કઇં ચઢાવવું હોય તે લાવવું, ઉપરાંત]]></a:t>
+              <a:t><![CDATA[ಸ್ವಾಸ್ತ್ಯವನ್ನು ಕೊಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવા દરેક ખાદ્યાર્પણ દીઠ ત્રણ લિટર તેલ લાવવું.]]></a:t>
+              <a:t><![CDATA[19. ಆಮೇಲೆ ಅವನು ನನ್ನನ್ನು ಬಾಗಲಿನ ಪಕ್ಕದಲ್ಲಿ ಪ್ರವೇಶವಿದ್ದ ಉತ್ತರಕ್ಕೆ ಅಭಿಮುಖವಾದ ಯಾಜಕರ ಪರಿಶುದ್ಧ ಕೊಠಡಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ત્યાર બાદ તે માણસ મને અંદરના ચોકમાં ઉત્તર તરફ યાજકો માટે જુદી રાખેલી ઓરડીઓ આગળ લઇ ગયો. તેણે મને]]></a:t>
+              <a:t><![CDATA[12. ಪ್ರಧಾನನು ಉಚಿತವಾದ ದಹನಬಲಿಯನ್ನಾಗಲಿ ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನಾಗಲಿ ಉಚಿತವಾಗಿ ಕರ್ತನಿಗೆ ಸಿದ್ಧಮಾಡು ವಾಗ ಅವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ચંદ્રદર્શન દિવસે તેણે ખોડખાંપણ વગરનો એક વાછરડો, ખોડખાંપણ વગરના છ ઘેટા અને એક મેંઢો ધરાવવા.]]></a:t>
+              <a:t><![CDATA[ಕರೆದುಕೊಂಡು ಹೋದನು. ಅಲ್ಲಿ ಇಗೋ, ಎರಡು ಕಡೆಗಳಲ್ಲಿ ಪಶ್ಚಿಮದ ಕಡೆಗೆ ಒಂದು ಸ್ಥಳವಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પ્રત્યેક વાછરડા અને મેંઢા દીઠ સત્તર કિલો ખાદ્યાર્પણ તથા દરેક ઘેંટા દીઠ યથાયોગ્ય અર્પણ ચઢાવવું]]></a:t>
+              <a:t><![CDATA[20. ಆಗ ಅವನು ನನಗೆ--ಯಾಜಕರು ಅಪರಾಧ ಬಲಿಯನ್ನೂ ಪಾಪ ಬಲಿಯನ್ನೂ ಬೇಯಿಸಿದ ಆಹಾರದ ಅರ್ಪಣೆಯನ್ನು ಸುಡುವಂತೆ ಏರ್ಪಡಿ ಸಿರುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપરાંત આવા દરેક ખાદ્યાર્પણ દીઠ ત્રણ લિટર તેલ પણ ચઢાવવું.]]></a:t>
+              <a:t><![CDATA[ಸ್ಥಳವು ಇದೇ. ಜನರನ್ನು ಪರಿಶುದ್ಧ ಮಾಡು ವದಕ್ಕೆ ಅವರು ಅವುಗಳನ್ನು ಹೊರಗಿನ ಅಂಗಳಕ್ಕೆ ತೆಗೆದುಕೊಂಡು ಹೋಗಬಾರದು ಎಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “સરદાર અંદર આવે ત્યારે તેણે દરવાજાની ઓસરીમાં થઇને દાખલ થવું અને એ જ રસ્તે બહાર નીકળવું.]]></a:t>
+              <a:t><![CDATA[ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “પરંતુ ઉત્સવને દિવસે જ્યારે લોકો યહોવાની ઉપાસના કરવા આવે ત્યારે જેઓ ઉત્તરને દરવાજેથી દાખલ થાય તેઓ]]></a:t>
+              <a:t><![CDATA[21. ಆಗ ಅವನು ನನ್ನನ್ನು ಹೊರಗಿನ ಅಂಗಳಕ್ಕೆ ಕರೆದುಕೊಂಡು ಹೋಗಿ ಅಂಗಳದ ನಾಲ್ಕು ಮೂಲೆ ಗಳನ್ನು ಹಾದುಹೋಗುವಂತೆ ಮಾಡಿದನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભજન પછી દક્ષિણને દરવાજેથી બહાર જાય, અને જેઓ દક્ષિણને દરવાજેથી દાખલ થાય તેઓ ઉત્તરના દરવાજેથી, તેઓ જે]]></a:t>
+              <a:t><![CDATA[ಇಗೋ, ಅಂಗಳದ ಒಂದೊಂದು ಮೂಲೆಯಲ್ಲಿ ಒಂದು ಅಂಗಳ ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રસ્તે આવ્યા હોય તે રસ્તે પાછા ન જાય, તેઓએ સામેના દરવાજેથી જવું.]]></a:t>
+              <a:t><![CDATA[22. ಅಂಗಳದ ನಾಲ್ಕು ಮೂಲೆಯಲ್ಲಿ ನಲವತ್ತು ಮೊಳ ಉದ್ದವಾಗಿಯೂ ಮೂವತ್ತು ಮೊಳ ಅಗಲ ವಾಗಿಯೂ ಕೂಡಿಕೊಂಡಿದ್ದವು. ಆ ನಾಲ್ಕೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. રાજકુમારે પણ તેમની સાથે તેમની જેમ જ અંદર આવવું અને તેમની જેમ જ બહાર જવું.]]></a:t>
+              <a:t><![CDATA[ಮೂಲೆಗಳಿಗೂ ಒಂದೇ ಅಳತೆಯಾಗಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “ ઉજાણીઓમાં તથા મુકરર પર્વોમાં દરેક બળદ કે મેંઢા દીઠ ખાદ્યાર્પણ તરીકે સત્તર કિલો અનાજ અને દરેક]]></a:t>
+              <a:t><![CDATA[23. ಅವು ಗಳಲ್ಲಿ ಅಂದರೆ ಆ ನಾಲ್ಕರಲ್ಲಿ ಸುತ್ತಲೂ ಸಾಲು ಇತ್ತು. ಆ ಸಾಲುಗಳ ಕೆಳಗೆ ಸುತ್ತಲೂ ಬೇಯಿಸುವ ಸ್ಥಳಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેટા દીઠ યથાશકિત અર્પણ ચઢાવવું, એ ઉપરાંત આવા દરેક ખાદ્યાર્પણ સાથે ત્રણ લીટર તેલ અર્પણ કરવું.]]></a:t>
+              <a:t><![CDATA[ಮಾಡಲ್ಪಟ್ಟಿದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઓરડીઓની પશ્ચિમ બાજુએ એક જગ્યા બતાવીને કહ્યું,]]></a:t>
+              <a:t><![CDATA[ಪೂರ್ವದಿಕ್ಕಿಗೆ ಎದುರಾಗಿರುವ ಬಾಗಲನ್ನು ಅವನಿಗೆ ತೆರೆಯಬೇಕು; ಆಗ ಅವನು ತನ್ನ ದಹನಬಲಿಯನ್ನು ತನ್ನ ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “રાજકુમાર ઐચ્છિકાર્પણ તરીકે કે દહનાર્પણ કે શાંત્યર્પણ ચઢાવવા ઇચ્છતો હોય ત્યારે તેને માટે અંદરના]]></a:t>
+              <a:t><![CDATA[24. ಆ ಮೇಲೆ ಅವನು ನನಗೆ--ಇವು ಮನೆಯ ಸೇವಕರು ಜನರ ಬಲಿಯನ್ನು ಬೇಯಿಸುವಂತ ಸ್ಥಳಗಳು ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઓસરીનો પૂર્વનો દરવાજો ખોલવો, તેણે એ બલિદાન અર્પણ કરવું અને તેના બહાર ગયા પછી દરવાજો પાછો બંધ કરી]]></a:t>
+              <a:t><![CDATA[1. ದೇವರಾದಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಒಳಗಿನ ಅಂಗಳದ ಪೂರ್ವದಿಕ್ಕಿಗೆ ಎದುರಾಗಿರುವ ಬಾಗಲು ಕೆಲಸ ನಡೆಯುವ ಆರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવો.”]]></a:t>
+              <a:t><![CDATA[ದಿವಸಗಳಲ್ಲಿ ಮುಚ್ಚಲ್ಪಡಬೇಕು; ಆದರೆ ಸಬ್ಬತ್‌ ದಿವಸದಲ್ಲಿ ಅದು ತೆರೆಯಲ್ಪಡಬೇಕು, ಅಮಾವಾಸ್ಯೆಯ ದಿನದಲ್ಲೂ ಅದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “દરરોજ યહોવાને દહનાર્પણ તરીકે ખોડખાંપણ વગરનો એક વર્ષની ઉંમરનો ઘેટો ચઢાવવો, પ્રતિદિન સવારે આ]]></a:t>
+              <a:t><![CDATA[ತೆರೆಯಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અર્પણ કરવું.]]></a:t>
+              <a:t><![CDATA[2. ಪ್ರಭುವು ಆ ಬಾಗಲಿನ ದ್ವಾರಾಂಗಣ ಮಾರ್ಗವಾಗಿ ಹೊರಗಿ ನಿಂದ ಪ್ರವೇಶಿಸಿ ಬಾಗಲಿನ ಕಂಬದ ಬಳಿಯಲ್ಲಿ ನಿಲ್ಲಬೇಕು, ಆಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. એની સાથે દરરોજ સવારે ત્રણ કિલો જેટલો લોટ અને તેને મોહવા માટે એક લિટર જેટલું તેલ ચઢાવવું. આ]]></a:t>
+              <a:t><![CDATA[ಯಾಜಕರು ಅವನ ದಹನಬಲಿಯನ್ನು ಸಮಾಧಾನದ ಬಲಿಗಳನ್ನು ಸಿದ್ಧಮಾಡಬೇಕು; ಬಾಗ ಲಿನ ಹೊಸ್ತಿಲಲ್ಲಿ ಆರಾಧಿಸಿ ಹೋಗಬೇಕು. ಆದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાદ્યાર્પણ યહોવાને ચઢાવવું એ કાયમનો નિયમ છે.]]></a:t>
+              <a:t><![CDATA[ಬಾಗಲು ಸಂಜೆಯವರೆಗೂ ಮುಚ್ಚಲ್ಪಡಬಾರದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. દરરોજ સવારે યહોવાને ખાદ્યાર્પણ તરીકે એક ઘેંટુ અને ખાદ્યાર્પણ તથા તેલ ચઢાવવાં.”]]></a:t>
+              <a:t><![CDATA[3. ದೇಶದ ಜನರು ಸಬ್ಬತ್ತುಗಳಲ್ಲಿಯೂ, ಅಮಾವಾಸ್ಯೆ ಗಳಲ್ಲಿಯೂ ಈ ಬಾಗಲಿನ ಕದದ ಹತ್ತಿರ ಕರ್ತನ ಮುಂದೆ ಇದೇ ರೀತಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. આ યહોવા મારા માલિકના વચન છે, “જો કોઇ રાજકુમાર પોતાના પુત્રને કઇં ઉપહાર આપે, તો તેના પુત્રની]]></a:t>
+              <a:t><![CDATA[ಆರಾಧಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માલિકી ગણાય કારણ કે તે મિલકત કુટુંબની વારસાગત મિલકતનો ભાગ હશે.]]></a:t>
+              <a:t><![CDATA[4. ಪ್ರಧಾನರು ಕರ್ತನಿಗೆ ಸಬ್ಬತ್‌ ದಿನದಲ್ಲಿ ಪೂರ್ಣಾಂಗವಾದ ಆರು ಕುರಿಮರಿಗಳು, ಪೂರ್ಣಾಂಗವಾದ ಒಂದು ಟಗರು ದಹನಬಲಿಯಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “આ જગ્યાએ યાજકો દોષાર્થાર્પણ અને પાપાર્થાર્પણ માંસ રાંધશે અને ખાદ્યાર્પણની રોટલી શેકશે અને તેને]]></a:t>
+              <a:t><![CDATA[ಸಬ್ಬತ್ತು ದಿನದಲ್ಲಿ ಮಾಡಿದ ಹಾಗೆ ಸಿದ್ದಮಾಡಿ ಹೊರಗೆ ಹೋಗಬೇಕು, ಅವನು ಹೊರಗೆ ಹೋದ ಮೇಲೆ ಬಾಗಲನ್ನು ಮುಚ್ಚಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. પણ જો રાજકુમાર એવો ઉપહાર પોતાના કોઇ સેવકને આપે તો તેની માલિકી તે સેવક પાસે ઋણમુકિતના વર્ષ સુધી]]></a:t>
+              <a:t><![CDATA[ಅರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહે. અને ત્યાર બાદ તે પાછી રાજા પાસે જાય. એ તેના પુત્રોની મિલકત ગણાય અને તેની માલિકી તેઓની ગણાય.]]></a:t>
+              <a:t><![CDATA[5. ಹೇಗಂದರೆ ಆಹಾರದ ಅರ್ಪಣೆಯಾಗಿ ಟಗರಿಗೆ ಒಂದು ಎಫ, ಕುರಿಮರಿಗೆ ತಕ್ಕ ಅವನ ಕೈಲಾದಂತ ಆಹಾರ ಅರ್ಪ ಣೆಯು ಒಂದಕ್ಕೆ ಎಣ್ಣೆಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. રાજકુમારે લોકોની કોઇ મિલકત લઇ લેવી નહિ, તેણે પોતાને મળેલી જમીનમાંથી પોતાના પુત્રોને જમીન આપવી]]></a:t>
+              <a:t><![CDATA[ಒಂದು ಹಿನ್ನನ್ನು ಅರ್ಪಿಸ ಬೇಕು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11589,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેથી મારા લોકોમાંથી કોઇને પોતાની મિલકત ખોવાનો વખત આવે નહિ.”]]></a:t>
+              <a:t><![CDATA[6. ಅಮಾವಾಸ್ಯೆಯ ದಿನದಲ್ಲಿ ಪೂರ್ಣಾಂಗ ವಾದ ಒಂದು ಎಳೇ ಹೋರಿ, ಆರು ಕುರಿಮರಿಗಳು, ಒಂದು ಟಗರು ಇವು]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ದೋಷವಿಲ್ಲದ್ದಾಗಿರಬೇಕು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. ಅವನು ಹೋರಿಗೆ ಒಂದು ಏಫವನ್ನೂ ಟಗರಿಗೆ ಒಂದು ಏಫವನ್ನೂ ಮತ್ತು ಕುರಿಮರಿಗೆ ಅವನ ಕೈಲಾಗುವಷ್ಟು ಏಫ ಒಂದಕ್ಕೆ ಎಣ್ಣೆಯ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಒಂದು ಹಿನ್ನನ್ನು ಅವನು ಆಹಾರದ ಅರ್ಪಣೆಗಾಗಿ ಸಿದ್ಧ ಮಾಡಬೇಕು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. ಪ್ರಧಾನರು ಪ್ರವೇಶಿಸುವಾಗ, ಅವನು ಬಾಗಲಿನ ದ್ವಾರಾಂಗಣದ ಪ್ರಕಾರವಾಗಿ ಪ್ರವೇಶಿಸಿ, ಅದೇ ಮಾರ್ಗವಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. ಆದರೆ ದೇಶದ ಜನರು ಪರಿಶುದ್ಧ ಹಬ್ಬಗಳಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಬರುವಾಗ ಉತ್ತರದ ಬಾಗಲಿನಿಂದ ಪ್ರವೇಶಿಸಿ ಆರಾ ಧಿಸಿದ ಮೇಲೆ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಅವನು ದಕ್ಷಿಣ ಬಾಗಲಿನ ಮಾರ್ಗ ವಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು. ದಕ್ಷಿಣ ಬಾಗಲಿನ ಮಾರ್ಗವಾಗಿ ಪ್ರವೇಶಿಸಿದವನು ಉತ್ತರ ಬಾಗಲಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ બહારના પ્રાંગણમાં બહાર લઇ આવશે તોપણ તે લોકોમાં પવિત્રતા ફેલાવશે નહિ.”]]></a:t>
+              <a:t><![CDATA[13. ನೀನು ಪ್ರತಿದಿನವೂ ಕರ್ತನಿಗೆ ಒಂದು ವರುಷದ ದೋಷರಹಿತವಾದ ಕುರಿಮರಿಯ ದಹನಬಲಿಯನ್ನು ಸಿದ್ದಮಾಡಬೇಕು. ಹೀಗೆ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಮಾರ್ಗವಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು. ಅವನು ಪ್ರವೇಶಿಸಿದ ಬಾಗಲಿನ ಮಾರ್ಗವಾಗಿಯೇ ತಿರುಗಿ ಹೊರಗೆ ಹೋಗಬಾರದು; ಆದರೆ ಅದಕ್ಕೆ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಎದುರಾಗಿ ಹೊರಗೆ ಹೋಗಬೇಕು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. ಅವರು ಒಳಗೆ ಹೋಗು ವಾಗ ಅವರ ಮಧ್ಯದಲ್ಲಿರುವ ಪ್ರಧಾನನು ಒಳಗೆ ಹೋಗಬೇಕು. ಹೊರಗೆ ಹೋಗುವಾಗ ಹೊರಗೆ ಬರಬೇಕು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. ಪರಿಶುದ್ಧ ಹಬ್ಬಗಳಲ್ಲಿಯೂ ಸಭೆಗಳ ಲ್ಲಿಯೂ ಆಹಾರದ ಅರ್ಪಣೆಗೆ ಹೋರಿಗೆ ಒಂದು ಏಫವೂ ಟಗರಿಗೆ ಒಂದು ಏಫವೂ ಕುರಿಮರಿಗಳಿಗೆ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಅವರ ಕೈಲಾಗುವಷ್ಟು ಕೊಡಬೇಕು. ಏಫ ಒಂದಕ್ಕೆ ಎಣ್ಣೆಯ ಒಂದು ಹಿನ್ನು ಇರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ત્યાર બાદ તે માણસ મને બહારના ચોકમાં લઇ જઇને તેને ચારે ખૂણે લઇ ગયો. એ દરેક ખૂણામાં એકએક ચોક હતો.]]></a:t>
+              <a:t><![CDATA[ಪ್ರತಿದಿನವೂ ಮುಂಜಾನೆ ನಡೆಯಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. એ દરેક ચોક માપમાં સરખા હતાં; 40 હાથ લાંબા અને 30 હાથ પહોળા,]]></a:t>
+              <a:t><![CDATA[14. ಅದಕ್ಕೆ ಅರ್ಪಣೆಯಾಗಿ ಪ್ರತಿದಿನದ ಮುಂಜಾನೆಯಲ್ಲಿ ನೀನು ಏಫದ ಆರನೇ ಪಾಲನ್ನು ಗೋಧಿ ಹಿಟ್ಟಿನಲ್ಲಿ ಕಲಿಸುವ ಹಾಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. એ દરેકની આસપાસ ભીંત હતી અને ભીંતને અડીને રાંધવાના ચૂલાઓ હતા.]]></a:t>
+              <a:t><![CDATA[ಎಣ್ಣೆಯ ಹಿನ್ನಿನಲ್ಲಿ ಮೂರನೇ ಪಾಲನ್ನು ಸಿದ್ಧಮಾಡಬೇಕು. ಇದು ಕರ್ತನಿಗೆ ನಿತ್ಯನಿಯಮದ ಪ್ರಕಾರ ಎಡೆಬಿಡದೆ ಆಹಾರದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તે માણસે મને કહ્યું, “આ તો રસોડા છે, જ્યાં મંદિરના સેવકોએ લોકોના બલિદાનો રાંધવાના હતાં.”]]></a:t>
+              <a:t><![CDATA[ಅರ್ಪಣೆಯಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 46]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>