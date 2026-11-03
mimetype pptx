--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -97,50 +97,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +182,54 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +380,57 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அவர் ஆயிரமுழம் அளந்து, என்னைத் தண்ணீரைக் கடக்கப்பண்ணினார்; அங்கே தண்ணீர் முழங்கால் அளவாயிருந்தது; பின்னும் அவர் ஆயிரமுழம் அளந்து என்னைக் கடக்கப்பண்ணினார்; அங்கே தண்ணீர் இடுப்பளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. Again he measured a thousand, and brought me through the waters; the waters were to the knees. Again he measured a thousand, and brought me through; the waters were to the loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் அவர் ஆயிரமுழம் அளந்தார்; அங்கே அது நான் கடக்கக் கூடாத நதியாயிருந்தது; தண்ணீர் நீச்சாழமும் கடக்கமுடியாத நதியுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. Again he measured a thousand, and brought me through the waters; the waters were to the knees. Again he measured a thousand, and brought me through; the waters were to the loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் அவர் ஆயிரமுழம் அளந்தார்; அங்கே அது நான் கடக்கக் கூடாத நதியாயிருந்தது; தண்ணீர் நீச்சாழமும் கடக்கமுடியாத நதியுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. Afterward he measured a thousand; and it was a river that I could not pass over: for the waters were risen, waters to swim in, a river that could not be passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா என்று சொல்லி, என்னை நதியோரமாய்த் திரும்ப நடத்திக்கொண்டுபோனார்.]]></a:t>
+              <a:t><![CDATA[5. Afterward he measured a thousand; and it was a river that I could not pass over: for the waters were risen, waters to swim in, a river that could not be passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா என்று சொல்லி, என்னை நதியோரமாய்த் திரும்ப நடத்திக்கொண்டுபோனார்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, Son of man, have you seen this? Then he brought me, and caused me to return to the brink of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் நடந்துவருகையில், இதோ, நதியோரத்தில் இக்கரையிலும் அக்கரையிலும் வெகு திரளான விருட்சங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, Son of man, have you seen this? Then he brought me, and caused me to return to the brink of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் நடந்துவருகையில், இதோ, நதியோரத்தில் இக்கரையிலும் அக்கரையிலும் வெகு திரளான விருட்சங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. Now when I had returned, behold, at the bank of the river were very many trees on the one side and on the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
+              <a:t><![CDATA[7. Now when I had returned, behold, at the bank of the river were very many trees on the one side and on the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
+              <a:t><![CDATA[8. Then said he unto me, These waters issue out toward the east country, and go down into the desert, and go into the sea: which being brought forth into the sea, the waters shall be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[8. Then said he unto me, These waters issue out toward the east country, and go down into the desert, and go into the sea: which being brought forth into the sea, the waters shall be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை ஆலயத்தின் வாசலுக்குத் திரும்பிவரப்பண்ணினார்; இதோ, வாசற்படியின் கீழிருந்து தண்ணீர் புறப்பட்டுக் கிழக்கே ஓடுகிறதாயிருந்தது; ஆலயத்தின் முகப்பு கிழக்கு நோக்கியிருந்தது; அந்தத் தண்ணீர் ஆலயத்தின் வலதுபுறமாய்ப் பலிபீடத்துக்குத் தெற்கே பாய்ந்தது.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me again unto the door of the house; and, behold, waters issued out from under the threshold of the house eastward: for the forefront of the house stood toward the east, and the waters came down from under from the right side of the house, at the south side of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, that every thing that lives, which moves, anywhere the rivers shall come, shall live: and there shall be a very great multitude of fish, because these waters shall come thither: for they shall be healed; and every thing shall live where the river comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, that every thing that lives, which moves, anywhere the rivers shall come, shall live: and there shall be a very great multitude of fish, because these waters shall come thither: for they shall be healed; and every thing shall live where the river comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, that every thing that lives, which moves, anywhere the rivers shall come, shall live: and there shall be a very great multitude of fish, because these waters shall come thither: for they shall be healed; and every thing shall live where the river comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass, that the fishers shall stand upon it from Engedi even unto Eneglaim; they shall be a place to spread forth nets; their fish shall be according to their kinds, as the fish of the great sea, exceeding many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass, that the fishers shall stand upon it from Engedi even unto Eneglaim; they shall be a place to spread forth nets; their fish shall be according to their kinds, as the fish of the great sea, exceeding many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அதினுடைய உளையான பள்ளங்களும் அதினுடைய மடுக்களும் ஆரோக்கியமாகாமல், உப்பாகவே விட்டுவிடப்படும்.]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass, that the fishers shall stand upon it from Engedi even unto Eneglaim; they shall be a place to spread forth nets; their fish shall be according to their kinds, as the fish of the great sea, exceeding many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அதினுடைய உளையான பள்ளங்களும் அதினுடைய மடுக்களும் ஆரோக்கியமாகாமல், உப்பாகவே விட்டுவிடப்படும்.]]></a:t>
+              <a:t><![CDATA[11. But the miry places thereof and the marishes thereof shall not be healed; they shall be given to salt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[11. But the miry places thereof and the marishes thereof shall not be healed; they shall be given to salt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[12. And by the river upon the bank thereof, on this side and on that side, shall grow all trees for food, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth new fruit according to his months, because their waters they issued out of the sanctuary: and the fruit thereof shall be for food, and the leaf thereof for medicine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[12. And by the river upon the bank thereof, on this side and on that side, shall grow all trees for food, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth new fruit according to his months, because their waters they issued out of the sanctuary: and the fruit thereof shall be for food, and the leaf thereof for medicine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை ஆலயத்தின் வாசலுக்குத் திரும்பிவரப்பண்ணினார்; இதோ, வாசற்படியின் கீழிருந்து தண்ணீர் புறப்பட்டுக் கிழக்கே ஓடுகிறதாயிருந்தது; ஆலயத்தின் முகப்பு கிழக்கு நோக்கியிருந்தது; அந்தத் தண்ணீர் ஆலயத்தின் வலதுபுறமாய்ப் பலிபீடத்துக்குத் தெற்கே பாய்ந்தது.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me again unto the door of the house; and, behold, waters issued out from under the threshold of the house eastward: for the forefront of the house stood toward the east, and the waters came down from under from the right side of the house, at the south side of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[12. And by the river upon the bank thereof, on this side and on that side, shall grow all trees for food, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth new fruit according to his months, because their waters they issued out of the sanctuary: and the fruit thereof shall be for food, and the leaf thereof for medicine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[12. And by the river upon the bank thereof, on this side and on that side, shall grow all trees for food, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth new fruit according to his months, because their waters they issued out of the sanctuary: and the fruit thereof shall be for food, and the leaf thereof for medicine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; This shall be the border, whereby all of you shall inherit the land according to the twelve tribes of Israel: Joseph shall have two portions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; This shall be the border, whereby all of you shall inherit the land according to the twelve tribes of Israel: Joseph shall have two portions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; This shall be the border, whereby all of you shall inherit the land according to the twelve tribes of Israel: Joseph shall have two portions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேசத்தின் எல்லையாவது: வடபுறம் பெரிய சமுத்திரந்துவக்கி, சேதாதுக்குப் போகிற எத்லோன் வழியாயிருக்கிற,]]></a:t>
+              <a:t><![CDATA[14. And all of you shall inherit it, one as well as another: concerning the which I lifted up mine hand to give it unto your fathers: and this land shall fall unto you for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேசத்தின் எல்லையாவது: வடபுறம் பெரிய சமுத்திரந்துவக்கி, சேதாதுக்குப் போகிற எத்லோன் வழியாயிருக்கிற,]]></a:t>
+              <a:t><![CDATA[14. And all of you shall inherit it, one as well as another: concerning the which I lifted up mine hand to give it unto your fathers: and this land shall fall unto you for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும், ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
+              <a:t><![CDATA[14. And all of you shall inherit it, one as well as another: concerning the which I lifted up mine hand to give it unto your fathers: and this land shall fall unto you for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும், ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
+              <a:t><![CDATA[15. And this shall be the border of the land toward the north side, from the great sea, the way of Hethlon, as men go to Zedad;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
+              <a:t><![CDATA[15. And this shall be the border of the land toward the north side, from the great sea, the way of Hethlon, as men go to Zedad;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை ஆலயத்தின் வாசலுக்குத் திரும்பிவரப்பண்ணினார்; இதோ, வாசற்படியின் கீழிருந்து தண்ணீர் புறப்பட்டுக் கிழக்கே ஓடுகிறதாயிருந்தது; ஆலயத்தின் முகப்பு கிழக்கு நோக்கியிருந்தது; அந்தத் தண்ணீர் ஆலயத்தின் வலதுபுறமாய்ப் பலிபீடத்துக்குத் தெற்கே பாய்ந்தது.]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me again unto the door of the house; and, behold, waters issued out from under the threshold of the house eastward: for the forefront of the house stood toward the east, and the waters came down from under from the right side of the house, at the south side of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
+              <a:t><![CDATA[16. Hamath, Berothah, Sibraim, which is between the border of Damascus and the border of Hamath; Hazarhatticon, which is by the coast of Hauran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது கீழ்ப்புறம்.]]></a:t>
+              <a:t><![CDATA[16. Hamath, Berothah, Sibraim, which is between the border of Damascus and the border of Hamath; Hazarhatticon, which is by the coast of Hauran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது கீழ்ப்புறம்.]]></a:t>
+              <a:t><![CDATA[17. And the border from the sea shall be Hazarenan, the border of Damascus, and the north northward, and the border of Hamath. And this is the north side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும், ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
+              <a:t><![CDATA[17. And the border from the sea shall be Hazarenan, the border of Damascus, and the north northward, and the border of Hamath. And this is the north side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும், ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
+              <a:t><![CDATA[18. And the east side all of you shall measure from Hauran, and from Damascus, and from Gilead, and from the land of Israel by Jordan, from the border unto the east sea. And this is the east side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேற்புறம் அந்த எல்லைதுவக்கி ஆமாத்துக்கு எதிராக வந்து சேருமட்டும் இருக்கிற பெரிய சமுத்திரமே; இது மேற்புறம்.]]></a:t>
+              <a:t><![CDATA[18. And the east side all of you shall measure from Hauran, and from Damascus, and from Gilead, and from the land of Israel by Jordan, from the border unto the east sea. And this is the east side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேற்புறம் அந்த எல்லைதுவக்கி ஆமாத்துக்கு எதிராக வந்து சேருமட்டும் இருக்கிற பெரிய சமுத்திரமே; இது மேற்புறம்.]]></a:t>
+              <a:t><![CDATA[18. And the east side all of you shall measure from Hauran, and from Damascus, and from Gilead, and from the land of Israel by Jordan, from the border unto the east sea. And this is the east side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த தேசத்தை நீங்கள் இஸ்ரவேல் கோத்திரங்களின்படியே உங்களுக்குள்ளே பங்கிட்டுக்கொள்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[19. And the south side southward, from Tamar even to the waters of strife in Kadesh, the river to the great sea. And this is the south side southward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[19. And the south side southward, from Tamar even to the waters of strife in Kadesh, the river to the great sea. And this is the south side southward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[20. The west side also shall be the great sea from the border, till a man come opposite to Hamath. This is the west side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் என்னை வடக்கு வாசல் வழியாய்ப் புறப்படப்பண்ணி, என்னை வெளியிலே கீழ்த்திசைக்கு எதிரான புறவாசல்மட்டும் சுற்றி நடத்தக்கொண்டுபோனார்; அங்கே தண்ணீர் வலதுபுறத்திலிருந்து பாய்கிறதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. Then brought he me out of the way of the gate northward, and led me about the way without unto the utter gate by the way that looks eastward; and, behold, there ran out waters on the right side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[20. The west side also shall be the great sea from the border, till a man come opposite to Hamath. This is the west side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[21. So shall all of you divide this land unto you according to the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக் கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. And it shall come to pass, that all of you shall divide it by lot for an inheritance unto you, and to the strangers that sojourn among you, which shall brought forth children among you: and they shall be unto you as born in the country among the children of Israel; they shall have inheritance with you among the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5613,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக் கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. And it shall come to pass, that all of you shall divide it by lot for an inheritance unto you, and to the strangers that sojourn among you, which shall brought forth children among you: and they shall be unto you as born in the country among the children of Israel; they shall have inheritance with you among the tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And it shall come to pass, that all of you shall divide it by lot for an inheritance unto you, and to the strangers that sojourn among you, which shall brought forth children among you: and they shall be unto you as born in the country among the children of Israel; they shall have inheritance with you among the tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And it shall come to pass, that all of you shall divide it by lot for an inheritance unto you, and to the strangers that sojourn among you, which shall brought forth children among you: and they shall be unto you as born in the country among the children of Israel; they shall have inheritance with you among the tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it shall come to pass, that in what tribe the stranger sojourns, there shall all of you give him his inheritance, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it shall come to pass, that in what tribe the stranger sojourns, there shall all of you give him his inheritance, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் என்னை வடக்கு வாசல் வழியாய்ப் புறப்படப்பண்ணி, என்னை வெளியிலே கீழ்த்திசைக்கு எதிரான புறவாசல்மட்டும் சுற்றி நடத்தக்கொண்டுபோனார்; அங்கே தண்ணீர் வலதுபுறத்திலிருந்து பாய்கிறதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. Then brought he me out of the way of the gate northward, and led me about the way without unto the utter gate by the way that looks eastward; and, behold, there ran out waters on the right side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புருஷன் தமது கையில் நூலைப் பிடித்துக்கொண்டு, கிழக்கே புறப்படுகையில் ஆயிரமுழம் அளந்து, என்னைத் தண்ணீரைக் கடக்கப்பண்ணினார்; தண்ணீர் கணுக்கால் அளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And when the man that had the line in his hand went forth eastward, he measured a thousand cubits, and he brought me through the waters; the waters were to the ankles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புருஷன் தமது கையில் நூலைப் பிடித்துக்கொண்டு, கிழக்கே புறப்படுகையில் ஆயிரமுழம் அளந்து, என்னைத் தண்ணீரைக் கடக்கப்பண்ணினார்; தண்ணீர் கணுக்கால் அளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And when the man that had the line in his hand went forth eastward, he measured a thousand cubits, and he brought me through the waters; the waters were to the ankles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அவர் ஆயிரமுழம் அளந்து, என்னைத் தண்ணீரைக் கடக்கப்பண்ணினார்; அங்கே தண்ணீர் முழங்கால் அளவாயிருந்தது; பின்னும் அவர் ஆயிரமுழம் அளந்து என்னைக் கடக்கப்பண்ணினார்; அங்கே தண்ணீர் இடுப்பளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. Again he measured a thousand, and brought me through the waters; the waters were to the knees. Again he measured a thousand, and brought me through; the waters were to the loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414426" r:id="rId1"/>
+    <p:sldLayoutId id="2482723479" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,50 +6992,82 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Again he measured a thousand, and brought me through; the waters were to the loins.]]></a:t>
+              <a:t><![CDATA[அளவாயிருந்தது; பின்னும் அவர் ஆயிரமுழம் அளந்து என்னைக் கடக்கப்பண்ணினார்; அங்கே தண்ணீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Afterward he measured a thousand; and it was a river that I could not pass over: for the waters]]></a:t>
+              <a:t><![CDATA[இடுப்பளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were risen, waters to swim in, a river that could not be passed over.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் அவர் ஆயிரமுழம் அளந்தார்; அங்கே அது நான் கடக்கக் கூடாத நதியாயிருந்தது; தண்ணீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he said unto me, Son of man, have you seen this? Then he brought me, and caused me to return]]></a:t>
+              <a:t><![CDATA[நீச்சாழமும் கடக்கமுடியாத நதியுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the brink of the river.]]></a:t>
+              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா என்று சொல்லி, என்னை நதியோரமாய்த் திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now when I had returned, behold, at the bank of the river were very many trees on the one side]]></a:t>
+              <a:t><![CDATA[நடத்திக்கொண்டுபோனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and on the other.]]></a:t>
+              <a:t><![CDATA[7. நான் நடந்துவருகையில், இதோ, நதியோரத்தில் இக்கரையிலும் அக்கரையிலும் வெகு திரளான விருட்சங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then said he unto me, These waters issue out toward the east country, and go down into the]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desert, and go into the sea: which being brought forth into the sea, the waters shall be healed.]]></a:t>
+              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it shall come to pass, that every thing that lives, which moves, anywhere the rivers shall]]></a:t>
+              <a:t><![CDATA[கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Afterward he brought me again unto the door of the house; and, behold, waters issued out from]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை ஆலயத்தின் வாசலுக்குத் திரும்பிவரப்பண்ணினார்; இதோ, வாசற்படியின் கீழிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come, shall live: and there shall be a very great multitude of fish, because these waters shall come]]></a:t>
+              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thither: for they shall be healed; and every thing shall live where the river comes.]]></a:t>
+              <a:t><![CDATA[இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it shall come to pass, that the fishers shall stand upon it from Engedi even unto Eneglaim;]]></a:t>
+              <a:t><![CDATA[நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall be a place to spread forth nets; their fish shall be according to their kinds, as the]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fish of the great sea, exceeding many.]]></a:t>
+              <a:t><![CDATA[அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But the miry places thereof and the marishes thereof shall not be healed; they shall be given to]]></a:t>
+              <a:t><![CDATA[பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[salt.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் அதினுடைய உளையான பள்ளங்களும் அதினுடைய மடுக்களும் ஆரோக்கியமாகாமல், உப்பாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And by the river upon the bank thereof, on this side and on that side, shall grow all trees for]]></a:t>
+              <a:t><![CDATA[விட்டுவிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth]]></a:t>
+              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[new fruit according to his months, because their waters they issued out of the sanctuary: and the]]></a:t>
+              <a:t><![CDATA[இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under the threshold of the house eastward: for the forefront of the house stood toward the east, and]]></a:t>
+              <a:t><![CDATA[தண்ணீர் புறப்பட்டுக் கிழக்கே ஓடுகிறதாயிருந்தது; ஆலயத்தின் முகப்பு கிழக்கு நோக்கியிருந்தது; அந்தத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruit thereof shall be for food, and the leaf thereof for medicine.]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Thus says the Lord GOD; This shall be the border, whereby all of you shall inherit the land]]></a:t>
+              <a:t><![CDATA[கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the twelve tribes of Israel: Joseph shall have two portions.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And all of you shall inherit it, one as well as another: concerning the which I lifted up mine]]></a:t>
+              <a:t><![CDATA[இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand to give it unto your fathers: and this land shall fall unto you for inheritance.]]></a:t>
+              <a:t><![CDATA[உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And this shall be the border of the land toward the north side, from the great sea, the way of]]></a:t>
+              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hethlon, as men go to Zedad;]]></a:t>
+              <a:t><![CDATA[பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Hamath, Berothah, Sibraim, which is between the border of Damascus and the border of Hamath;]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hazarhatticon, which is by the coast of Hauran.]]></a:t>
+              <a:t><![CDATA[15. தேசத்தின் எல்லையாவது: வடபுறம் பெரிய சமுத்திரந்துவக்கி, சேதாதுக்குப் போகிற எத்லோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the border from the sea shall be Hazarenan, the border of Damascus, and the north northward,]]></a:t>
+              <a:t><![CDATA[வழியாயிருக்கிற,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the waters came down from under from the right side of the house, at the south side of the altar.]]></a:t>
+              <a:t><![CDATA[தண்ணீர் ஆலயத்தின் வலதுபுறமாய்ப் பலிபீடத்துக்குத் தெற்கே பாய்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the border of Hamath. And this is the north side.]]></a:t>
+              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the east side all of you shall measure from Hauran, and from Damascus, and from Gilead, and]]></a:t>
+              <a:t><![CDATA[ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the land of Israel by Jordan, from the border unto the east sea. And this is the east side.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the south side southward, from Tamar even to the waters of strife in Kadesh, the river to]]></a:t>
+              <a:t><![CDATA[வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the great sea. And this is the south side southward.]]></a:t>
+              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The west side also shall be the great sea from the border, till a man come opposite to Hamath.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[This is the west side.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So shall all of you divide this land unto you according to the tribes of Israel.]]></a:t>
+              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And it shall come to pass, that all of you shall divide it by lot for an inheritance unto you,]]></a:t>
+              <a:t><![CDATA[ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to the strangers that sojourn among you, which shall brought forth children among you: and they]]></a:t>
+              <a:t><![CDATA[20. மேற்புறம் அந்த எல்லைதுவக்கி ஆமாத்துக்கு எதிராக வந்து சேருமட்டும் இருக்கிற பெரிய சமுத்திரமே; இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then brought he me out of the way of the gate northward, and led me about the way without unto]]></a:t>
+              <a:t><![CDATA[2. அவர் என்னை வடக்கு வாசல் வழியாய்ப் புறப்படப்பண்ணி, என்னை வெளியிலே கீழ்த்திசைக்கு எதிரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be unto you as born in the country among the children of Israel; they shall have inheritance]]></a:t>
+              <a:t><![CDATA[மேற்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with you among the tribes of Israel.]]></a:t>
+              <a:t><![CDATA[21. இந்த தேசத்தை நீங்கள் இஸ்ரவேல் கோத்திரங்களின்படியே உங்களுக்குள்ளே பங்கிட்டுக்கொள்வீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it shall come to pass, that in what tribe the stranger sojourns, there shall all of you give]]></a:t>
+              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13404,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him his inheritance, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடன்படுவார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the utter gate by the way that looks eastward; and, behold, there ran out waters on the right side.]]></a:t>
+              <a:t><![CDATA[புறவாசல்மட்டும் சுற்றி நடத்தக்கொண்டுபோனார்; அங்கே தண்ணீர் வலதுபுறத்திலிருந்து பாய்கிறதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And when the man that had the line in his hand went forth eastward, he measured a thousand]]></a:t>
+              <a:t><![CDATA[3. அந்தப் புருஷன் தமது கையில் நூலைப் பிடித்துக்கொண்டு, கிழக்கே புறப்படுகையில் ஆயிரமுழம் அளந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits, and he brought me through the waters; the waters were to the ankles.]]></a:t>
+              <a:t><![CDATA[என்னைத் தண்ணீரைக் கடக்கப்பண்ணினார்; தண்ணீர் கணுக்கால் அளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Again he measured a thousand, and brought me through the waters; the waters were to the knees.]]></a:t>
+              <a:t><![CDATA[4. பின்னும் அவர் ஆயிரமுழம் அளந்து, என்னைத் தண்ணீரைக் கடக்கப்பண்ணினார்; அங்கே தண்ணீர் முழங்கால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>