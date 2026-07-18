--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -81,50 +81,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +166,58 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +360,61 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -878,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் நடந்துவருகையில், இதோ, நதியோரத்தில் இக்கரையிலும் அக்கரையிலும் வெகு திரளான விருட்சங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா என்று சொல்லி, என்னை நதியோரமாய்த் திரும்ப நடத்திக்கொண்டுபோனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
+              <a:t><![CDATA[7. நான் நடந்துவருகையில், இதோ, நதியோரத்தில் இக்கரையிலும் அக்கரையிலும் வெகு திரளான விருட்சங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
+              <a:t><![CDATA[7. நான் நடந்துவருகையில், இதோ, நதியோரத்தில் இக்கரையிலும் அக்கரையிலும் வெகு திரளான விருட்சங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[8. அவர் என்னை நோக்கி: இந்தத் தண்ணீர் கிழக்கு தேசத்துக்குப் புறப்பட்டுப்போய், வனாந்தரவழியாய் ஓடி கடலில் விழும்; இது கடலில் பாய்ந்து, விழுந்தபின்பு, அதின் தண்ணீர் ஆரோக்கியமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. சம்பவிப்பது என்னவென்றால், இந்த நதி போகுமிடமெங்கும் சஞ்சரிக்கும் ஜீவபிராணிகள் யாவும் பிழைக்கும்; இந்தத் தண்ணீர் அங்கே வந்தபடியினால் வெகு ஏராளமான மச்சங்களும் உண்டாயிருக்கும்; இந்த நதிபோகுமிடமெங்குமுள்ள யாவும் ஆரோக்கியப்பட்டுப் பிழைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அதினுடைய உளையான பள்ளங்களும் அதினுடைய மடுக்களும் ஆரோக்கியமாகாமல், உப்பாகவே விட்டுவிடப்படும்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது என்கேதிதுவக்கி எனெக்லாயிம்மட்டும் மீன்பிடிக்கிறவர்கள் அதின் கரையிலே நிற்பார்கள்; அதெல்லாம் வலைகளை விரிக்கிற ஸ்தலமாயிருக்கும்; அதின் மச்சங்கள் பெரிய சமுத்திரத்தின் மச்சங்களைப்போலப் பல ஜாதியும் மகா ஏராளமுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் அதினுடைய உளையான பள்ளங்களும் அதினுடைய மடுக்களும் ஆரோக்கியமாகாமல், உப்பாகவே விட்டுவிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் அதினுடைய உளையான பள்ளங்களும் அதினுடைய மடுக்களும் ஆரோக்கியமாகாமல், உப்பாகவே விட்டுவிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேசத்தின் எல்லையாவது: வடபுறம் பெரிய சமுத்திரந்துவக்கி, சேதாதுக்குப் போகிற எத்லோன் வழியாயிருக்கிற,]]></a:t>
+              <a:t><![CDATA[12. நதியோரமாய் அதின் இக்கரையிலும் அக்கரையிலும் புசிப்புக்கான சகலவித விருட்சங்களும் வளரும்; அவைகளின் இலைகள் உதிர்வதுமில்லை, அவைகளின் கனிகள் கெடுவதுமில்லை; அவைகளுக்குப் பாயும் தண்ணீர் பரிசுத்த ஸ்தலத்திலிருந்து பாய்கிறபடியில் மாதந்தோறும் புதுக்கனிகளைக் கொடுத்துக்கொண்டேயிருக்கும், அவைகளின் கனிகள் புசிப்புக்கும் அவைகளின் இலைகள் அவிழ்தத்துக்குமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும், ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும், ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களுடைய இலக்கத்தின்படியே தேசத்தைச் சுதந்தரித்துக்கொண்டு குறிக்கவேண்டிய எல்லையாவது: யோசேப்புக்கு இரண்டு பங்கு உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
+              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
+              <a:t><![CDATA[14. சகோதரனோடே சகோதரனுக்குச சரிபங்கு உண்டாக அதைச் சுதந்தரித்துக்கொள்ளக்கடவீர்கள்; அதை உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்டுக் கொடுத்தேன்; ஆகையால் உங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது கீழ்ப்புறம்.]]></a:t>
+              <a:t><![CDATA[15. தேசத்தின் எல்லையாவது: வடபுறம் பெரிய சமுத்திரந்துவக்கி, சேதாதுக்குப் போகிற எத்லோன் வழியாயிருக்கிற,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது கீழ்ப்புறம்.]]></a:t>
+              <a:t><![CDATA[15. தேசத்தின் எல்லையாவது: வடபுறம் பெரிய சமுத்திரந்துவக்கி, சேதாதுக்குப் போகிற எத்லோன் வழியாயிருக்கிற,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும், ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
+              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும், ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும், ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
+              <a:t><![CDATA[16. ஆமாத்தும், பேரொத்தாவும், தமஸ்குவின் எல்லைக்கும் ஆமாத்தின் எல்லைக்கும் நடுவான சிப்ராயிமும், ஆப்ரானின் எல்லையோடே சேர்ந்த ஆத்சார் அத்தீகோனுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேற்புறம் அந்த எல்லைதுவக்கி ஆமாத்துக்கு எதிராக வந்து சேருமட்டும் இருக்கிற பெரிய சமுத்திரமே; இது மேற்புறம்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த தேசத்தை நீங்கள் இஸ்ரவேல் கோத்திரங்களின்படியே உங்களுக்குள்ளே பங்கிட்டுக்கொள்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே சமுத்திரத்திலிருந்து போகிற எல்லை ஆத்சார்ஏனானும், தமஸ்குவின் எல்லையும், வடமூலையான வடக்கும் ஆமாத்தின் எல்லையுமானது; இது வடபுறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது கீழ்ப்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[18. கீழ்ப்புறத்தை ஆப்ரானுக்கும் தமஸ்குவுக்கும் நடுவாகவும், கீலேயாத்துக்கும் யோர்தானின் ஓரமான இஸ்ரவேல் தேசத்துக்கும் நடுவாகவும் கீழ்க்கடல்மட்டும் இருக்கும் எல்லையாய் அளப்பீர்களாக; இது கீழ்ப்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும், ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக் கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. தென்மூலையான தென்புறம் தாமார் துவக்கி, காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள்மட்டாகவும், ஆறுமட்டாகவும், பெரிய சமுத்திரமட்டாகவும் இருப்பது, இது தென்மூலையான தென்புறம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4616,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக் கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. மேற்புறம் அந்த எல்லைதுவக்கி ஆமாத்துக்கு எதிராக வந்து சேருமட்டும் இருக்கிற பெரிய சமுத்திரமே; இது மேற்புறம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. மேற்புறம் அந்த எல்லைதுவக்கி ஆமாத்துக்கு எதிராக வந்து சேருமட்டும் இருக்கிற பெரிய சமுத்திரமே; இது மேற்புறம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இந்த தேசத்தை நீங்கள் இஸ்ரவேல் கோத்திரங்களின்படியே உங்களுக்குள்ளே பங்கிட்டுக்கொள்வீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4694,50 +5162,486 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. அவர் என்னை வடக்கு வாசல் வழியாய்ப் புறப்படப்பண்ணி, என்னை வெளியிலே கீழ்த்திசைக்கு எதிரான புறவாசல்மட்டும் சுற்றி நடத்தக்கொண்டுபோனார்; அங்கே தண்ணீர் வலதுபுறத்திலிருந்து பாய்கிறதாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. உங்களுக்கும், உங்களுக்குள்ளே தங்கி உங்களுக்குள்ள பிள்ளைகளைப் பெறுகிற அந்நியர்களுக்கும், நீங்கள் அதைச் சீட்டுப்போட்டுச் சுதந்தரமாக்கிக்கொள்வீர்களாக; இவர்கள் உங்களுக்கு இஸ்ரவேல் புத்திரரில் பிறந்தவர்களைப்போல இருந்து, உங்களோடேகூட இஸ்ரவேல் கோத்திரங்களின் நடுவே சுதந்தரத்துக்கு உடன்படுவார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக் கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அந்நியன் எந்தக் கோத்திரத்தோடே தங்கியிருக்கிறானோ, அதிலே அவனுடைய சுதந்தரத்தை அவனுக்குக் கொடுக்கக்கடவீர்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5208,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506605" r:id="rId1"/>
+    <p:sldLayoutId id="2473414426" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6468,118 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફરીથી તેણે એક 1,000 હાથ અંતર માપ્યું, અને મને પાણીમાં ચલાવ્યો, અહીં પાણી કમરસમાં હતાં.]]></a:t>
+              <a:t><![CDATA[Again he measured a thousand, and brought me through; the waters were to the loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. બીજા 1,000 હાથ અંતર માપ્યું. હવે તે પાણી નદીમાં ફેરવાઇ ગયા હતાં, પાણી એટલાં ઊંડા હતાં કે તેમાં]]></a:t>
+              <a:t><![CDATA[5. Afterward he measured a thousand; and it was a river that I could not pass over: for the waters]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરી શકાય. કોઇ ચાલીને સામે કિનારે જઇ શકે નહિ.]]></a:t>
+              <a:t><![CDATA[were risen, waters to swim in, a river that could not be passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેણે મને કહ્યું “હે મનુષ્યના પુત્ર, આ બધું ધ્યાનમાં રાખજે.”]]></a:t>
+              <a:t><![CDATA[6. And he said unto me, Son of man, have you seen this? Then he brought me, and caused me to return]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ત્યાર બાદ તે મને પાછો નદીને કાંઠે લઇ ગયો અને મેં જોયું તો બંને કાંઠે પુષ્કળ વૃક્ષો ઊભાં હતાં.]]></a:t>
+              <a:t><![CDATA[to the brink of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેણે મને કહ્યું, “આ પાણી પૂર્વમાં વહેતું યર્દનકાંઠા સુધી જાય છે અને આખરે એ મૃતસરોવરને જઇને મળે]]></a:t>
+              <a:t><![CDATA[7. Now when I had returned, behold, at the bank of the river were very many trees on the one side]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. એ જ્યારે મૃતસરોવરને જઇને મળે છે ત્યારે તેના પાણીને મીઠું બનાવી દે છે.]]></a:t>
+              <a:t><![CDATA[and on the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જ્યાં જ્યાં એ પાણી વહેશે ત્યાં ત્યાં બધી જાતના પ્રાણીઓ અને માછલાંઓ ઉભરાવા માંડશે. એ પાણીનો ઝરો]]></a:t>
+              <a:t><![CDATA[8. Then said he unto me, These waters issue out toward the east country, and go down into the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃતસરોવરના પાણીને મીઠું બનાવી દેશે. અને એ જ્યાં જ્યાં થઇને વહેશે ત્યાં જીવન ફેલાવશે.]]></a:t>
+              <a:t><![CDATA[desert, and go into the sea: which being brought forth into the sea, the waters shall be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. મૃતસમુદ્રના કાંઠે માછીમારો ઊભા રહેશે અને એન-ગેદીથી છેક એન-એગ્લાઇમ સુધી સર્વ જગ્યાએ માછલાં પકડશે.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, that every thing that lives, which moves, anywhere the rivers shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી તે માણસ મને મંદિરના ધ્વાર પાસે પાછો લાવ્યો, મેં જોયું તો મંદિરના ઉંબરા તળેથી નીકળીને પાણી]]></a:t>
+              <a:t><![CDATA[1. Afterward he brought me again unto the door of the house; and, behold, waters issued out from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનો કિનારો માછલી પકડવાની જાળો પાથરવાનું સ્થળ બની રહેશે અને ત્યાં મોટા સમુદ્રમાં છે તેમ વિવિધ]]></a:t>
+              <a:t><![CDATA[come, shall live: and there shall be a very great multitude of fish, because these waters shall come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રકારની માછલીઓ હશે.]]></a:t>
+              <a:t><![CDATA[thither: for they shall be healed; and every thing shall live where the river comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પરંતુ કાંઠે આવેલા કાદવકીચડના તથા તળાવોના પાણી મીઠાં નહિ થાય, પણ મીઠું બનાવવાના કામમાં આવશે.]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass, that the fishers shall stand upon it from Engedi even unto Eneglaim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. એ નદીના બંને કાંઠાઓ ઉપર બધાં ફળઝાડો ઊગી નીકળશે, તેમના પાંદડાં કરમાશે નહિ અને તેમને ફળ આવતાં કદી]]></a:t>
+              <a:t><![CDATA[they shall be a place to spread forth nets; their fish shall be according to their kinds, as the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અટકશે નહિ. દર મહિને તેમને નવા ફળ આવશે, કારણ, તેમને મળતું પાણી મંદિરમાંથી આવે છે, તેમના ફળ ખાવા માટે]]></a:t>
+              <a:t><![CDATA[fish of the great sea, exceeding many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે અને પાંદડાં દવા માટે છે.”]]></a:t>
+              <a:t><![CDATA[11. But the miry places thereof and the marishes thereof shall not be healed; they shall be given to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. યહોવા મારા માલિક કહે છે: “ઇસ્રાએલના બાર કુળ સમૂહોને જમીન વહેંચવા માટે આ સૂચનો છે: યૂસફના કુળને]]></a:t>
+              <a:t><![CDATA[salt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના પુત્રોની જાતિઓ એફ્રાઇમ અને મનાશ્શા માટે બે ભાગ મળશે.]]></a:t>
+              <a:t><![CDATA[12. And by the river upon the bank thereof, on this side and on that side, shall grow all trees for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. સર્વ કુળોને સરખો ભાગ મળશે, કારણ કે તમારા પિતૃઓને આ દેશ આપવાની મેં પ્રતિજ્ઞા લીધી હતી અને તેમને]]></a:t>
+              <a:t><![CDATA[food, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનો વારસો મળશે. તેની હદ આ પ્રમાણે છે:]]></a:t>
+              <a:t><![CDATA[new fruit according to his months, because their waters they issued out of the sanctuary: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂર્વ તરફ વહેતું હતું, કારણ, મંદિર પૂર્વાભિમુખ હતું. એ પાણી યજ્ઞવેદીની અને મંદિરની દક્ષિણ બાજુએ થઇને]]></a:t>
+              <a:t><![CDATA[under the threshold of the house eastward: for the forefront of the house stood toward the east, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “ઉત્તરની સરહદ ભૂમધ્ય સમુદ્રથી હેથ્લોન અને સદાદમાંથી પસુર થઇને,]]></a:t>
+              <a:t><![CDATA[fruit thereof shall be for food, and the leaf thereof for medicine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. હામાથ અનદ દમસ્ક અને હમાથની સરહદ વચ્ચે આવેલાં શેહરો બેરોથાહ અને સિબ્રાઇમ થઇને હૌરાનની સરહદે આવેલા]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; This shall be the border, whereby all of you shall inherit the land]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાસેર-હાનીકોન સુધી જાય છે.]]></a:t>
+              <a:t><![CDATA[according to the twelve tribes of Israel: Joseph shall have two portions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આમ, ઉત્તરની સરહદ ભૂમધ્ય સમુદ્રથી એનોન શહેર સુધી જાય છે અને તેની ઉત્તરે દમસ્કની સરહદ અને હમાથ]]></a:t>
+              <a:t><![CDATA[14. And all of you shall inherit it, one as well as another: concerning the which I lifted up mine]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવેલા છે. આ ઉત્તરની સરહદ છે.]]></a:t>
+              <a:t><![CDATA[hand to give it unto your fathers: and this land shall fall unto you for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “પૂર્વની સરહદ, દમસ્ક અને હૌરાનના પ્રદેશમાંથી પસાર થઇને દક્ષિણમાં જાય છે, અને યર્દન નદીની પૂવેર્]]></a:t>
+              <a:t><![CDATA[15. And this shall be the border of the land toward the north side, from the great sea, the way of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવેલાં ઇસ્રાએલના અને ગિલયાદના પ્રદેશ વચ્ચે જાય છે. આ પૂર્વ સરહદ છે.]]></a:t>
+              <a:t><![CDATA[Hethlon, as men go to Zedad;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “દક્ષિણની સરહદ તામારથી મરીબોથ-કાદેશના જળસમૂહ આગળ થઇને મિસરની ખાડી પાસે થઇને મિસરની સરહદે આવેલા]]></a:t>
+              <a:t><![CDATA[16. Hamath, Berothah, Sibraim, which is between the border of Damascus and the border of Hamath;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભૂમધ્ય સમુદ્ર સુધી જાય છે. આ દક્ષિણ સરહદ છે.]]></a:t>
+              <a:t><![CDATA[Hazarhatticon, which is by the coast of Hauran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “પશ્ચિમ સરહદે ભૂમધ્ય સમુદ્ર આવેલો છે અને હમાથના ઘાટ સામેના બિંદુ સુધી એ જ સરહદની ગરજ સારે છે.]]></a:t>
+              <a:t><![CDATA[17. And the border from the sea shall be Hazarenan, the border of Damascus, and the north northward,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જતું હતું.]]></a:t>
+              <a:t><![CDATA[the waters came down from under from the right side of the house, at the south side of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “ઇસ્રાએલના કુળો મધ્યે આ સરહદોનો વિસ્તાર તમારે વહેંચી આપવો.]]></a:t>
+              <a:t><![CDATA[and the border of Hamath. And this is the north side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તમારા પોતાના માટે અને તમારી મધ્યે પોતાના કુટુંબો સાથે વસતા પરદેશીઓ માટે આ દેશને વતન તરીકે વહેંચી]]></a:t>
+              <a:t><![CDATA[18. And the east side all of you shall measure from Hauran, and from Damascus, and from Gilead, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપવો. આ દેશમાં જન્મેલા વિદેશી માતાપિતાના બાળકો પણ દેશના વતની કહેવાશે. તમારા બાળકોની જેમજ તેઓને એક]]></a:t>
+              <a:t><![CDATA[from the land of Israel by Jordan, from the border unto the east sea. And this is the east side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સરખા અધિકારો મળશે.]]></a:t>
+              <a:t><![CDATA[19. And the south side southward, from Tamar even to the waters of strife in Kadesh, the river to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. વિદેશીઓ જે જાતિ વંશની ભેગા વસતા હોય તેની સાથે તેમને પણ ભાગ મળવો જોઇએ.” આ મારા માલિક યહોવાના વચન]]></a:t>
+              <a:t><![CDATA[the great sea. And this is the south side southward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11732,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[20. The west side also shall be the great sea from the border, till a man come opposite to Hamath.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[This is the west side.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. So shall all of you divide this land unto you according to the tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And it shall come to pass, that all of you shall divide it by lot for an inheritance unto you,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and to the strangers that sojourn among you, which shall brought forth children among you: and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પછી તે માણસ મને ઉત્તરને દરવાજેથી બહાર લઇ આવ્યો અને ફેરવીને પૂર્વ દરવાજે લઇ ગયો. ત્યાં જમણી]]></a:t>
+              <a:t><![CDATA[2. Then brought he me out of the way of the gate northward, and led me about the way without unto]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[shall be unto you as born in the country among the children of Israel; they shall have inheritance]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[with you among the tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And it shall come to pass, that in what tribe the stranger sojourns, there shall all of you give]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[him his inheritance, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાજુએથી થોડું થોડું પાણી નીકળતું હતું.]]></a:t>
+              <a:t><![CDATA[the utter gate by the way that looks eastward; and, behold, there ran out waters on the right side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હાથમાં માપદંડ લઇને તે પૂર્વ તરફ ગયો અને 1,000 હાથ ભર્યા પછી તેણે મને પાણીમાં ચલાવ્યો. પાણી]]></a:t>
+              <a:t><![CDATA[3. And when the man that had the line in his hand went forth eastward, he measured a thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘૂંટીસમાં હતાં.]]></a:t>
+              <a:t><![CDATA[cubits, and he brought me through the waters; the waters were to the ankles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. એ પછી તેણે બીજા 1,000 હાથ અંતર માપ્યું અને ફરી મને પાણીમાં ચલાવ્યો, અહીં પાણી ઘૂંટણસમાં હતાં.]]></a:t>
+              <a:t><![CDATA[4. Again he measured a thousand, and brought me through the waters; the waters were to the knees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 47]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>