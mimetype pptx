--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -125,64 +125,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -230,57 +216,50 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
-    <p:sldId id="323" r:id="rId70"/>
-[...5 lines deleted...]
-    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -445,60 +424,53 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -558,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ரூபனின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[7. And by the border of Reuben, from the east side unto the west side, a portion for Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -667,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And by the border of Judah, from the east side unto the west side, shall be the offering which all of you shall offer of five and twenty thousand reeds in breadth, and in length as one of the other parts, from the east side unto the west side: and the sanctuary shall be in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -776,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And by the border of Judah, from the east side unto the west side, shall be the offering which all of you shall offer of five and twenty thousand reeds in breadth, and in length as one of the other parts, from the east side unto the west side: and the sanctuary shall be in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -885,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And by the border of Judah, from the east side unto the west side, shall be the offering which all of you shall offer of five and twenty thousand reeds in breadth, and in length as one of the other parts, from the east side unto the west side: and the sanctuary shall be in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -994,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதிலே கர்த்தருக்கு நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. The oblation that all of you shall offer unto the LORD shall be of five and twenty thousand in length, and of ten thousand in breadth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1103,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதிலே கர்த்தருக்கு நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. The oblation that all of you shall offer unto the LORD shall be of five and twenty thousand in length, and of ten thousand in breadth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1212,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. And for them, even for the priests, shall be this holy oblation; toward the north five and twenty thousand in length, and toward the west ten thousand in breadth, and toward the east ten thousand in breadth, and toward the south five and twenty thousand in length: and the sanctuary of the LORD shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1321,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. And for them, even for the priests, shall be this holy oblation; toward the north five and twenty thousand in length, and toward the west ten thousand in breadth, and toward the east ten thousand in breadth, and toward the south five and twenty thousand in length: and the sanctuary of the LORD shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1430,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. And for them, even for the priests, shall be this holy oblation; toward the north five and twenty thousand in length, and toward the west ten thousand in breadth, and toward the east ten thousand in breadth, and toward the south five and twenty thousand in length: and the sanctuary of the LORD shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1539,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. It shall be for the priests that are sanctified of the sons of Zadok; which have kept my charge, which went not astray when the children of Israel went astray, as the Levites went astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1648,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[1. Now these are the names of the tribes. From the north end to the coast of the way of Hethlon, as one goes to Hamath, Hazarenan, the border of Damascus northward, to the coast of Hamath; for these are his sides east and west; a portion for Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1757,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக் காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
+              <a:t><![CDATA[11. It shall be for the priests that are sanctified of the sons of Zadok; which have kept my charge, which went not astray when the children of Israel went astray, as the Levites went astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1866,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக் காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
+              <a:t><![CDATA[12. And this oblation of the land that is offered shall be unto them a thing most holy by the border of the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1975,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே தேசத்தில் அர்ப்பிதமாக்கப்படுகிறதிலே மகா பரிசுத்தமான பங்கு அவர்களுக்கு லேவியருடைய எல்லையருகே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[12. And this oblation of the land that is offered shall be unto them a thing most holy by the border of the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2084,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே தேசத்தில் அர்ப்பிதமாக்கப்படுகிறதிலே மகா பரிசுத்தமான பங்கு அவர்களுக்கு லேவியருடைய எல்லையருகே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. And opposite to the border of the priests the Levites shall have five and twenty thousand in length, and ten thousand in breadth: all the length shall be five and twenty thousand, and the breadth ten thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2193,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. And opposite to the border of the priests the Levites shall have five and twenty thousand in length, and ten thousand in breadth: all the length shall be five and twenty thousand, and the breadth ten thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2302,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. And they shall not sell of it, neither exchange, nor alienate the first-fruits of the land: for it is holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2411,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. And they shall not sell of it, neither exchange, nor alienate the first-fruits of the land: for it is holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2520,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும் தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[15. And the five thousand, that are left in the breadth opposite to the five and twenty thousand, shall be a profane place for the city, for dwelling, and for suburbs: and the city shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2629,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும் தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[15. And the five thousand, that are left in the breadth opposite to the five and twenty thousand, shall be a profane place for the city, for dwelling, and for suburbs: and the city shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2738,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[15. And the five thousand, that are left in the breadth opposite to the five and twenty thousand, shall be a profane place for the city, for dwelling, and for suburbs: and the city shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2847,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[1. Now these are the names of the tribes. From the north end to the coast of the way of Hethlon, as one goes to Hamath, Hazarenan, the border of Damascus northward, to the coast of Hamath; for these are his sides east and west; a portion for Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2956,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. And these shall be the measures thereof; the north side four thousand and five hundred, and the south side four thousand and five hundred, and on the east side four thousand and five hundred, and the west side four thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3065,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. And these shall be the measures thereof; the north side four thousand and five hundred, and the south side four thousand and five hundred, and on the east side four thousand and five hundred, and the west side four thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3174,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
+              <a:t><![CDATA[17. And the suburbs of the city shall be toward the north two hundred and fifty, and toward the south two hundred and fifty, and toward the east two hundred and fifty, and toward the west two hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3283,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
+              <a:t><![CDATA[17. And the suburbs of the city shall be toward the north two hundred and fifty, and toward the south two hundred and fifty, and toward the east two hundred and fifty, and toward the west two hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3392,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
+              <a:t><![CDATA[18. And the residue in length opposite to the oblation of the holy portion shall be ten thousand eastward, and ten thousand westward: and it shall be opposite to the oblation of the holy portion; and the increase thereof shall be for food unto them that serve the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3501,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. And the residue in length opposite to the oblation of the holy portion shall be ten thousand eastward, and ten thousand westward: and it shall be opposite to the oblation of the holy portion; and the increase thereof shall be for food unto them that serve the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3610,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. And the residue in length opposite to the oblation of the holy portion shall be ten thousand eastward, and ten thousand westward: and it shall be opposite to the oblation of the holy portion; and the increase thereof shall be for food unto them that serve the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3719,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[19. And they that serve the city shall serve it out of all the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3828,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[20. All the oblation shall be five and twenty thousand by five and twenty thousand: all of you shall offer the holy oblation foursquare, with the possession of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3937,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[20. All the oblation shall be five and twenty thousand by five and twenty thousand: all of you shall offer the holy oblation foursquare, with the possession of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4046,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[1. Now these are the names of the tribes. From the north end to the coast of the way of Hethlon, as one goes to Hamath, Hazarenan, the border of Damascus northward, to the coast of Hamath; for these are his sides east and west; a portion for Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4155,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation, and of the possession of the city, opposite to the five and twenty thousand of the oblation toward the east border, and westward opposite to the five and twenty thousand toward the west border, opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the house shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4264,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து குறிக்கப்பட்ட சிலர் நகரத்திற்காகப் பணிவிடை செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation, and of the possession of the city, opposite to the five and twenty thousand of the oblation toward the east border, and westward opposite to the five and twenty thousand toward the west border, opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the house shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4373,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது; பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation, and of the possession of the city, opposite to the five and twenty thousand of the oblation toward the east border, and westward opposite to the five and twenty thousand toward the west border, opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the house shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4482,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது; பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation, and of the possession of the city, opposite to the five and twenty thousand of the oblation toward the east border, and westward opposite to the five and twenty thousand toward the west border, opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the house shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4591,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation, and of the possession of the city, opposite to the five and twenty thousand of the oblation toward the east border, and westward opposite to the five and twenty thousand toward the west border, opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the house shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4700,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. Moreover from the possession of the Levites, and from the possession of the city, being in the midst of that which is the prince's, between the border of Judah and the border of Benjamin, shall be for the prince.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4809,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. Moreover from the possession of the Levites, and from the possession of the city, being in the midst of that which is the prince's, between the border of Judah and the border of Benjamin, shall be for the prince.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4918,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. As for the rest of the tribes, from the east side unto the west side, Benjamin shall have a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5027,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. As for the rest of the tribes, from the east side unto the west side, Benjamin shall have a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5136,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
+              <a:t><![CDATA[24. And by the border of Benjamin, from the east side unto the west side, Simeon shall have a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5245,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாணின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ஆசேருக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[2. And by the border of Dan, from the east side unto the west side, a portion for Asher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5354,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
+              <a:t><![CDATA[25. And by the border of Simeon, from the east side unto the west side, Issachar a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5463,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
+              <a:t><![CDATA[26. And by the border of Issachar, from the east side unto the west side, Zebulun a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5572,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[27. And by the border of Zebulun, from the east side unto the west side, Gad a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5681,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[28. And by the border of Gad, at the south side southward, the border shall be even from Tamar unto the waters of strife in Kadesh, and to the river toward the great sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5790,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பென்யமீன் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் சிமியோனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[28. And by the border of Gad, at the south side southward, the border shall be even from Tamar unto the waters of strife in Kadesh, and to the river toward the great sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5899,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பென்யமீன் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் சிமியோனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[29. This is the land which all of you shall divide by lot unto the tribes of Israel for inheritance, and these are their portions, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6008,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சிமியோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இசக்காருக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[29. This is the land which all of you shall divide by lot unto the tribes of Israel for inheritance, and these are their portions, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6117,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இசக்காரின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் செபுலோனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[30. And these are the activities out of the city on the north side, four thousand and five hundred measures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6226,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. செபுலோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் காத்துக்கு ஒரு பங்கும் உண்டாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[31. And the gates of the city shall be after the names of the tribes of Israel: three gates northward; one gate of Reuben, one gate of Judah, one gate of Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6335,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
+              <a:t><![CDATA[31. And the gates of the city shall be after the names of the tribes of Israel: three gates northward; one gate of Reuben, one gate of Judah, one gate of Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6444,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசேரின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நப்தலிக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[3. And by the border of Asher, from the east side even unto the west side, a portion for Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6553,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
+              <a:t><![CDATA[32. And at the east side four thousand and five hundred: and three gates; and one gate of Joseph, one gate of Benjamin, one gate of Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6662,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம், இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. And at the east side four thousand and five hundred: and three gates; and one gate of Joseph, one gate of Benjamin, one gate of Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6771,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம், இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. And at the south side four thousand and five hundred measures: and three gates; one gate of Simeon, one gate of Issachar, one gate of Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6880,51 +6852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நகரத்தினின்று புறப்படும் வழிகளாவன: வடபுறத்திலே நாலாயிரத்தைந்நூறு கோலாகிய அளவுண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[33. And at the south side four thousand and five hundred measures: and three gates; one gate of Simeon, one gate of Issachar, one gate of Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6989,51 +6961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நகரத்தினின்று புறப்படும் வழிகளாவன: வடபுறத்திலே நாலாயிரத்தைந்நூறு கோலாகிய அளவுண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[34. At the west side four thousand and five hundred, with their three gates; one gate of Gad, one gate of Asher, one gate of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7098,51 +7070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[34. At the west side four thousand and five hundred, with their three gates; one gate of Gad, one gate of Asher, one gate of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7207,51 +7179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[35. It was round about eighteen thousand measures: and the name of the city from that day shall be, The LORD is there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7316,269 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கீழ்ப்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் யோசேப்புக்கு ஒருவாசல், பென்யமீனுக்கு ஒரு வாசல், தாணுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[33. தென்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் சிமியோனுக்கு ஒரு வாசல் இசக்காருக்கு ஒருவாசல், செபுலோனுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[35. It was round about eighteen thousand measures: and the name of the city from that day shall be, The LORD is there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7643,596 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நப்தலியின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் மனாசேக்கு ஒரு பங்கும்,]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[35. சுற்றிலும் அதின் அளவு பதினெண்ணாயிரங்கோலாகும்; அந்நாள்முதல் நகரம் யேகோவா ஷம்மா என்னும் பெயர்பெறும்.]]></a:t>
+              <a:t><![CDATA[4. And by the border of Naphtali, from the east side unto the west side, a portion for Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8297,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனாசேயின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் எப்பிராயீமுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[5. And by the border of Manasseh, from the east side unto the west side, a portion for Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8406,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எப்பிராயீமின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ரூபனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[6. And by the border of Ephraim, from the east side even unto the west side, a portion for Reuben.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8485,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507592" r:id="rId1"/>
+    <p:sldLayoutId id="2478715845" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9033,110 +8242,54 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...38 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9257,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And by the border of Reuben, from the east side unto the west side, a portion for Judah.]]></a:t>
+              <a:t><![CDATA[7. ரூபனின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And by the border of Judah, from the east side unto the west side, shall be the offering which]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall offer of five and twenty thousand reeds in breadth, and in length as one of the]]></a:t>
+              <a:t><![CDATA[இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other parts, from the east side unto the west side: and the sanctuary shall be in the midst of it.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The oblation that all of you shall offer unto the LORD shall be of five and twenty thousand in]]></a:t>
+              <a:t><![CDATA[9. இதிலே கர்த்தருக்கு நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[length, and of ten thousand in breadth.]]></a:t>
+              <a:t><![CDATA[அகலமுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And for them, even for the priests, shall be this holy oblation; toward the north five and]]></a:t>
+              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty thousand in length, and toward the west ten thousand in breadth, and toward the east ten]]></a:t>
+              <a:t><![CDATA[அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand in breadth, and toward the south five and twenty thousand in length: and the sanctuary of]]></a:t>
+              <a:t><![CDATA[ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD shall be in the midst thereof.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the names of the tribes. From the north end to the coast of the way of Hethlon, as]]></a:t>
+              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. It shall be for the priests that are sanctified of the sons of Zadok; which have kept my charge,]]></a:t>
+              <a:t><![CDATA[காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which went not astray when the children of Israel went astray, as the Levites went astray.]]></a:t>
+              <a:t><![CDATA[12. அப்படியே தேசத்தில் அர்ப்பிதமாக்கப்படுகிறதிலே மகா பரிசுத்தமான பங்கு அவர்களுக்கு லேவியருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And this oblation of the land that is offered shall be unto them a thing most holy by the border]]></a:t>
+              <a:t><![CDATA[எல்லையருகே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the Levites.]]></a:t>
+              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And opposite to the border of the priests the Levites shall have five and twenty thousand in]]></a:t>
+              <a:t><![CDATA[அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[length, and ten thousand in breadth: all the length shall be five and twenty thousand, and the]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breadth ten thousand.]]></a:t>
+              <a:t><![CDATA[தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And they shall not sell of it, neither exchange, nor alienate the first-fruits of the land: for]]></a:t>
+              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it is holy unto the LORD.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the five thousand, that are left in the breadth opposite to the five and twenty thousand,]]></a:t>
+              <a:t><![CDATA[இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one goes to Hamath, Hazarenan, the border of Damascus northward, to the coast of Hamath; for these]]></a:t>
+              <a:t><![CDATA[ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be a profane place for the city, for dwelling, and for suburbs: and the city shall be in the]]></a:t>
+              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst thereof.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And these shall be the measures thereof; the north side four thousand and five hundred, and the]]></a:t>
+              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[south side four thousand and five hundred, and on the east side four thousand and five hundred, and]]></a:t>
+              <a:t><![CDATA[இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the west side four thousand and five hundred.]]></a:t>
+              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the suburbs of the city shall be toward the north two hundred and fifty, and toward the]]></a:t>
+              <a:t><![CDATA[பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[south two hundred and fifty, and toward the east two hundred and fifty, and toward the west two]]></a:t>
+              <a:t><![CDATA[ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred and fifty.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து குறிக்கப்பட்ட சிலர் நகரத்திற்காகப் பணிவிடை செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the residue in length opposite to the oblation of the holy portion shall be ten thousand]]></a:t>
+              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eastward, and ten thousand westward: and it shall be opposite to the oblation of the holy portion;]]></a:t>
+              <a:t><![CDATA[பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are his sides east and west; a portion for Dan.]]></a:t>
+              <a:t><![CDATA[மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the increase thereof shall be for food unto them that serve the city.]]></a:t>
+              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they that serve the city shall serve it out of all the tribes of Israel.]]></a:t>
+              <a:t><![CDATA[அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. All the oblation shall be five and twenty thousand by five and twenty thousand: all of you shall]]></a:t>
+              <a:t><![CDATA[இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offer the holy oblation foursquare, with the possession of the city.]]></a:t>
+              <a:t><![CDATA[எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation,]]></a:t>
+              <a:t><![CDATA[ஸ்தலமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of the possession of the city, opposite to the five and twenty thousand of the oblation toward]]></a:t>
+              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the east border, and westward opposite to the five and twenty thousand toward the west border,]]></a:t>
+              <a:t><![CDATA[எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the]]></a:t>
+              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house shall be in the midst thereof.]]></a:t>
+              <a:t><![CDATA[பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Moreover from the possession of the Levites, and from the possession of the city, being in the]]></a:t>
+              <a:t><![CDATA[24. பென்யமீன் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் சிமியோனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And by the border of Dan, from the east side unto the west side, a portion for Asher.]]></a:t>
+              <a:t><![CDATA[2. தாணின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ஆசேருக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of that which is the prince's, between the border of Judah and the border of Benjamin, shall]]></a:t>
+              <a:t><![CDATA[25. சிமியோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இசக்காருக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be for the prince.]]></a:t>
+              <a:t><![CDATA[26. இசக்காரின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் செபுலோனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. As for the rest of the tribes, from the east side unto the west side, Benjamin shall have a]]></a:t>
+              <a:t><![CDATA[27. செபுலோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் காத்துக்கு ஒரு பங்கும் உண்டாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[portion.]]></a:t>
+              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And by the border of Benjamin, from the east side unto the west side, Simeon shall have a]]></a:t>
+              <a:t><![CDATA[தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[portion.]]></a:t>
+              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And by the border of Simeon, from the east side unto the west side, Issachar a portion.]]></a:t>
+              <a:t><![CDATA[இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And by the border of Issachar, from the east side unto the west side, Zebulun a portion.]]></a:t>
+              <a:t><![CDATA[30. நகரத்தினின்று புறப்படும் வழிகளாவன: வடபுறத்திலே நாலாயிரத்தைந்நூறு கோலாகிய அளவுண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And by the border of Zebulun, from the east side unto the west side, Gad a portion.]]></a:t>
+              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And by the border of Gad, at the south side southward, the border shall be even from Tamar unto]]></a:t>
+              <a:t><![CDATA[ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And by the border of Asher, from the east side even unto the west side, a portion for Naphtali.]]></a:t>
+              <a:t><![CDATA[3. ஆசேரின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நப்தலிக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the waters of strife in Kadesh, and to the river toward the great sea.]]></a:t>
+              <a:t><![CDATA[32. கீழ்ப்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் யோசேப்புக்கு ஒருவாசல், பென்யமீனுக்கு ஒரு வாசல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. This is the land which all of you shall divide by lot unto the tribes of Israel for inheritance,]]></a:t>
+              <a:t><![CDATA[தாணுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and these are their portions, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[33. தென்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் சிமியோனுக்கு ஒரு வாசல் இசக்காருக்கு ஒருவாசல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And these are the activities out of the city on the north side, four thousand and five hundred]]></a:t>
+              <a:t><![CDATA[செபுலோனுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[measures.]]></a:t>
+              <a:t><![CDATA[34. மேற்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் காத்துக்கு ஒருவாசல், ஆசேருக்கு ஒரு வாசல், நப்தலிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the gates of the city shall be after the names of the tribes of Israel: three gates]]></a:t>
+              <a:t><![CDATA[ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[northward; one gate of Reuben, one gate of Judah, one gate of Levi.]]></a:t>
+              <a:t><![CDATA[35. சுற்றிலும் அதின் அளவு பதினெண்ணாயிரங்கோலாகும்; அந்நாள்முதல் நகரம் யேகோவா ஷம்மா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,315 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And at the east side four thousand and five hundred: and three gates; and one gate of Joseph,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[33. And at the south side four thousand and five hundred measures: and three gates; one gate of]]></a:t>
+              <a:t><![CDATA[பெயர்பெறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,711 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And by the border of Naphtali, from the east side unto the west side, a portion for Manasseh.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[The LORD is there.]]></a:t>
+              <a:t><![CDATA[4. நப்தலியின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் மனாசேக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And by the border of Manasseh, from the east side unto the west side, a portion for Ephraim.]]></a:t>
+              <a:t><![CDATA[5. மனாசேயின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் எப்பிராயீமுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And by the border of Ephraim, from the east side even unto the west side, a portion for Reuben.]]></a:t>
+              <a:t><![CDATA[6. எப்பிராயீமின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ரூபனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18822,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18932,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19107,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>74</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>