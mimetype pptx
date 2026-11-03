--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -7694,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715845" r:id="rId1"/>
+    <p:sldLayoutId id="2482723450" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17051,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>