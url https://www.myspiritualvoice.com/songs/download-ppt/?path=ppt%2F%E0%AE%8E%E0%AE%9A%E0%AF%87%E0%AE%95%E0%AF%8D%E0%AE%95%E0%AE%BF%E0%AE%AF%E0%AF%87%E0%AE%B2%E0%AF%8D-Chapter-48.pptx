--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -107,50 +107,82 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +221,66 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +436,69 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[7. ரூபனின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாணின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ஆசேருக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசேரின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நப்தலிக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[9. இதிலே கர்த்தருக்கு நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நப்தலியின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் மனாசேக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[9. இதிலே கர்த்தருக்கு நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனாசேயின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் எப்பிராயீமுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எப்பிராயீமின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ரூபனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ரூபனின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும் தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருக்கும்; அது, இருபத்தையாயிரங்கோல் அகலமும், கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இருக்கிற பங்குகளில் ஒவ்வொன்றுக்கும் சரியான நீளமுமாம்; பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக் காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதிலே கர்த்தருக்கு நீங்கள் அர்ப்பிதமாக்கவேண்டிய பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக் காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[12. அப்படியே தேசத்தில் அர்ப்பிதமாக்கப்படுகிறதிலே மகா பரிசுத்தமான பங்கு அவர்களுக்கு லேவியருடைய எல்லையருகே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வடக்கே இருபத்தையாயிரங்கோல் நீளமும், மேற்கே பதினாயிரங்கோல் அகலமும், கிழக்கே பதினாயிரங்கோல் அகலமும், தெற்கே இருபத்தையாயிரங்கோல் நீளமுமாகிய இந்தப் பரிசுத்த அர்ப்பிதநிலமானது ஆசாரியருடையதாயிருக்கும்; கர்த்தருடைய பரிசுத்த ஸ்தலம் அதின் நடுவிலே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[12. அப்படியே தேசத்தில் அர்ப்பிதமாக்கப்படுகிறதிலே மகா பரிசுத்தமான பங்கு அவர்களுக்கு லேவியருடைய எல்லையருகே இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக் காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
+              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் வழிதப்பிப்போகையில், லேவியர் வழிதப்பிப்போனதுபோல வழிதப்பிப்போகாமல், என் காவலைக் காத்துக்கொண்ட சாதோக்கின் புத்திரராகிய பரிசுத்தமாக்கப்பட்ட ஆசாரியர்களுக்கு அது உரியதாகும்.]]></a:t>
+              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே தேசத்தில் அர்ப்பிதமாக்கப்படுகிறதிலே மகா பரிசுத்தமான பங்கு அவர்களுக்கு லேவியருடைய எல்லையருகே இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியரின் எல்லைக்கு எதிராக லேவியர் அடையும் பங்கு இருபத்தையாயிரங்கோல் நீளமும், பதினாயிரங்கோல் அகலமுமாயிருக்கவேண்டும்; நீளம் இருபத்தையாயிரங்கோலும், அகலம் பதினாயிரங்கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும் தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து குறிக்கப்பட்ட சிலர் நகரத்திற்காகப் பணிவிடை செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும் தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது; பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் அதில் ஒன்றையும் விற்கவும் தேசத்தின் முதல் விளைவை மாற்றவும் மற்றவர்களுக்குக் கொடுக்கவும் தகாது; அது கர்த்தருக்குப் பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது; பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
+              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
+              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[1. கோத்திரங்களின் நாமங்களாவன: வடமுனைதுவக்கி ஆமாத்துக்குப்போகிற எத்லோன் வழியின் ஓரத்துக்கும், ஆத்சார்ஏனானுக்கும் ஆமாத்தருகே வடக்கேயிருக்கிற தமஸ்குவின் எல்லைக்கும் உள்ளாகக் கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் தாணுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பென்யமீன் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் சிமியோனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சிமியோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இசக்காருக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து குறிக்கப்பட்ட சிலர் நகரத்திற்காகப் பணிவிடை செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இசக்காரின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் செபுலோனுக்கு ஒரு பங்கும்,]]></a:t>
+              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது; பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. செபுலோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் காத்துக்கு ஒரு பங்கும் உண்டாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[20. அர்ப்பிதநிலமனைத்தும் இருபத்தையாயிரங்கோல் நீளமும், இருபத்தையாயிரங்கோல் அகலமுமாய் இருக்கக்கடவது; பட்டணத்தின் காணி உட்பட இந்தப் பரிசுத்த அர்ப்பிதநிலம் சதுரமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
+              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
+              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம், இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம், இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நகரத்தினின்று புறப்படும் வழிகளாவன: வடபுறத்திலே நாலாயிரத்தைந்நூறு கோலாகிய அளவுண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. பரிசுத்த அர்ப்பிதநிலத்துக்கும் நகரத்தின் காணிக்கும் இந்தப்புறத்திலும் அந்தப்புறத்திலும், அர்ப்பிதநிலத்தினுடைய இருபத்தையாயிரங்கோலின் முன்பாகக் கிழக்கு எல்லைமட்டுக்கும், மேற்கிலே இருபத்தையாயிரங்கோலின் முன்பாக மேற்கு எல்லைமட்டுக்கும் மீதியாயிருப்பது அதிபதியினுடையது; பங்குகளுக்கு எதிரானாது அதிபதியினுடைதாயிருப்பதாக; அதற்கு நடுவாகப் பரிசுத்த அர்ப்பிதநிலமும் ஆலயத்தின் பரிசுத்த ஸ்தலமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இருபத்தையாயிரங்கோலுக்கு எதிராக அகலத்தில் மீதியாயிருக்கும் ஐயாயிரங்கோலோவென்றால், பரிசுத்தமாயிராமல், குடியேறும் நகரத்துக்கும் வெளிநிலங்களுக்கும் விடவேண்டும்; நகரம் அதின் நடுவில் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[2. தாணின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ஆசேருக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கீழ்ப்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் யோசேப்புக்கு ஒருவாசல், பென்யமீனுக்கு ஒரு வாசல், தாணுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[22. அதிபதியினுடையதற்கு நடுவேயிருக்கும் லேவியரின் காணிதுவக்கியும் நகரத்தின் காணிதுவக்கியும், யூதாவின் எல்லைக்கும் பென்யமீனின் எல்லைக்கும் நடுவேயிருக்கிறது அதிபதியினுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கீழ்ப்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் யோசேப்புக்கு ஒருவாசல், பென்யமீனுக்கு ஒரு வாசல், தாணுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தென்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் சிமியோனுக்கு ஒரு வாசல் இசக்காருக்கு ஒருவாசல், செபுலோனுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. மற்றக் கோத்திரங்களுக்கு உண்டாகும் பங்குகளாவன கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் பென்யமீனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தென்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் சிமியோனுக்கு ஒரு வாசல் இசக்காருக்கு ஒருவாசல், செபுலோனுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[24. பென்யமீன் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் சிமியோனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மேற்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் காத்துக்கு ஒருவாசல், ஆசேருக்கு ஒரு வாசல், நப்தலிக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[24. பென்யமீன் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் சிமியோனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மேற்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் காத்துக்கு ஒருவாசல், ஆசேருக்கு ஒரு வாசல், நப்தலிக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[25. சிமியோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் இசக்காருக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சுற்றிலும் அதின் அளவு பதினெண்ணாயிரங்கோலாகும்; அந்நாள்முதல் நகரம் யேகோவா ஷம்மா என்னும் பெயர்பெறும்.]]></a:t>
+              <a:t><![CDATA[26. இசக்காரின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் செபுலோனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6226,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சுற்றிலும் அதின் அளவு பதினெண்ணாயிரங்கோலாகும்; அந்நாள்முதல் நகரம் யேகோவா ஷம்மா என்னும் பெயர்பெறும்.]]></a:t>
+              <a:t><![CDATA[27. செபுலோனின் எல்லையருகே கீழ்த்திசை துவக்கி மேற்றிசைமட்டும் காத்துக்கு ஒரு பங்கும் உண்டாயிருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6444,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதின் அளவுகளாவன: வடபுறம் நாலாயிரத்தைந்நூறு கோலும், தென்புறம் நாலாயிரத்தைந்நூறு கோலும், கீழ்ப்புறம் நாலாயிரத்தைந்நூறுகோலும், மேற்புறம் நாலாயிரத்தைந்நூறு கோலுமாம்.]]></a:t>
+              <a:t><![CDATA[3. ஆசேரின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் நப்தலிக்கு ஒரு பங்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. காத்தின் எல்லையருகே தென்மூலையாகிய தெற்கு எல்லை, தாமார் துவக்கி காதேசிலுள்ள சண்டைமூட்டுதலின் தண்ணீர்கள் மட்டாகவும் பெரிய சமுத்திரமட்டாகவும் போகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம், இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. சுதந்தரிக்கும்படி இதுவே நீங்கள் இஸ்ரவேல் கோத்திரங்களுக்குச் சீட்டுப்போட்டுப் பங்கிடும் தேசம், இவைகளே அவர்களின் பங்குகள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. நகரத்தினின்று புறப்படும் வழிகளாவன: வடபுறத்திலே நாலாயிரத்தைந்நூறு கோலாகிய அளவுண்டாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. நகரத்தினின்று புறப்படும் வழிகளாவன: வடபுறத்திலே நாலாயிரத்தைந்நூறு கோலாகிய அளவுண்டாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நகரத்தின் வாசல்கள், இஸ்ரவேல் கோத்திரங்களுடைய நாமங்களின்படியே பெயர் பெறக்கடவது; வடக்கே ரூபனுக்கு ஒரு வாசல், யூதாவுக்கு ஒரு வாசல், லேவிக்கு ஒருவாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. கீழ்ப்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் யோசேப்புக்கு ஒருவாசல், பென்யமீனுக்கு ஒரு வாசல், தாணுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. கீழ்ப்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் யோசேப்புக்கு ஒருவாசல், பென்யமீனுக்கு ஒரு வாசல், தாணுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. தென்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் சிமியோனுக்கு ஒரு வாசல் இசக்காருக்கு ஒருவாசல், செபுலோனுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7643,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நகரத்தின் வெளிநிலங்கள் வடக்கே இருநூற்றைம்பது கோலும் தெற்கே இருநூற்றைம்பது கோலும், கிழக்கே இருநூற்றைம்பது கோலும், மேற்கே இருநூற்றைம்பது கோலுமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[4. நப்தலியின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் மனாசேக்கு ஒரு பங்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. தென்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் சிமியோனுக்கு ஒரு வாசல் இசக்காருக்கு ஒருவாசல், செபுலோனுக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மேற்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் காத்துக்கு ஒருவாசல், ஆசேருக்கு ஒரு வாசல், நப்தலிக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மேற்புறத்திலே நாலாயிரத்தைந்நூறு கோல், அதில் காத்துக்கு ஒருவாசல், ஆசேருக்கு ஒரு வாசல், நப்தலிக்கு ஒரு வாசல், ஆக மூன்று வாசல்கள் இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. சுற்றிலும் அதின் அளவு பதினெண்ணாயிரங்கோலாகும்; அந்நாள்முதல் நகரம் யேகோவா ஷம்மா என்னும் பெயர்பெறும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. சுற்றிலும் அதின் அளவு பதினெண்ணாயிரங்கோலாகும்; அந்நாள்முதல் நகரம் யேகோவா ஷம்மா என்னும் பெயர்பெறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[5. மனாசேயின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் எப்பிராயீமுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராக நீளத்தில் மீதியானது கிழக்கே பதினாயிரங்கோலும் மேற்கே பதினாயிரங்கோலுமாம்; அது பரிசுத்த அர்ப்பிதநிலத்துக்கு எதிராயிருக்கும்; அதின் வருமானம் நகரத்திற்காக ஊழியஞ்செய்கிறவர்களுக்கு ஆகாரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[6. எப்பிராயீமின் எல்லையருகே கீழ்த்திசைதுவக்கி மேற்றிசைமட்டும் ரூபனுக்கு ஒரு பங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506571" r:id="rId1"/>
+    <p:sldLayoutId id="2473507592" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,62 +8953,190 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7321,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “હવે કુળોનાં નામ અને તેઓને મળનાર પ્રદેશની વિગતો નીચે પ્રમાણે છે. ઉત્તરની સરહદે દાન કુળ; ભૂમધ્ય]]></a:t>
+              <a:t><![CDATA[7. And by the border of Reuben, from the east side unto the west side, a portion for Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમુદ્રની ઇશાનથી હમાથના કાંઠા સુધી, હસાર-એનાન, અને દક્ષિણે આવેલા દમસ્ક અને ઉત્તરે આવેલા હમાથની વચ્ચે]]></a:t>
+              <a:t><![CDATA[8. And by the border of Judah, from the east side unto the west side, shall be the offering which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી તે પ્રદેશની પૂર્વ અને પશ્ચિમ તરફની આ સરહદો છે.]]></a:t>
+              <a:t><![CDATA[all of you shall offer of five and twenty thousand reeds in breadth, and in length as one of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. આશેરનો વિસ્તાર દાનની દક્ષિણે છે અને તેની પૂર્વની અને પશ્ચિમની સરહદો પણ તેના જેવી જ છે.]]></a:t>
+              <a:t><![CDATA[other parts, from the east side unto the west side: and the sanctuary shall be in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આશેરની સરહદની લગોલગ પૂર્વ બાજુથી તે છેક પશ્ચિમ બાજુ સુધીનો એક ભાગ નફતાલીનો.]]></a:t>
+              <a:t><![CDATA[9. The oblation that all of you shall offer unto the LORD shall be of five and twenty thousand in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પછી મનાશ્શા કુળનો પ્રદેશ નફતાલીની દક્ષિણે છે અને તેની પૂર્વની અને પશ્ચિમની સરહદો તેના જેવી જ છે.]]></a:t>
+              <a:t><![CDATA[length, and of ten thousand in breadth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. મનાશ્શાની સરહદને અડીને પૂર્વથી પશ્ચિમ સુધીનો એક ભાગ એફ્રાઇમનો પ્રદેશ છે.]]></a:t>
+              <a:t><![CDATA[10. And for them, even for the priests, shall be this holy oblation; toward the north five and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. એફ્રાઇમની સરહદને અડીને પૂર્વથી પશ્ચિમ સુધીનો એક ભાગ રૂબેનનો પ્રદેશ છે.]]></a:t>
+              <a:t><![CDATA[twenty thousand in length, and toward the west ten thousand in breadth, and toward the east ten]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. રૂબેનની સરહદને અડીને પૂર્વથી પશ્ચિમ સુધીનો એક ભાગ યહૂદાનો પ્રદેશ છે.]]></a:t>
+              <a:t><![CDATA[thousand in breadth, and toward the south five and twenty thousand in length: and the sanctuary of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “એ પછીનો પૂર્વથી પશ્ચિમ સુધીનો ભાગ તે પવિત્ર ભૂમિ છે. એ 25,000 હાથ પહોળી અને વંશજોને આપેલા ભાગ]]></a:t>
+              <a:t><![CDATA[the LORD shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. આ ખાસ પ્રકારની ભૂમિનો કોઇ પણ ભાગ વેચવામા આવશે નહિ, તેમજ વેપાર કરવામાં અથવા વિદેશીઓ દ્વારા તેનો]]></a:t>
+              <a:t><![CDATA[1. Now these are the names of the tribes. From the north end to the coast of the way of Hethlon, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેટલી જ પૂર્વ પશ્ચિમ લાંબી હશે. એની મધ્યમાં મંદિર આવશે.]]></a:t>
+              <a:t><![CDATA[11. It shall be for the priests that are sanctified of the sons of Zadok; which have kept my charge,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આમાંથી યહોવાને સમર્પણ કરેલો વિસ્તાર 25,000 હાથ લાંબો અને 10,000 હાથ પહોળો હશે.]]></a:t>
+              <a:t><![CDATA[which went not astray when the children of Israel went astray, as the Levites went astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. આ પવિત્ર ભૂમિમાંથી યાજકોને એક ભાગ મળશે. ઉત્તરદક્ષિણ 25,000 હાથ અને પૂર્વપશ્ચિમ 10,000 હાથ, એ]]></a:t>
+              <a:t><![CDATA[12. And this oblation of the land that is offered shall be unto them a thing most holy by the border]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાગના મધ્યસ્થાને યહોવાનું મંદિર આવશે.]]></a:t>
+              <a:t><![CDATA[of the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. આ પવિત્રભૂમિ સાદોકના વંશના યાજકો માટે રહેશે. ઇસ્રાએલીઓ આડે માગેર્ ગયા હતા ત્યારે બીજા લેવીઓની]]></a:t>
+              <a:t><![CDATA[13. And opposite to the border of the priests the Levites shall have five and twenty thousand in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેમ તેઓ આડે માગેર્ ગયા નહોતા પણ તેમણે વફાદારીપૂર્વક મારી સેવા બજાવી હતી.]]></a:t>
+              <a:t><![CDATA[length, and ten thousand in breadth: all the length shall be five and twenty thousand, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આથી બીજા લેવીઓને જે ભાગ મળે તેને અડીને જ એમને ખાસ ભાગ મળવો જોઇએ; અને તે સૌથી પવિત્ર ગણાશે.]]></a:t>
+              <a:t><![CDATA[breadth ten thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “યાજકોના પ્રદેશની સરહદને અડીને લેવીઓનો પ્રદેશ છે, તે 25,000 હાથ લાંબો અને 10,000 હાથ પહોળો છે.]]></a:t>
+              <a:t><![CDATA[14. And they shall not sell of it, neither exchange, nor alienate the first-fruits of the land: for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. શહેરમાં કામ કરતો કોઇ પણ માણસ, પછી તે ગમે તે વંશનો હોય, એ જમીન ખેડી શકે છે.]]></a:t>
+              <a:t><![CDATA[it is holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “આ સમગ્ર વિસ્તાર, પવિત્ર ભૂમિ અને શહેરને પણ સમાવતો સમગ્ર વિસ્તાર, ચોરસ હશે અને તેની દરેક]]></a:t>
+              <a:t><![CDATA[15. And the five thousand, that are left in the breadth opposite to the five and twenty thousand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપયોગ કરવામાં આવશે નહિ. કારણ કે આ શ્રેષ્ઠ ભૂમિ યહોવાની છે અને તે પવિત્ર છે.]]></a:t>
+              <a:t><![CDATA[one goes to Hamath, Hazarenan, the border of Damascus northward, to the coast of Hamath; for these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાજુ25,000 હાથની જમીન હશે.]]></a:t>
+              <a:t><![CDATA[shall be a profane place for the city, for dwelling, and for suburbs: and the city shall be in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “આ મોટા વિસ્તારમાંથી પવિત્ર ભૂમિનો પ્રદેશ અને નગર માટેનો પ્રદેશ છોડીને જે ભૂમિ બાકી રહે તે]]></a:t>
+              <a:t><![CDATA[midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સરદારનો વિસ્તાર ગણાશે. પૂર્વમાં પવિત્ર ભૂમિની 25,000 હાથ લાંબી સરહદથી પૂર્વ દિશાએ આવેલી સરહદ સુધીનો]]></a:t>
+              <a:t><![CDATA[16. And these shall be the measures thereof; the north side four thousand and five hundred, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રદેશ અને એ જ પ્રમાણે પશ્ચિમે 25,000 હાથ લંબાઇની સરહદથી પશ્ચિમ સરહદ સુધીનો પ્રદેશ આ બંને પ્રદેશો]]></a:t>
+              <a:t><![CDATA[south side four thousand and five hundred, and on the east side four thousand and five hundred, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લંબાઇમાં કુળોના પ્રદેશ પ્રમાણે છે અને સરદારની માલિકીના ગણાશે. આ બંને પ્રદેશોની મધ્યમાં પવિત્ર મંદિર]]></a:t>
+              <a:t><![CDATA[the west side four thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પવિત્ર ભૂમિ આવશે.]]></a:t>
+              <a:t><![CDATA[17. And the suburbs of the city shall be toward the north two hundred and fifty, and toward the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. રાજાની માલિકીના આ પ્રદેશોની મધ્યમાં ત્યાં લેવીઓનો વિસ્તાર અને નગરનો વિસ્તાર આવશે. રાજકુમારની]]></a:t>
+              <a:t><![CDATA[south two hundred and fifty, and toward the east two hundred and fifty, and toward the west two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માલિકીનો આ વિસ્તાર યહૂદા અને બિન્યામીનના પ્રદેશની વચ્ચે હશે.]]></a:t>
+              <a:t><![CDATA[hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “બાકીનાં કુળોને આપવામાં આવેલો જમીનનો ભાગ આ પ્રમાણે છે: ઇસ્રાએલ દેશની પૂર્વ સરહદથી પશ્ચિમ સરહદ]]></a:t>
+              <a:t><![CDATA[18. And the residue in length opposite to the oblation of the holy portion shall be ten thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધીનો એક ભાગ બિન્યામીનનો.]]></a:t>
+              <a:t><![CDATA[eastward, and ten thousand westward: and it shall be opposite to the oblation of the holy portion;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “બાકી રહેલો 5,000 હાથ પહોળો અને 25,000 હાથ લાંબો ટુકડો પવિત્ર નથી, પણ લોકોના સામાન્ય ઉપયોગ માટે]]></a:t>
+              <a:t><![CDATA[are his sides east and west; a portion for Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. બિન્યામીનના વિસ્તારની દક્ષિણે આવેલો એક ભાગ શિમયોનનો. બંનેની પૂર્વથી પશ્ચિમની સરહદ એક જ હશે.]]></a:t>
+              <a:t><![CDATA[and the increase thereof shall be for food unto them that serve the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. તેની પાસે ઇસ્સાખારનો વિસ્તાર, પૂર્વથી પશ્ચિમ સુધી શિમયોનની સરહદની દક્ષિણે હશે.]]></a:t>
+              <a:t><![CDATA[19. And they that serve the city shall serve it out of all the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ઝબુલોનનો જે પ્રદેશ છે તે પૂર્વથી પશ્ચિમ સુધી ઇસ્સાખારની સરહદની દક્ષિણે હશે.]]></a:t>
+              <a:t><![CDATA[20. All the oblation shall be five and twenty thousand by five and twenty thousand: all of you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ગાદનો પ્રદેશ પૂર્વથી પશ્ચિમ સુધી ઝબુલોનની દક્ષિણે હશે.]]></a:t>
+              <a:t><![CDATA[offer the holy oblation foursquare, with the possession of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “ગાદના પ્રાંતની દક્ષિણ સરહદ તામારથી મરીબાથ કાદેશનાં રણદ્વીપ સુધી અને પછી વાયવ્ય દિશામાં મિસરની]]></a:t>
+              <a:t><![CDATA[21. And the residue shall be for the prince, on the one side and on the other of the holy oblation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સરહદથી ભૂમધ્ય સમુદ્ર સુધી જાય છે.]]></a:t>
+              <a:t><![CDATA[and of the possession of the city, opposite to the five and twenty thousand of the oblation toward]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. યહોવા મારા માલિકે કહ્યું, “આ રીતે તમારે ઇસ્રાએલના વંશજોને જમીન વહેંચવી જોઇએ અને આ એમના હિસ્સા]]></a:t>
+              <a:t><![CDATA[the east border, and westward opposite to the five and twenty thousand toward the west border,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગણાશે.”]]></a:t>
+              <a:t><![CDATA[opposite to the portions for the prince: and it shall be the holy oblation; and the sanctuary of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. “નગરના દરવાજા આ પ્રમાણે છે: ઉત્તરની સરહદ 4,500 હાથ લાંબી છે.]]></a:t>
+              <a:t><![CDATA[house shall be in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. નગરના દરવાજાના નામ ઇસ્રાએલનાં કુળોનાં નામો પ્રમાણે રાખવા; ઉત્તરે ત્રણ દરવાજા એક રૂબેનનો દરવાજો,]]></a:t>
+              <a:t><![CDATA[22. Moreover from the possession of the Levites, and from the possession of the city, being in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. લોકો ત્યાં રહે અને જમીનનો ઉપયોગ કરે. એની મધ્યમાં શહેર આવી શકે.]]></a:t>
+              <a:t><![CDATA[2. And by the border of Dan, from the east side unto the west side, a portion for Asher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એક યહૂદાનો દરવાજો, અને એક લેવીનો દરવાજો;]]></a:t>
+              <a:t><![CDATA[midst of that which is the prince's, between the border of Judah and the border of Benjamin, shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. પૂર્વ બાજુની દિવાલનું માપ 4,500 હાથ હશે. તેના ત્રણ દરવાજાઓ: યૂસફનો દરવાજો, બિન્યામીનનો દરવાજો]]></a:t>
+              <a:t><![CDATA[be for the prince.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને દાનનો દરવાજો.]]></a:t>
+              <a:t><![CDATA[23. As for the rest of the tribes, from the east side unto the west side, Benjamin shall have a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. “દક્ષિણ બાજુની દિવાલની લંબાઇ 4,500 હાથ છે. તેના ત્રણ દરવાજા શિમયોનનો દરવાજો, ઇસ્સાખારનો દરવાજો]]></a:t>
+              <a:t><![CDATA[portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને ઝબુલોનનો દરવાજો.]]></a:t>
+              <a:t><![CDATA[24. And by the border of Benjamin, from the east side unto the west side, Simeon shall have a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. “પશ્ચિમ બાજુની દિવાલની લંબાઇ 4,500 હાથ છે અને તેના ત્રણ દરવાજા ગાદનો દરવાજો, આશેરનો દરવાજો, અને]]></a:t>
+              <a:t><![CDATA[portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નફતાલીનો દરવાજો.]]></a:t>
+              <a:t><![CDATA[25. And by the border of Simeon, from the east side unto the west side, Issachar a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. “ચારે તરફ દિવાલની લંબાઇ 18,000 હાથ છે, અને તે સમયથી શહેરને ‘યહોવા શામ્માહ’ નામ પડશે જેનો અર્થ]]></a:t>
+              <a:t><![CDATA[26. And by the border of Issachar, from the east side unto the west side, Zebulun a portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +16121,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે, “યહોવા ત્યાં છે.” ﻿]]></a:t>
+              <a:t><![CDATA[27. And by the border of Zebulun, from the east side unto the west side, Gad a portion.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And by the border of Gad, at the south side southward, the border shall be even from Tamar unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +16385,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. શહેર ચોરસ હોય અને તેની ચારે બાજુ 4,500 હાથની જમીન હોય.]]></a:t>
+              <a:t><![CDATA[3. And by the border of Asher, from the east side even unto the west side, a portion for Naphtali.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the waters of strife in Kadesh, and to the river toward the great sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. This is the land which all of you shall divide by lot unto the tribes of Israel for inheritance,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and these are their portions, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And these are the activities out of the city on the north side, four thousand and five hundred]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[measures.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the gates of the city shall be after the names of the tribes of Israel: three gates]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[northward; one gate of Reuben, one gate of Judah, one gate of Levi.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And at the east side four thousand and five hundred: and three gates; and one gate of Joseph,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[one gate of Benjamin, one gate of Dan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And at the south side four thousand and five hundred measures: and three gates; one gate of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +17837,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. નગરની ઉતરથી પશ્ચિમ તરફ 250 હાથ પહોળી ખુલ્લી જમીન રહેશે; તે ઘાસચારાની જમીન બનશે.]]></a:t>
+              <a:t><![CDATA[4. And by the border of Naphtali, from the east side unto the west side, a portion for Manasseh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Simeon, one gate of Issachar, one gate of Zebulun.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. At the west side four thousand and five hundred, with their three gates; one gate of Gad, one]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[gate of Asher, one gate of Naphtali.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. It was round about eighteen thousand measures: and the name of the city from that day shall be,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[The LORD is there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પવિત્રભૂમિની પાસેના ભાગમાં શહેર બાંધ્યા પછી બાકી રહેલી જમીન-10,000 હાથ પૂર્વમાં અને 10,000 હાથ]]></a:t>
+              <a:t><![CDATA[5. And by the border of Manasseh, from the east side unto the west side, a portion for Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પશ્ચિમમાં તે શહેરમાં કામ કરતાં લોકો દ્વારા ખેતીવાડી માટે ઉપયોગ કરવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[6. And by the border of Ephraim, from the east side even unto the west side, a portion for Reuben.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 48]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>