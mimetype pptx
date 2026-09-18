--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -434,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Thus says the Lord GOD; This is Jerusalem: I have set it in the midst of the nations and countries that are round about her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Thus says the Lord GOD; This is Jerusalem: I have set it in the midst of the nations and countries that are round about her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And she has changed my judgments into wickedness more than the nations, and my statutes more than the countries that are round about her: for they have refused my judgments and my statutes, they have not walked in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And she has changed my judgments into wickedness more than the nations, and my statutes more than the countries that are round about her: for they have refused my judgments and my statutes, they have not walked in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And she has changed my judgments into wickedness more than the nations, and my statutes more than the countries that are round about her: for they have refused my judgments and my statutes, they have not walked in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Because all of you multiplied more than the nations that are round about you, and have not walked in my statutes, neither have kept my judgments, neither have done according to the judgments of the nations that are round about you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Because all of you multiplied more than the nations that are round about you, and have not walked in my statutes, neither have kept my judgments, neither have done according to the judgments of the nations that are round about you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I, even I, am against you, and will execute judgments in the midst of you in the sight of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி செலுத்தி,]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I, even I, am against you, and will execute judgments in the midst of you in the sight of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி செலுத்தி,]]></a:t>
+              <a:t><![CDATA[9. And I will do in you that which I have not done, and unto which I will not do any more the like, because of all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன் தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[1. And you, son of man, take you a sharp knife, take you a barber's razor, and cause it to pass upon yours head and upon your beard: then take you balances to weigh, and divide the hair.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[9. And I will do in you that which I have not done, and unto which I will not do any more the like, because of all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[10. Therefore the fathers shall eat the sons in the midst of you, and the sons shall eat their fathers; and I will execute judgments in you, and the whole remnant of you will I scatter into all the winds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Therefore the fathers shall eat the sons in the midst of you, and the sons shall eat their fathers; and I will execute judgments in you, and the whole remnant of you will I scatter into all the winds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Therefore the fathers shall eat the sons in the midst of you, and the sons shall eat their fathers; and I will execute judgments in you, and the whole remnant of you will I scatter into all the winds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore, as I live, says the Lord GOD; Surely, because you have defiled my sanctuary with all your detestable things, and with all yours abominations, therefore will I also diminish you; neither shall mine eye spare, neither will I have any pity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore, as I live, says the Lord GOD; Surely, because you have defiled my sanctuary with all your detestable things, and with all yours abominations, therefore will I also diminish you; neither shall mine eye spare, neither will I have any pity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore, as I live, says the Lord GOD; Surely, because you have defiled my sanctuary with all your detestable things, and with all yours abominations, therefore will I also diminish you; neither shall mine eye spare, neither will I have any pity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. A third part of you shall die with the pestilence, and with famine shall they be consumed in the midst of you: and a third part shall fall by the sword round about you; and I will scatter a third part into all the winds, and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[12. A third part of you shall die with the pestilence, and with famine shall they be consumed in the midst of you: and a third part shall fall by the sword round about you; and I will scatter a third part into all the winds, and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[12. A third part of you shall die with the pestilence, and with famine shall they be consumed in the midst of you: and a third part shall fall by the sword round about you; and I will scatter a third part into all the winds, and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன் தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[1. And you, son of man, take you a sharp knife, take you a barber's razor, and cause it to pass upon yours head and upon your beard: then take you balances to weigh, and divide the hair.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Thus shall mine anger be accomplished, and I will cause my fury to rest upon them, and I will be comforted: and they shall know that I the LORD have spoken it in my zeal, when I have accomplished my fury in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Thus shall mine anger be accomplished, and I will cause my fury to rest upon them, and I will be comforted: and they shall know that I the LORD have spoken it in my zeal, when I have accomplished my fury in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Thus shall mine anger be accomplished, and I will cause my fury to rest upon them, and I will be comforted: and they shall know that I the LORD have spoken it in my zeal, when I have accomplished my fury in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Moreover I will make you waste, and a reproach among the nations that are round about you, in the sight of all that pass by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான் உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[14. Moreover I will make you waste, and a reproach among the nations that are round about you, in the sight of all that pass by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான் உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[15. So it shall be a reproach and a taunt, an instruction and an astonishment unto the nations that are round about you, when I shall execute judgments in you in anger and in fury and in furious rebukes. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[15. So it shall be a reproach and a taunt, an instruction and an astonishment unto the nations that are round about you, when I shall execute judgments in you in anger and in fury and in furious rebukes. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[15. So it shall be a reproach and a taunt, an instruction and an astonishment unto the nations that are round about you, when I shall execute judgments in you in anger and in fury and in furious rebukes. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[16. When I shall send upon them the evil arrows of famine, which shall be for their destruction, and which I will send to destroy you: and I will increase the famine upon you, and will break your staff of bread:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[16. When I shall send upon them the evil arrows of famine, which shall be for their destruction, and which I will send to destroy you: and I will increase the famine upon you, and will break your staff of bread:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[2. You shall burn with fire a third part in the midst of the city, when the days of the siege are fulfilled: and you shall take a third part, and strike about it with a knife: and a third part you shall scatter in the wind; and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[16. When I shall send upon them the evil arrows of famine, which shall be for their destruction, and which I will send to destroy you: and I will increase the famine upon you, and will break your staff of bread:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[17. So will I send upon you famine and evil beasts, and they shall bereave you: and pestilence and blood shall pass through you; and I will bring the sword upon you. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல் வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. So will I send upon you famine and evil beasts, and they shall bereave you: and pestilence and blood shall pass through you; and I will bring the sword upon you. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல் வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. So will I send upon you famine and evil beasts, and they shall bereave you: and pestilence and blood shall pass through you; and I will bring the sword upon you. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[2. You shall burn with fire a third part in the midst of the city, when the days of the siege are fulfilled: and you shall take a third part, and strike about it with a knife: and a third part you shall scatter in the wind; and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[2. You shall burn with fire a third part in the midst of the city, when the days of the siege are fulfilled: and you shall take a third part, and strike about it with a knife: and a third part you shall scatter in the wind; and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதில் கொஞ்சம்மாத்திரம் எடுத்து, அதை உன் வஸ்திரத்தோரங்களில் முடிந்துவைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[3. You shall also take thereof a few in number, and bind them in your skirts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக; அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
+              <a:t><![CDATA[4. Then take of them again, and cast them into the midst of the fire, and burn them in the fire; for thereof shall a fire come forth into all the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக; அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
+              <a:t><![CDATA[4. Then take of them again, and cast them into the midst of the fire, and burn them in the fire; for thereof shall a fire come forth into all the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414412" r:id="rId1"/>
+    <p:sldLayoutId id="2478715835" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Thus says the Lord GOD; This is Jerusalem: I have set it in the midst of the nations and]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[countries that are round about her.]]></a:t>
+              <a:t><![CDATA[வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And she has changed my judgments into wickedness more than the nations, and my statutes more than]]></a:t>
+              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the countries that are round about her: for they have refused my judgments and my statutes, they]]></a:t>
+              <a:t><![CDATA[தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have not walked in them.]]></a:t>
+              <a:t><![CDATA[வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Because all of you multiplied more than the nations that are]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about you, and have not walked in my statutes, neither have kept my judgments, neither have]]></a:t>
+              <a:t><![CDATA[நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done according to the judgments of the nations that are round about you;]]></a:t>
+              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I, even I, am against you, and will execute judgments]]></a:t>
+              <a:t><![CDATA[செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the midst of you in the sight of the nations.]]></a:t>
+              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And you, son of man, take you a sharp knife, take you a barber's razor, and cause it to pass upon]]></a:t>
+              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I will do in you that which I have not done, and unto which I will not do any more the like,]]></a:t>
+              <a:t><![CDATA[செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because of all yours abominations.]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore the fathers shall eat the sons in the midst of you, and the sons shall eat their]]></a:t>
+              <a:t><![CDATA[உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers; and I will execute judgments in you, and the whole remnant of you will I scatter into all]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the winds.]]></a:t>
+              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Wherefore, as I live, says the Lord GOD; Surely, because you have defiled my sanctuary with all]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your detestable things, and with all yours abominations, therefore will I also diminish you; neither]]></a:t>
+              <a:t><![CDATA[நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall mine eye spare, neither will I have any pity.]]></a:t>
+              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. A third part of you shall die with the pestilence, and with famine shall they be consumed in the]]></a:t>
+              <a:t><![CDATA[மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of you: and a third part shall fall by the sword round about you; and I will scatter a third]]></a:t>
+              <a:t><![CDATA[பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours head and upon your beard: then take you balances to weigh, and divide the hair.]]></a:t>
+              <a:t><![CDATA[தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[part into all the winds, and I will draw out a sword after them.]]></a:t>
+              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Thus shall mine anger be accomplished, and I will cause my fury to rest upon them, and I will be]]></a:t>
+              <a:t><![CDATA[ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[comforted: and they shall know that I the LORD have spoken it in my zeal, when I have accomplished]]></a:t>
+              <a:t><![CDATA[வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my fury in them.]]></a:t>
+              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Moreover I will make you waste, and a reproach among the nations that are round about you, in]]></a:t>
+              <a:t><![CDATA[உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sight of all that pass by.]]></a:t>
+              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So it shall be a reproach and a taunt, an instruction and an astonishment unto the nations that]]></a:t>
+              <a:t><![CDATA[சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are round about you, when I shall execute judgments in you in anger and in fury and in furious]]></a:t>
+              <a:t><![CDATA[இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rebukes. I the LORD have spoken it.]]></a:t>
+              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. When I shall send upon them the evil arrows of famine, which shall be for their destruction, and]]></a:t>
+              <a:t><![CDATA[எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. You shall burn with fire a third part in the midst of the city, when the days of the siege are]]></a:t>
+              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which I will send to destroy you: and I will increase the famine upon you, and will break your staff]]></a:t>
+              <a:t><![CDATA[முறித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of bread:]]></a:t>
+              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So will I send upon you famine and evil beasts, and they shall bereave you: and pestilence and]]></a:t>
+              <a:t><![CDATA[அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood shall pass through you; and I will bring the sword upon you. I the LORD have spoken it.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fulfilled: and you shall take a third part, and strike about it with a knife: and a third part you]]></a:t>
+              <a:t><![CDATA[சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall scatter in the wind; and I will draw out a sword after them.]]></a:t>
+              <a:t><![CDATA[எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You shall also take thereof a few in number, and bind them in your skirts.]]></a:t>
+              <a:t><![CDATA[3. அதில் கொஞ்சம்மாத்திரம் எடுத்து, அதை உன் வஸ்திரத்தோரங்களில் முடிந்துவைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then take of them again, and cast them into the midst of the fire, and burn them in the fire; for]]></a:t>
+              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof shall a fire come forth into all the house of Israel.]]></a:t>
+              <a:t><![CDATA[அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>