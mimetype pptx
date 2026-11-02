--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -4982,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715835" r:id="rId1"/>
+    <p:sldLayoutId id="2482637244" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10979,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>