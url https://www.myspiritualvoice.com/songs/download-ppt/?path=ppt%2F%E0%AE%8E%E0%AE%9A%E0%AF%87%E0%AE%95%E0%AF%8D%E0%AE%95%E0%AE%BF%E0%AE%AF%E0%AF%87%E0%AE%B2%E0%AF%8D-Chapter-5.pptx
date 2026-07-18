--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -69,50 +69,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +140,54 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +324,57 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதில் கொஞ்சம்மாத்திரம் எடுத்து, அதை உன் வஸ்திரத்தோரங்களில் முடிந்துவைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக; அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
+              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக; அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதுவே எருசலேம், புறஜாதிகளின் நடுவிலே நான் அதை வைத்தேன், அதைச் சுற்றிலும் தேசங்கள் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன் தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது புறஜாதிகளைப்பார்க்கிலும் என் நியாயங்களையும் தன்னைச் சுற்றிலும் இருக்கிற தேசங்களைப்பார்க்கிலும் என் கட்டளைகளையும் அக்கிரமமாக மாற்றிப்போட்டது; அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
+              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், உங்களைச் சுற்றிலும் இருக்கிற புறஜாதிகளுடைய நீதிநியாயங்களின்படியாவது நடவாமலும் போனபடியினாலே,]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி செலுத்தி,]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, நான், நானே உனக்கு விரோதமாக வந்து, புறஜாதிகளுடைய கண்களுக்கு முன்பாக உன் நடுவிலே நீதி செலுத்தி,]]></a:t>
+              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் முன்பு செய்யாததும் இனிச்செய்யாதிருப்பதுமானவிதமாய் உனக்கு உன் எல்லா அருவருப்புகளினிமித்தமும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் உன் நடுவிலே பிதாக்கள் பிள்ளைகளைத் தின்பார்கள்; பிள்ளைகள் பிதாக்களைத் தின்பார்கள்; நான் உன்னில் நீதிசெலுத்தி உன்னில் மீதியாயிருப்பவர்களையெல்லாம் சகல திசைகளிலும் சிதறிப்போகப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன் தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆதலால், சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான உன் கிரியைகளால் நீ என் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினபடியால் என் கண் உன்னைத் தப்பவிடாது, நான் உன்னைக் குறுகிப்போகப்பண்ணுவேன், நான் இரங்கமாட்டேன், இதை என் ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான் உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன்னிலே மூன்றில் ஒரு பங்கு கொள்ளைநோயால் சாவார்கள், பஞ்சத்தாலும் உன் நடுவிலே மடிந்துபோவார்கள்; மூன்றில் ஒரு பங்கு உன்னைச் சுற்றிலும் இருக்கிற பட்டயத்தால் வெட்டுண்டு விழுவார்கள்; மூன்றில் ஒரு பங்கை நான் சகல திசைகளிலும் சிதறிப்போகப்பண்ணி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான் உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படி என் கோபம் நிறைவேறும்; இப்படி நான் என் உக்கிரத்தை அவர்கள்மேல் தங்கப்பண்ணுகிறதினால் என்னை ஆற்றிக்கொள்வேன்; நான் என் உக்கிரத்தை அவர்களில் நிறைவேற்றும்போது, கர்த்தராகிய நான் என் வைராக்கியத்திலே இதைப் பேசினேன் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான் உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[15. நான் கோபத்தாலும் உக்கிரத்தாலும் கொடிய தண்டனைகளாலும், உன்னில் நீதிசெலுத்தும்போது, உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்கு அது நிந்தையும் துர்க்கீர்த்தியும் எச்சரிப்பும் பிரமிப்புமாய் இருக்கும்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கடந்துபோகிற யாவருடைய கண்களுக்கு முன்பாகவும் உன் சுற்றுப்புறத்தாராகிய ஜாதிகளுக்குள்ளே நான் உன்னைப் பாழும் நிந்தையுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3922,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல் வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல் வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களை அழிப்பதற்கு நான் அனுப்பும் அழிவுக்கேதுவான பஞ்சத்தின் கொடிய அம்புகளை நான் அவர்களுக்குள்ளே எய்யும்போது, நான் பஞ்சத்தை உங்கள்மேல் அதிகரிக்கப்பண்ணி, உங்கள் அப்பம் என்னும் ஆதரவுகோலை முறித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல் வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. மூன்றில் ஒரு பங்கை எடுத்து முற்றிக்கைபோடும் நாட்கள் முடிகிறபோது நகரத்தின் நடுவிலே அக்கினியால் சுட்டெரித்து, மூன்றில் ஒரு பங்கை எடுத்து, அதைச் சுற்றிலும் கத்தியாலே வெட்டி, மூன்றில் ஒரு பங்கை எடுத்துக் காற்றிலே தூற்றக்கடவாய்; அவைகளின் பின்னாக நான் பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பஞ்சத்தையும், உன்னைப் பிள்ளையில்லாமற்போகப்பண்ணும் துஷ்டமிருகங்களையும் உங்களுக்கு விரோதமாக அனுப்புவேன்; கொள்ளைநோயும் இரத்தஞ்சிந்துதலும் உன்னில் சுற்றித்திரியும்; பட்டயத்தை நான் உன்மேல் வரப்பண்ணுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அதில் கொஞ்சம்மாத்திரம் எடுத்து, அதை உன் வஸ்திரத்தோரங்களில் முடிந்துவைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன் தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக; அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் அவர்: மனுபுத்திரனே, சவரகன் கத்தியாகிய கருக்கான கத்தியை வாங்கி, அதினால் உன் தலையையும் உன் தாடியையும் சிரைத்துக்கொண்டு, பின்பு நிறுக்கும் தராசை எடுத்து, அந்த மயிரைப் பங்கிடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[4. பின்னும் அதில் கொஞ்சம் எடுத்து, அதைத் தீயின் நடுவில் எறிந்து, அதை அக்கினியால் சுட்டெரிப்பாயாக; அதிலிருந்து இஸ்ரவேல் வம்சத்தார் அனைவருக்கும் விரோதமாக அக்கினி புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506527" r:id="rId1"/>
+    <p:sldLayoutId id="2473414412" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5290,82 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેં દોરેલા યરૂશાલેમના નકશાના મધ્યભાગમાં ત્રીજા ભાગના વાળ મૂક, ઘેરો પૂરો થયા પછી તેને ત્યાં બાળી]]></a:t>
+              <a:t><![CDATA[5. Thus says the Lord GOD; This is Jerusalem: I have set it in the midst of the nations and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખ. બીજા એક તૃતીયાંશ ભાગને તારા નકશા પરના યરૂશાલેમ નગરની આસપાસ તરવારથી કાપી નાખ, વાળના છેલ્લા]]></a:t>
+              <a:t><![CDATA[countries that are round about her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્રીજા ભાગને પવનમાં ઉડાવી દે. કારણ કે હું મારા લોકોનો તરવારથી પીછો પકડીશ.]]></a:t>
+              <a:t><![CDATA[6. And she has changed my judgments into wickedness more than the nations, and my statutes more than]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. એ વાળમાંથી થોડા લઇને તારા ઝભ્ભાની ચાળમાં વીંટી દેજે.]]></a:t>
+              <a:t><![CDATA[the countries that are round about her: for they have refused my judgments and my statutes, they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેમાંથી થોડા વાળ લઇને દેવતામાં નાખી બાળી મૂકજે. એમાંથી અગ્નિ પ્રગટી સમગ્ર ઇસ્રાએલી પ્રજામાં]]></a:t>
+              <a:t><![CDATA[have not walked in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યાપી જશે.”]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Because all of you multiplied more than the nations that are]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. યહોવા મારા માલિક કહે છે: “યરૂશાલેમને જુઓ, તેને મેં પૃથ્વીની મધ્યમાં ગોઠવી છે અને બીજા દેશો એની]]></a:t>
+              <a:t><![CDATA[round about you, and have not walked in my statutes, neither have kept my judgments, neither have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આજુબાજુ આવેલા છે.]]></a:t>
+              <a:t><![CDATA[done according to the judgments of the nations that are round about you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પરંતુ એ તેની આજુબાજુની પ્રજાઓ કરતાં પણ વધારે દુષ્ટ નીકળી અને તેણે મારા કાયદાઓ અને નિયમો સામે]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I, even I, am against you, and will execute judgments]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમનાં કરતાં વધુ બળવો કર્યો છે. તેણે મારા કાયદાઓનો અનાદર કર્યો છે અને મારા નિયમોનું ઉલ્લંઘન કર્યું]]></a:t>
+              <a:t><![CDATA[in the midst of you in the sight of the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હું જ્યારે તને રોષે ભરાઇને સજા કરીશ ત્યારે આજુબાજુની પ્રજાઓ ભયથી થરથર કાંપશે અને તું એમને માટે]]></a:t>
+              <a:t><![CDATA[1. And you, son of man, take you a sharp knife, take you a barber's razor, and cause it to pass upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.”]]></a:t>
+              <a:t><![CDATA[9. And I will do in you that which I have not done, and unto which I will not do any more the like,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આથી યહોવા મારા માલિક કહે છે, તમારી બાજુના પડોશીઓ કરતાં તમે વધારે દુષ્ટ છો; તમે મારા કાયદા પ્રમાણે]]></a:t>
+              <a:t><![CDATA[because of all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાલ્યા નથી; મારા નિયમોનું પાલન કર્યું નથી; તમે તમારી આજુબાજુની બીજી પ્રજાઓના નિયમોનું પણ પાલન નથી]]></a:t>
+              <a:t><![CDATA[10. Therefore the fathers shall eat the sons in the midst of you, and the sons shall eat their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યું.”]]></a:t>
+              <a:t><![CDATA[fathers; and I will execute judgments in you, and the whole remnant of you will I scatter into all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેથી, યહોવા મારા માલિક, કહે છે કે, “હું પોતે તમારી વિરુદ્ધ છું: હું બધાની હાજરીમાં તમારી પર]]></a:t>
+              <a:t><![CDATA[the winds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ન્યાયશાસનનો અમલ કરીશ.]]></a:t>
+              <a:t><![CDATA[11. Wherefore, as I live, says the Lord GOD; Surely, because you have defiled my sanctuary with all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તમારા બધા ધૃણાજનક આચારોને કારણે હું તમને એવી સજા કરીશ જેવી મેં કદી કરી નથી, ને ભવિષ્યમાં કદી]]></a:t>
+              <a:t><![CDATA[your detestable things, and with all yours abominations, therefore will I also diminish you; neither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવાનો નથી.]]></a:t>
+              <a:t><![CDATA[shall mine eye spare, neither will I have any pity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પરિણામે તમારા લોકોમાં પિતા પોતાના પુત્રને ખાશે, ને પુત્ર પોતાના પિતાને ખાશે; હું તમને સજા કરીશ]]></a:t>
+              <a:t><![CDATA[12. A third part of you shall die with the pestilence, and with famine shall they be consumed in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તમારા જે વતનીઓ બચવા પામ્યા હશે તેમને હું ચારે દિશાઓમાં વેરવિખેર કરી નાખીશ.”]]></a:t>
+              <a:t><![CDATA[midst of you: and a third part shall fall by the sword round about you; and I will scatter a third]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાંસીપાત્ર બની જઇશ અને તેમના માટે ચેતવણી રૂપ તથા અચંબારૂપ થઇ જઇશ; હું યહોવા આમ બોલ્યો છું.]]></a:t>
+              <a:t><![CDATA[yours head and upon your beard: then take you balances to weigh, and divide the hair.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. યહોવા મારા માલિક કહે છે કે, “હું મારા સમ ખાઇને કહું છું કે, તે તારી તિરસ્કૃત વસ્તુઓથી]]></a:t>
+              <a:t><![CDATA[part into all the winds, and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(મૂર્તિઓથી) અને ધૃણાજનક વર્તનથી મારા પવિત્રસ્થાનને અશુદ્ધ કર્યું છે તેથી હું પણ તમને વેતરી નાખીશ.]]></a:t>
+              <a:t><![CDATA[13. Thus shall mine anger be accomplished, and I will cause my fury to rest upon them, and I will be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તમારા પર કરૂણા નહિ રાખું કે દયા બતાવીશ નહિ.]]></a:t>
+              <a:t><![CDATA[comforted: and they shall know that I the LORD have spoken it in my zeal, when I have accomplished]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તમારી વસ્તીનો ત્રીજો ભાગ રોગચાળાથી અને ભૂખમરાથી માર્યો જશે અને ત્રીજો ભાગ શહેરની ફરતે યુદ્ધમાં]]></a:t>
+              <a:t><![CDATA[my fury in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરવારથી કપાઇ જશે અને ત્રીજા ભાગને હું ચારે દિશામાં વેરવિખેર કરી નાખીશ અને ઉઘાડી તરવારથી તેમનો પીછો]]></a:t>
+              <a:t><![CDATA[14. Moreover I will make you waste, and a reproach among the nations that are round about you, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ.]]></a:t>
+              <a:t><![CDATA[the sight of all that pass by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. એ રીતે મારો ક્રોધ શમી જશે. હું તેમના પર મારો રોષ વરસાવીશ, ત્યારે જ મને શાંતિ વળશે. મારો ક્રોધ]]></a:t>
+              <a:t><![CDATA[15. So it shall be a reproach and a taunt, an instruction and an astonishment unto the nations that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તેમના પર પૂરેપૂરો ઉતારીશ ત્યારે એમને ખબર પડશે કે, હું યહોવા પુણ્યપ્રકોપથી આ બોલ્યો હતો.”]]></a:t>
+              <a:t><![CDATA[are round about you, when I shall execute judgments in you in anger and in fury and in furious]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. દેવ કહે છે, “હું તમને ખંડિયેરનો ઢગલો બનાવી દઇશ અને આસપાસની પ્રજાઓ અને જતાઆવતા લોકો તમારી હાંસી]]></a:t>
+              <a:t><![CDATA[rebukes. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉડાવશે.]]></a:t>
+              <a:t><![CDATA[16. When I shall send upon them the evil arrows of famine, which shall be for their destruction, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. હું મારા દુકાળરૂપી જીવલેણ બાણો છોડીશ; તે તમારો જીવ લઇ લેશે, હું મારા જીવલેણ બાણો છોડ્યા કરીશ અને]]></a:t>
+              <a:t><![CDATA[2. You shall burn with fire a third part in the midst of the city, when the days of the siege are]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[which I will send to destroy you: and I will increase the famine upon you, and will break your staff]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[of bread:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. So will I send upon you famine and evil beasts, and they shall bereave you: and pestilence and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[blood shall pass through you; and I will bring the sword upon you. I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારા અનાજના ભંડારો ખાલી કરીને તમારી વચ્ચે ભૂખમરો વધારીશ.]]></a:t>
+              <a:t><![CDATA[fulfilled: and you shall take a third part, and strike about it with a knife: and a third part you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. હું તમારી સામે દુકાળને અને જંગલી પશુઓને મોકલીશ, તેથી તમારા પર મોત અને ખૂનરેજી ફરી વળશે; તમે મારી]]></a:t>
+              <a:t><![CDATA[shall scatter in the wind; and I will draw out a sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરવારનો ભોગ બનશો, આ હું યહોવા બોલ્યો છું.”]]></a:t>
+              <a:t><![CDATA[3. You shall also take thereof a few in number, and bind them in your skirts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “હે મનુષ્યના પુત્ર, હજામના અસ્ત્રા જેવી ધારદાર તરવાર લઇ તારુ માથું અને દાઢી મૂંડી નાખ. પછી]]></a:t>
+              <a:t><![CDATA[4. Then take of them again, and cast them into the midst of the fire, and burn them in the fire; for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્રાજવા લઇને તેં ઉતારેલા વાળના ત્રણ સરખા ભાગ કર.]]></a:t>
+              <a:t><![CDATA[thereof shall a fire come forth into all the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>