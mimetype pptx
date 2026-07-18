--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -45,50 +45,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -96,50 +108,56 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -264,53 +282,59 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பலிபீடங்கள் நிர்மூலமும் பாழுமாகும்படிக்கும், உங்கள் நரகலான விக்கிரகங்கள் தகர்க்கப்பட்டு, ஓய்ந்து, உங்கள் சிலைகள் வெட்டுண்டு, உங்கள் கிரியைகள் குலைந்துபோகும்படிக்கும், உங்களுடைய சகல வாசஸ்தலங்களிலுமுள்ள பட்டணங்கள் நிர்மூலமும் உங்கள் மேடைகள் பாழுமாகும்.]]></a:t>
+              <a:t><![CDATA[5. நான் இஸ்ரவேல் புத்திரருடைய பிரேதங்களை அவர்களுடைய நரகலான விக்கிரகங்களின் முன்னே கிடக்கப்பண்ணி, உங்கள் பலிபீடங்களைச் சுற்றிலும் உங்கள் எலும்புகளைச் சிதறப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கொலைசெய்யப்பட்டவர்கள் உங்கள் நடுவில் விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. உங்கள் பலிபீடங்கள் நிர்மூலமும் பாழுமாகும்படிக்கும், உங்கள் நரகலான விக்கிரகங்கள் தகர்க்கப்பட்டு, ஓய்ந்து, உங்கள் சிலைகள் வெட்டுண்டு, உங்கள் கிரியைகள் குலைந்துபோகும்படிக்கும், உங்களுடைய சகல வாசஸ்தலங்களிலுமுள்ள பட்டணங்கள் நிர்மூலமும் உங்கள் மேடைகள் பாழுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் தேசங்களில் சிதறடிக்கப்படும்போது, புறஜாதிகளுக்குள்ளே பட்டயத்துக்குத் தப்புவாரை உங்களுக்கு மீதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. கொலைசெய்யப்பட்டவர்கள் உங்கள் நடுவில் விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் தேசங்களில் சிதறடிக்கப்படும்போது, புறஜாதிகளுக்குள்ளே பட்டயத்துக்குத் தப்புவாரை உங்களுக்கு மீதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் தேசங்களில் சிதறடிக்கப்படும்போது, புறஜாதிகளுக்குள்ளே பட்டயத்துக்குத் தப்புவாரை உங்களுக்கு மீதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச் சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச் சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச் சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்; மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத் தீர்த்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச் சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்; மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத் தீர்த்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து, அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்; மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத் தீர்த்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2356,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து, அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்; மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத் தீர்த்துக்கொள்ளுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,50 +2693,486 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேலின் பர்வதங்களுக்கு நேராக உன் முகத்தைத் திருப்பி, அவைகளுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்துச் சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து, அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து, அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2768,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் பலிபீடங்கள் பாழாக்கப்பட்டு, உங்கள் சிலைகள் தகர்க்கப்படும்; உங்களில் கொலையுண்கிறவர்களை உங்கள் நரகலான விக்கிரகங்களுக்கு முன்பாக விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் பர்வதங்களே, கர்த்தராகிய ஆண்டவரின் வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் பர்வதங்களையும் குன்றுகளையும் ஓடைகளையும் பள்ளத்தாக்குகளையும் நோக்கி: இதோ, உங்கள்மேல் நான், நானே பட்டயத்தை வரப்பண்ணி, உங்கள் மேடைகளை அழித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் இஸ்ரவேல் புத்திரருடைய பிரேதங்களை அவர்களுடைய நரகலான விக்கிரகங்களின் முன்னே கிடக்கப்பண்ணி, உங்கள் பலிபீடங்களைச் சுற்றிலும் உங்கள் எலும்புகளைச் சிதறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. உங்கள் பலிபீடங்கள் பாழாக்கப்பட்டு, உங்கள் சிலைகள் தகர்க்கப்படும்; உங்களில் கொலையுண்கிறவர்களை உங்கள் நரகலான விக்கிரகங்களுக்கு முன்பாக விழப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3174,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506528" r:id="rId1"/>
+    <p:sldLayoutId id="2473414414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3370,54 +4048,102 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3570,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ઇસ્રાએલના સર્વ નગરોને ખંડિયેર બનાવી દેવામાં આવશે અને તમારા મૂર્તિપૂજાના થાનકોને ભોંયભેંગા કરવામાં]]></a:t>
+              <a:t><![CDATA[scatter your bones round about your altars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવશે; તમામ વેદીઓ અને મૂર્તિઓ ભાંગી નાખવામાં આવશે અને ધુપદાનીઓને તોડી નાખવામાં આવશે; તમારી એકેએક]]></a:t>
+              <a:t><![CDATA[6. In all your dwelling places the cities shall be laid waste, and the high places shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્તુનું નામોનિશાન મિટાવી દેવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[desolate; that your altars may be laid waste and made desolate, and your idols may be broken and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તમારી ચારેબાજુ હત્યા થશે, ત્યારે જેઓ બચી જશે તેઓ જાણશે કે હું યહોવા છું.”‘]]></a:t>
+              <a:t><![CDATA[cease, and your images may be cut down, and your works may be abolished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. દેવે કહ્યું, “પરંતુ હું તમારામાંના કેટલાકને જીવતા રહેવા દઇશ, તેઓ હત્યામાંથી બચી જશે.]]></a:t>
+              <a:t><![CDATA[7. And the slain shall fall in the midst of you, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. અને પછી તેઓ વિદેશી પ્રજાઓમાં વેરવિખેર થઇ દેશવટો ભોગવશે. ત્યાં તેઓ મને યાદ કરશે અને તેમને સમજાશે]]></a:t>
+              <a:t><![CDATA[8. Yet will I leave a remnant, that all of you may have some that shall escape the sword among the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે તેમના હૃદયો દગાબાજ નીવડી મૂર્તિઓ ઉપર મોહી પડ્યા હતાં તેથી તેમને શરમાવવા માટે મેં તેમને સજા કરી]]></a:t>
+              <a:t><![CDATA[nations, when all of you shall be scattered through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી. આમ, પોતે કરેલાં ધૃણાજનક કૃત્યો બદલ તેમને પોતાના પર તિરસ્કાર થશે.]]></a:t>
+              <a:t><![CDATA[9. And they that escape of you shall remember me among the nations where they shall be carried]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. અને તે રીતે તેઓને ખાતરી થશે કે હું એકલો જ યહોવા છું; અને હું તેઓને કહેતો હતો કે આ સર્વ વિપત્તિઓ]]></a:t>
+              <a:t><![CDATA[captives, because I am broken with their whorish heart, which has departed from me, and with their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારા પર લાવીશ. તે મેં અમસ્તુ કહ્યું ન હતું.”]]></a:t>
+              <a:t><![CDATA[eyes, which go a whoring after their idols: and they shall loathe themselves for the evils which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાની વાણી મને ફરીથી સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. યહોવા મારા માલિકે કહ્યું, “ઇસ્રાએલના લોકોએ તિરસ્કૃત દુષ્કૃત્યો કર્યા છે માટે હાથ અફાળીને, પગ]]></a:t>
+              <a:t><![CDATA[they have committed in all their abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછાડીને ઘૃણાથી બડબડાટ કરો, એ લોકો યુદ્ધથી, ભૂખમરાથી અને રોગચાળાથી મૃત્યુ પામશે.]]></a:t>
+              <a:t><![CDATA[10. And they shall know that I am the LORD, and that I have not said in vain that I would do this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જેઓ બંદીવાસમાં છે તેઓ માર્યા જશે, જેઓ ઇસ્રાએલ દેશમાં છે તેઓ યુદ્ધમાં માર્યા જશે અને બાકીના જેઓ]]></a:t>
+              <a:t><![CDATA[evil unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેરાબંધીની અંદર છે તેઓ દુકાળમાં માર્યા જશે. અને તેથી આમ હું તેમના પર મારો ગુસ્સો ઉતારીશ.]]></a:t>
+              <a:t><![CDATA[11. Thus says the Lord GOD; Strike with yours hand, and stamp with your foot, and say, Alas for all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. મૂર્તિઓની ફરતે વેદીઓની આસપાસ એકેએક પર્વતની ટોચ પર, એકેએક ઘટાદાર ઝાડ નીચે, એકેએક વૃક્ષ નીચે,]]></a:t>
+              <a:t><![CDATA[the evil abominations of the house of Israel! for they shall fall by the sword, by the famine, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ટૂંકમાં જ્યાં જ્યાં તેઓ મૂર્તિને બલિ ચઢાવે છે ત્યાં ત્યાં તેમના કપાઇને પડેલા મડદાં રઝળશે.]]></a:t>
+              <a:t><![CDATA[by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ત્યારે હું તેમને શિક્ષા કરીશ અને તેમના સમગ્ર પ્રદેશને વેરાન વગડો બનાવી દઇશ. રણમાં આવેલા રિબ્બાથી]]></a:t>
+              <a:t><![CDATA[12. He that is far off shall die of the pestilence; and he that is near shall fall by the sword; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6672,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંડીને દરેક પ્રદેશ જ્યાં તેઓ રહ્યાં હતાં તેનો વિનાશ થશે. ત્યારે તેમને ખબર પડશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[he that remains and is besieged shall die by the famine: thus will I accomplish my fury upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[round about their altars, upon every high hill, in all the tops of the mountains, and under every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7068,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “તેણે કહ્યું હે મનુષ્યના પુત્ર, ઇસ્રાએલના પર્વતો તરફ તારું મુખ ફેરવ અને તેમને મારા વચનો સંભળાવ:]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face toward the mountains of Israel, and prophesy against them,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[green tree, and under every thick oak, the place where they did offer sweet savour to all their]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[idols.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. So will I stretch out my hand upon them, and make the land desolate, yea, more desolate than the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[wilderness toward Diblath, in all their habitations: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. “‘હે ઇસ્રાએલના પર્વતો, યહોવા મારા માલિકનો સંદેશો સાંભળો, યહોવા મારા માલિક પર્વતોને અને ડુંગરોને]]></a:t>
+              <a:t><![CDATA[3. And say, All of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને ખીણોને કહે છે; હું યહોવા તમારા પર યુદ્ધ લાવીશ અને તમારા ઉચ્ચસ્થાનોનો વિનાશ કરીશ.]]></a:t>
+              <a:t><![CDATA[the mountains, and to the hills, to the rivers, and to the valleys; Behold, I, even I, will bring a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તમારી વેદીઓ તોડી પાડવામાં આવશે અને તમારી ધૂપવેદીઓ ભાંગી નાખવામાં આવશે. અને હું તમારા મૃતદેહોને]]></a:t>
+              <a:t><![CDATA[sword upon you, and I will destroy your high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારી અપવિત્ર મૂર્તિઓ આગળ નીચે પાડી દઇશ.]]></a:t>
+              <a:t><![CDATA[4. And your altars shall be desolate, and your images shall be broken: and I will cast down your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. હું ઇસ્રાએલનાં લોકોના મૃતદેહો તેમની અશુદ્ધ મૂર્તિઓ સમક્ષ નાખીશ અને તેમના હાડકાંને તેમની વેદીઓની]]></a:t>
+              <a:t><![CDATA[slain men before your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આસપાસ વિખેરી નાખીશ.]]></a:t>
+              <a:t><![CDATA[5. And I will lay the dead carcasses of the children of Israel before their idols; and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>