--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -57,50 +57,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +124,55 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +303,58 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் இஸ்ரவேல் புத்திரருடைய பிரேதங்களை அவர்களுடைய நரகலான விக்கிரகங்களின் முன்னே கிடக்கப்பண்ணி, உங்கள் பலிபீடங்களைச் சுற்றிலும் உங்கள் எலும்புகளைச் சிதறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. And I will lay the dead carcasses of the children of Israel before their idols; and I will scatter your bones round about your altars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பலிபீடங்கள் நிர்மூலமும் பாழுமாகும்படிக்கும், உங்கள் நரகலான விக்கிரகங்கள் தகர்க்கப்பட்டு, ஓய்ந்து, உங்கள் சிலைகள் வெட்டுண்டு, உங்கள் கிரியைகள் குலைந்துபோகும்படிக்கும், உங்களுடைய சகல வாசஸ்தலங்களிலுமுள்ள பட்டணங்கள் நிர்மூலமும் உங்கள் மேடைகள் பாழுமாகும்.]]></a:t>
+              <a:t><![CDATA[5. And I will lay the dead carcasses of the children of Israel before their idols; and I will scatter your bones round about your altars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பலிபீடங்கள் நிர்மூலமும் பாழுமாகும்படிக்கும், உங்கள் நரகலான விக்கிரகங்கள் தகர்க்கப்பட்டு, ஓய்ந்து, உங்கள் சிலைகள் வெட்டுண்டு, உங்கள் கிரியைகள் குலைந்துபோகும்படிக்கும், உங்களுடைய சகல வாசஸ்தலங்களிலுமுள்ள பட்டணங்கள் நிர்மூலமும் உங்கள் மேடைகள் பாழுமாகும்.]]></a:t>
+              <a:t><![CDATA[6. In all your dwelling places the cities shall be laid waste, and the high places shall be desolate; that your altars may be laid waste and made desolate, and your idols may be broken and cease, and your images may be cut down, and your works may be abolished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பலிபீடங்கள் நிர்மூலமும் பாழுமாகும்படிக்கும், உங்கள் நரகலான விக்கிரகங்கள் தகர்க்கப்பட்டு, ஓய்ந்து, உங்கள் சிலைகள் வெட்டுண்டு, உங்கள் கிரியைகள் குலைந்துபோகும்படிக்கும், உங்களுடைய சகல வாசஸ்தலங்களிலுமுள்ள பட்டணங்கள் நிர்மூலமும் உங்கள் மேடைகள் பாழுமாகும்.]]></a:t>
+              <a:t><![CDATA[6. In all your dwelling places the cities shall be laid waste, and the high places shall be desolate; that your altars may be laid waste and made desolate, and your idols may be broken and cease, and your images may be cut down, and your works may be abolished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கொலைசெய்யப்பட்டவர்கள் உங்கள் நடுவில் விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. In all your dwelling places the cities shall be laid waste, and the high places shall be desolate; that your altars may be laid waste and made desolate, and your idols may be broken and cease, and your images may be cut down, and your works may be abolished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் தேசங்களில் சிதறடிக்கப்படும்போது, புறஜாதிகளுக்குள்ளே பட்டயத்துக்குத் தப்புவாரை உங்களுக்கு மீதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. And the slain shall fall in the midst of you, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் தேசங்களில் சிதறடிக்கப்படும்போது, புறஜாதிகளுக்குள்ளே பட்டயத்துக்குத் தப்புவாரை உங்களுக்கு மீதியாக வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. And the slain shall fall in the midst of you, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
+              <a:t><![CDATA[8. Yet will I leave a remnant, that all of you may have some that shall escape the sword among the nations, when all of you shall be scattered through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
+              <a:t><![CDATA[8. Yet will I leave a remnant, that all of you may have some that shall escape the sword among the nations, when all of you shall be scattered through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
+              <a:t><![CDATA[9. And they that escape of you shall remember me among the nations where they shall be carried captives, because I am broken with their whorish heart, which has departed from me, and with their eyes, which go a whoring after their idols: and they shall loathe themselves for the evils which they have committed in all their abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும் புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
+              <a:t><![CDATA[9. And they that escape of you shall remember me among the nations where they shall be carried captives, because I am broken with their whorish heart, which has departed from me, and with their eyes, which go a whoring after their idols: and they shall loathe themselves for the evils which they have committed in all their abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச் சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And they that escape of you shall remember me among the nations where they shall be carried captives, because I am broken with their whorish heart, which has departed from me, and with their eyes, which go a whoring after their idols: and they shall loathe themselves for the evils which they have committed in all their abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச் சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And they that escape of you shall remember me among the nations where they shall be carried captives, because I am broken with their whorish heart, which has departed from me, and with their eyes, which go a whoring after their idols: and they shall loathe themselves for the evils which they have committed in all their abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they shall know that I am the LORD, and that I have not said in vain that I would do this evil unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they shall know that I am the LORD, and that I have not said in vain that I would do this evil unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல் வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the Lord GOD; Strike with yours hand, and stamp with your foot, and say, Alas for all the evil abominations of the house of Israel! for they shall fall by the sword, by the famine, and by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்; மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத் தீர்த்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the Lord GOD; Strike with yours hand, and stamp with your foot, and say, Alas for all the evil abominations of the house of Israel! for they shall fall by the sword, by the famine, and by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்; மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத் தீர்த்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Thus says the Lord GOD; Strike with yours hand, and stamp with your foot, and say, Alas for all the evil abominations of the house of Israel! for they shall fall by the sword, by the famine, and by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. He that is far off shall die of the pestilence; and he that is near shall fall by the sword; and he that remains and is besieged shall die by the famine: thus will I accomplish my fury upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. He that is far off shall die of the pestilence; and he that is near shall fall by the sword; and he that remains and is besieged shall die by the famine: thus will I accomplish my fury upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேலின் பர்வதங்களுக்கு நேராக உன் முகத்தைத் திருப்பி, அவைகளுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்துச் சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face toward the mountains of Israel, and prophesy against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. He that is far off shall die of the pestilence; and he that is near shall fall by the sword; and he that remains and is besieged shall die by the famine: thus will I accomplish my fury upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும், தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols round about their altars, upon every high hill, in all the tops of the mountains, and under every green tree, and under every thick oak, the place where they did offer sweet savour to all their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து, அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols round about their altars, upon every high hill, in all the tops of the mountains, and under every green tree, and under every thick oak, the place where they did offer sweet savour to all their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3139,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து, அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols round about their altars, upon every high hill, in all the tops of the mountains, and under every green tree, and under every thick oak, the place where they did offer sweet savour to all their idols.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols round about their altars, upon every high hill, in all the tops of the mountains, and under every green tree, and under every thick oak, the place where they did offer sweet savour to all their idols.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols round about their altars, upon every high hill, in all the tops of the mountains, and under every green tree, and under every thick oak, the place where they did offer sweet savour to all their idols.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. So will I stretch out my hand upon them, and make the land desolate, yea, more desolate than the wilderness toward Diblath, in all their habitations: and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. So will I stretch out my hand upon them, and make the land desolate, yea, more desolate than the wilderness toward Diblath, in all their habitations: and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. So will I stretch out my hand upon them, and make the land desolate, yea, more desolate than the wilderness toward Diblath, in all their habitations: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் பர்வதங்களே, கர்த்தராகிய ஆண்டவரின் வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் பர்வதங்களையும் குன்றுகளையும் ஓடைகளையும் பள்ளத்தாக்குகளையும் நோக்கி: இதோ, உங்கள்மேல் நான், நானே பட்டயத்தை வரப்பண்ணி, உங்கள் மேடைகளை அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face toward the mountains of Israel, and prophesy against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் பர்வதங்களே, கர்த்தராகிய ஆண்டவரின் வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் பர்வதங்களையும் குன்றுகளையும் ஓடைகளையும் பள்ளத்தாக்குகளையும் நோக்கி: இதோ, உங்கள்மேல் நான், நானே பட்டயத்தை வரப்பண்ணி, உங்கள் மேடைகளை அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[3. And say, All of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys; Behold, I, even I, will bring a sword upon you, and I will destroy your high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் பர்வதங்களே, கர்த்தராகிய ஆண்டவரின் வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் பர்வதங்களையும் குன்றுகளையும் ஓடைகளையும் பள்ளத்தாக்குகளையும் நோக்கி: இதோ, உங்கள்மேல் நான், நானே பட்டயத்தை வரப்பண்ணி, உங்கள் மேடைகளை அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[3. And say, All of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys; Behold, I, even I, will bring a sword upon you, and I will destroy your high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் பலிபீடங்கள் பாழாக்கப்பட்டு, உங்கள் சிலைகள் தகர்க்கப்படும்; உங்களில் கொலையுண்கிறவர்களை உங்கள் நரகலான விக்கிரகங்களுக்கு முன்பாக விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. And say, All of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to the mountains, and to the hills, to the rivers, and to the valleys; Behold, I, even I, will bring a sword upon you, and I will destroy your high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் பலிபீடங்கள் பாழாக்கப்பட்டு, உங்கள் சிலைகள் தகர்க்கப்படும்; உங்களில் கொலையுண்கிறவர்களை உங்கள் நரகலான விக்கிரகங்களுக்கு முன்பாக விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. And your altars shall be desolate, and your images shall be broken: and I will cast down your slain men before your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் இஸ்ரவேல் புத்திரருடைய பிரேதங்களை அவர்களுடைய நரகலான விக்கிரகங்களின் முன்னே கிடக்கப்பண்ணி, உங்கள் பலிபீடங்களைச் சுற்றிலும் உங்கள் எலும்புகளைச் சிதறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. And your altars shall be desolate, and your images shall be broken: and I will cast down your slain men before your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414414" r:id="rId1"/>
+    <p:sldLayoutId id="2478715807" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4669,90 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scatter your bones round about your altars.]]></a:t>
+              <a:t><![CDATA[5. நான் இஸ்ரவேல் புத்திரருடைய பிரேதங்களை அவர்களுடைய நரகலான விக்கிரகங்களின் முன்னே கிடக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In all your dwelling places the cities shall be laid waste, and the high places shall be]]></a:t>
+              <a:t><![CDATA[உங்கள் பலிபீடங்களைச் சுற்றிலும் உங்கள் எலும்புகளைச் சிதறப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolate; that your altars may be laid waste and made desolate, and your idols may be broken and]]></a:t>
+              <a:t><![CDATA[6. உங்கள் பலிபீடங்கள் நிர்மூலமும் பாழுமாகும்படிக்கும், உங்கள் நரகலான விக்கிரகங்கள் தகர்க்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cease, and your images may be cut down, and your works may be abolished.]]></a:t>
+              <a:t><![CDATA[ஓய்ந்து, உங்கள் சிலைகள் வெட்டுண்டு, உங்கள் கிரியைகள் குலைந்துபோகும்படிக்கும், உங்களுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the slain shall fall in the midst of you, and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலங்களிலுமுள்ள பட்டணங்கள் நிர்மூலமும் உங்கள் மேடைகள் பாழுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yet will I leave a remnant, that all of you may have some that shall escape the sword among the]]></a:t>
+              <a:t><![CDATA[7. கொலைசெய்யப்பட்டவர்கள் உங்கள் நடுவில் விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nations, when all of you shall be scattered through the countries.]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they that escape of you shall remember me among the nations where they shall be carried]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் தேசங்களில் சிதறடிக்கப்படும்போது, புறஜாதிகளுக்குள்ளே பட்டயத்துக்குத் தப்புவாரை உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captives, because I am broken with their whorish heart, which has departed from me, and with their]]></a:t>
+              <a:t><![CDATA[மீதியாக வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes, which go a whoring after their idols: and they shall loathe themselves for the evils which]]></a:t>
+              <a:t><![CDATA[9. என்னை விட்டுச் சோரம்போகிற இருதயத்தைக்குறித்தும், தங்கள் நரகலான விக்கிரகங்களின் பின்னே சோரம்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they have committed in all their abominations.]]></a:t>
+              <a:t><![CDATA[தங்கள் கண்களைக்குறித்தும் மனமடிவானேன் என்று உங்களில் தப்பிப்போன அவர்கள் தாங்கள் சிறைப்பட்டிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they shall know that I am the LORD, and that I have not said in vain that I would do this]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்குள்ளே என்னை நினைத்து, தங்களுடைய சகல அருவருப்புகளினாலும் தாங்கள் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil unto them.]]></a:t>
+              <a:t><![CDATA[பொல்லாப்புகளினிமித்தம் தங்களையே வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus says the Lord GOD; Strike with yours hand, and stamp with your foot, and say, Alas for all]]></a:t>
+              <a:t><![CDATA[10. இந்தத் தீங்குகளையெல்லாம் தங்களுக்கு நேரிடப்பண்ணுவேன் என்று கர்த்தராகிய நான் விருதாவாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the evil abominations of the house of Israel! for they shall fall by the sword, by the famine, and]]></a:t>
+              <a:t><![CDATA[சொன்னதில்லையென்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the pestilence.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் கையில் அடித்து, உன் காலால் தட்டி, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. He that is far off shall die of the pestilence; and he that is near shall fall by the sword; and]]></a:t>
+              <a:t><![CDATA[வம்சத்தாருடைய சகல பொல்லாத அருவருப்புகளினிமித்தமும் ஐயோ! என்று சொல்; அவர்கள் பட்டயத்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he that remains and is besieged shall die by the famine: thus will I accomplish my fury upon them.]]></a:t>
+              <a:t><![CDATA[பஞ்சத்தாலும் கொள்ளைநோயாலும் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then shall all of you know that I am the LORD, when their slain men shall be among their idols]]></a:t>
+              <a:t><![CDATA[12. தூரத்திலிருக்கிறவன் கொள்ளைநோயால் சாவான்; சமீபத்திலிருக்கிறவன் பட்டயத்தால் விழுவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about their altars, upon every high hill, in all the tops of the mountains, and under every]]></a:t>
+              <a:t><![CDATA[மீதியாயிருந்து, முற்றிக்கைபோடப்பட்டவன் பஞ்சத்தால் சாவான்; இப்படி அவர்களில் என் உக்கிரத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, set your face toward the mountains of Israel, and prophesy against them,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேலின் பர்வதங்களுக்கு நேராக உன் முகத்தைத் திருப்பி, அவைகளுக்கு விரோதமாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[green tree, and under every thick oak, the place where they did offer sweet savour to all their]]></a:t>
+              <a:t><![CDATA[தீர்த்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[idols.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் தங்கள் நரகலான சகல விக்கிரகங்களுக்கும் மதுரவாசனையான தூபத்தைக் காட்டின ஸ்தலங்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So will I stretch out my hand upon them, and make the land desolate, yea, more desolate than the]]></a:t>
+              <a:t><![CDATA[உயர்ந்த சகல மேடுகளிலும், பர்வதங்களுடைய சகல சிகரங்களிலும், பச்சையான சகல விருட்சங்களின் கீழும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness toward Diblath, in all their habitations: and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[தழைத்திருக்கிற சகல கர்வாலி மரங்களின் கீழும், அவர்களுடைய நரகலான விக்கிரகங்களின் நடுவிலும் அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலிபீடங்களைச் சுற்றிலும், அவர்களில் கொலையுண்டவர்கள் கிடக்கும்போது, நான் கர்த்தர் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நான் என் கையை அவர்களுக்கு விரோதமாக நீட்டி, அவர்களுடைய எல்லா வாசஸ்தலங்களுமுள்ள தேசத்தை அழித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதைத் திப்லாத்தின் வனாந்தரத்தைப்பார்க்கிலும் அதிகமாய்ப் பாழாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say, All of you mountains of Israel, hear the word of the Lord GOD; Thus says the Lord GOD to]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் உரைத்துச் சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the mountains, and to the hills, to the rivers, and to the valleys; Behold, I, even I, will bring a]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் பர்வதங்களே, கர்த்தராகிய ஆண்டவரின் வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword upon you, and I will destroy your high places.]]></a:t>
+              <a:t><![CDATA[பர்வதங்களையும் குன்றுகளையும் ஓடைகளையும் பள்ளத்தாக்குகளையும் நோக்கி: இதோ, உங்கள்மேல் நான், நானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And your altars shall be desolate, and your images shall be broken: and I will cast down your]]></a:t>
+              <a:t><![CDATA[பட்டயத்தை வரப்பண்ணி, உங்கள் மேடைகளை அழித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slain men before your idols.]]></a:t>
+              <a:t><![CDATA[4. உங்கள் பலிபீடங்கள் பாழாக்கப்பட்டு, உங்கள் சிலைகள் தகர்க்கப்படும்; உங்களில் கொலையுண்கிறவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I will lay the dead carcasses of the children of Israel before their idols; and I will]]></a:t>
+              <a:t><![CDATA[உங்கள் நரகலான விக்கிரகங்களுக்கு முன்பாக விழப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>