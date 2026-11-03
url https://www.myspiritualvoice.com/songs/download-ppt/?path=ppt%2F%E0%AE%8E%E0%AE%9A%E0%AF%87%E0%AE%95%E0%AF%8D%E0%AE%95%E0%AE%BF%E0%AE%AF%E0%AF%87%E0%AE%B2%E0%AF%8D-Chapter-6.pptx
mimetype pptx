--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -4417,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715807" r:id="rId1"/>
+    <p:sldLayoutId id="2482723442" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9714,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>