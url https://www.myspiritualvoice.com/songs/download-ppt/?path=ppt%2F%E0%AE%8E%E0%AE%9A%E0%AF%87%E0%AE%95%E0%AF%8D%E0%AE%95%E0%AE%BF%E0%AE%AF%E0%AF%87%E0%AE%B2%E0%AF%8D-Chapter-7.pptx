--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -93,50 +93,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +170,51 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +363,54 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் முகத்தை அவர்களை விட்டுத் திருப்புவேன்; அதினால் என் அந்தரங்க ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்; பறிகாரர் அதற்குள் பிரவேசித்து, அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது அடிக்கிறவராகிய நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது அடிக்கிறவராகிய நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முடிவு வருகிறது, தேசத்தின் நாலு முனைகளின் மேலும் முடிவு வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு சங்கிலியைப் பண்ணிவை; தேசம் நியாயத்தீர்ப்புக்குள்ளான இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரம் கொடுமையால் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முடிவு வருகிறது, தேசத்தின் நாலு முனைகளின் மேலும் முடிவு வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு சங்கிலியைப் பண்ணிவை; தேசம் நியாயத்தீர்ப்புக்குள்ளான இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரம் கொடுமையால் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. இதோ, அந்த நாள், இதோ, வருகிறது, அந்நாளின் விடியற்காலம் உதிக்கிறது, மிலாறு பூக்கிறது, அகந்தை செழிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: தீங்கு வருகிறது; இதோ, ஏகமான தீங்கு வருகிறது.]]></a:t>
+              <a:t><![CDATA[3. இப்போதே உன்மேல் முடிவுவருகிறது; நான் என் கோபத்தை உன்மேல் வருவித்து, உன் வழிகளுக்குத்தக்கதாக உன்னை நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் புறஜாதிகளின் துஷ்டர்களை வரப்பண்ணுவேன், அவர்கள் இவர்களுடைய வீடுகளைச் சுதந்தரித்துக்கொள்வார்கள்; பலவான்களின் பெருமையை ஒழியப்பண்ணுவேன், அவர்கள் பரிசுத்த ஸ்தலங்கள் பரிசுத்தக்குலைச்சலாகும்.]]></a:t>
+              <a:t><![CDATA[3. இப்போதே உன்மேல் முடிவுவருகிறது; நான் என் கோபத்தை உன்மேல் வருவித்து, உன் வழிகளுக்குத்தக்கதாக உன்னை நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் புறஜாதிகளின் துஷ்டர்களை வரப்பண்ணுவேன், அவர்கள் இவர்களுடைய வீடுகளைச் சுதந்தரித்துக்கொள்வார்கள்; பலவான்களின் பெருமையை ஒழியப்பண்ணுவேன், அவர்கள் பரிசுத்த ஸ்தலங்கள் பரிசுத்தக்குலைச்சலாகும்.]]></a:t>
+              <a:t><![CDATA[11. அக்கிரமத்துக்கு மிலாறாகக் கொடுமை எழும்புகிறது; அவர்களிலும் அவர்களுடைய திரளான கும்பிலும் அவர்களுடைய அமளியிலும் ஒன்றும் மீதியாயிருப்பதில்லை; அவர்கள்நிமித்தம் புலம்பல் உண்டாயிருப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முடிவு வருகிறது, முடிவு வருகிறது, அது உன்மேல் நோக்கமாயிருக்கிறது; இதோ, வருகிறது.]]></a:t>
+              <a:t><![CDATA[11. அக்கிரமத்துக்கு மிலாறாகக் கொடுமை எழும்புகிறது; அவர்களிலும் அவர்களுடைய திரளான கும்பிலும் அவர்களுடைய அமளியிலும் ஒன்றும் மீதியாயிருப்பதில்லை; அவர்கள்நிமித்தம் புலம்பல் உண்டாயிருப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சங்காரம் வருகிறது; அப்பொழுது சமாதானத்தைத் தேடுவார்கள்; ஆனாலும் அது கிடையாது.]]></a:t>
+              <a:t><![CDATA[4. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[6. முடிவு வருகிறது, முடிவு வருகிறது, அது உன்மேல் நோக்கமாயிருக்கிறது; இதோ, வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தில் குடியிருக்கிறவனே, அந்நாளின் விடியற்காலம் வருகிறது காலம் வருகிறது, அமளியின் நாள் சமீபித்திருக்கிறது, மலைகளில் சந்தோஷசத்தம் இல்லை.]]></a:t>
+              <a:t><![CDATA[4. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தில் குடியிருக்கிறவனே, அந்நாளின் விடியற்காலம் வருகிறது காலம் வருகிறது, அமளியின் நாள் சமீபித்திருக்கிறது, மலைகளில் சந்தோஷசத்தம் இல்லை.]]></a:t>
+              <a:t><![CDATA[4. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுது விரைவில் என் உக்கிரத்தை உன்மேல் ஊற்றி, என் கோபத்தை உன்னில் தீர்த்துக்கொண்டு, உன்னை உன் வழிகளுக்குத்தக்கதாக நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[12. அந்தக் காலம் வருகிறது, அந்த நாள் கிட்டுகிறது; கொள்ளுகிறவன் சந்தோஷப்படாமலும், விற்கிறவன் துக்கப்படாமலும் இருப்பானாக; அதின் திரளான கும்பல்மேலும் உக்கிரம் இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுது விரைவில் என் உக்கிரத்தை உன்மேல் ஊற்றி, என் கோபத்தை உன்னில் தீர்த்துக்கொண்டு, உன்னை உன் வழிகளுக்குத்தக்கதாக நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[12. அந்தக் காலம் வருகிறது, அந்த நாள் கிட்டுகிறது; கொள்ளுகிறவன் சந்தோஷப்படாமலும், விற்கிறவன் துக்கப்படாமலும் இருப்பானாக; அதின் திரளான கும்பல்மேலும் உக்கிரம் இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது அடிக்கிறவராகிய நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: தீங்கு வருகிறது; இதோ, ஏகமான தீங்கு வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது அடிக்கிறவராகிய நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் ஜீவனுள்ளோருக்குள்ளே இன்னும் உயிரோடிருந்தாலும், விற்றவன் விற்கப்பட்டதற்குத் திரும்பிவருவதில்லை; அதின் திரளான கும்பின்மேலும் உண்டான தரிசனம் திரும்பாது; தன் அக்கிரமத்திலே வாழுகிற எவனும் தன்னைத்திடப்படுத்தமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, அந்த நாள், இதோ, வருகிறது, அந்நாளின் விடியற்காலம் உதிக்கிறது, மிலாறு பூக்கிறது, அகந்தை செழிக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் ஜீவனுள்ளோருக்குள்ளே இன்னும் உயிரோடிருந்தாலும், விற்றவன் விற்கப்பட்டதற்குத் திரும்பிவருவதில்லை; அதின் திரளான கும்பின்மேலும் உண்டான தரிசனம் திரும்பாது; தன் அக்கிரமத்திலே வாழுகிற எவனும் தன்னைத்திடப்படுத்தமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, அந்த நாள், இதோ, வருகிறது, அந்நாளின் விடியற்காலம் உதிக்கிறது, மிலாறு பூக்கிறது, அகந்தை செழிக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் எக்காளம் ஊதி, எல்லாவற்றையும் ஆயத்தம்பண்ணியும், யுத்தத்துக்குப் போகிறவனில்லை; என் உக்கிரம் அதின் திரளான கும்பின்மேலும் இறங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. விக்கினத்தின்மேல் விக்கினம் வரும்; துர்ச்செய்தியின்மேல் துர்ச்செய்தி பிறக்கும்; அப்பொழுது தீர்க்கதரிசியினிடத்திலே தரிசனத்தைத் தேடுவார்கள்; ஆனாலும் ஆசாரியினிடத்திலே வேதமும் மூப்பரிடத்திலே ஆலோசனையும் இராமல் ஒழிந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் எக்காளம் ஊதி, எல்லாவற்றையும் ஆயத்தம்பண்ணியும், யுத்தத்துக்குப் போகிறவனில்லை; என் உக்கிரம் அதின் திரளான கும்பின்மேலும் இறங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. விக்கினத்தின்மேல் விக்கினம் வரும்; துர்ச்செய்தியின்மேல் துர்ச்செய்தி பிறக்கும்; அப்பொழுது தீர்க்கதரிசியினிடத்திலே தரிசனத்தைத் தேடுவார்கள்; ஆனாலும் ஆசாரியினிடத்திலே வேதமும் மூப்பரிடத்திலே ஆலோசனையும் இராமல் ஒழிந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[15. வெளியே பட்டயமும் உள்ளே கொள்ளைநோயும் பஞ்சமும் உண்டு; வயல் வெளியில் இருக்கிறவன் பட்டயத்தால் சாவான்; நகரத்தில் இருக்கிறவனையோ பஞ்சமும் கொள்ளைநோயும் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முடிவு வருகிறது, தேசத்தின் நாலு முனைகளின் மேலும் முடிவு வருகிறது.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தில் குடியிருக்கிறவனே, அந்நாளின் விடியற்காலம் வருகிறது காலம் வருகிறது, அமளியின் நாள் சமீபித்திருக்கிறது, மலைகளில் சந்தோஷசத்தம் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அக்கிரமத்துக்கு மிலாறாகக் கொடுமை எழும்புகிறது; அவர்களிலும் அவர்களுடைய திரளான கும்பிலும் அவர்களுடைய அமளியிலும் ஒன்றும் மீதியாயிருப்பதில்லை; அவர்கள்நிமித்தம் புலம்பல் உண்டாயிருப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. வெளியே பட்டயமும் உள்ளே கொள்ளைநோயும் பஞ்சமும் உண்டு; வயல் வெளியில் இருக்கிறவன் பட்டயத்தால் சாவான்; நகரத்தில் இருக்கிறவனையோ பஞ்சமும் கொள்ளைநோயும் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அக்கிரமத்துக்கு மிலாறாகக் கொடுமை எழும்புகிறது; அவர்களிலும் அவர்களுடைய திரளான கும்பிலும் அவர்களுடைய அமளியிலும் ஒன்றும் மீதியாயிருப்பதில்லை; அவர்கள்நிமித்தம் புலம்பல் உண்டாயிருப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[16. அவர்களில் தப்புகிறவர்கள் தப்புவார்கள்; ஆனாலும் அவர்கள் அனைவரும் அவனவன் தன் தன் அக்கிரமத்தினிமித்தம் துக்கித்துக் கூப்பிடுகிற பள்ளத்தாக்குகளின் புறாக்களைப்போல மலைகளில் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜா துக்கித்துக்கொண்டிருப்பான்; பிரபுவைத் திகில் மூடிக்கொண்டிருக்கும்; தேசத்து ஜனங்களின் கைகள் தளர்ந்துபோகும்; நான் அவர்களுக்குச் செய்து, அவர்கள் நியாயங்களின்படியே அவர்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அவர்களில் தப்புகிறவர்கள் தப்புவார்கள்; ஆனாலும் அவர்கள் அனைவரும் அவனவன் தன் தன் அக்கிரமத்தினிமித்தம் துக்கித்துக் கூப்பிடுகிற பள்ளத்தாக்குகளின் புறாக்களைப்போல மலைகளில் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜா துக்கித்துக்கொண்டிருப்பான்; பிரபுவைத் திகில் மூடிக்கொண்டிருக்கும்; தேசத்து ஜனங்களின் கைகள் தளர்ந்துபோகும்; நான் அவர்களுக்குச் செய்து, அவர்கள் நியாயங்களின்படியே அவர்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. எல்லாக் கைகளும் சலித்து, எல்லா முழங்கால்களும் தண்ணீரைப்போல் தத்தளிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தக் காலம் வருகிறது, அந்த நாள் கிட்டுகிறது; கொள்ளுகிறவன் சந்தோஷப்படாமலும், விற்கிறவன் துக்கப்படாமலும் இருப்பானாக; அதின் திரளான கும்பல்மேலும் உக்கிரம் இறங்கும்.]]></a:t>
+              <a:t><![CDATA[18. இரட்டை உடுத்திக்கொள்வார்கள்; தத்தளிப்பு அவர்களை மூடும்; எல்லா முகங்களும் வெட்கப்படும், எல்லாத் தலைகளும் மொட்டையிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தக் காலம் வருகிறது, அந்த நாள் கிட்டுகிறது; கொள்ளுகிறவன் சந்தோஷப்படாமலும், விற்கிறவன் துக்கப்படாமலும் இருப்பானாக; அதின் திரளான கும்பல்மேலும் உக்கிரம் இறங்கும்.]]></a:t>
+              <a:t><![CDATA[18. இரட்டை உடுத்திக்கொள்வார்கள்; தத்தளிப்பு அவர்களை மூடும்; எல்லா முகங்களும் வெட்கப்படும், எல்லாத் தலைகளும் மொட்டையிடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் ஜீவனுள்ளோருக்குள்ளே இன்னும் உயிரோடிருந்தாலும், விற்றவன் விற்கப்பட்டதற்குத் திரும்பிவருவதில்லை; அதின் திரளான கும்பின்மேலும் உண்டான தரிசனம் திரும்பாது; தன் அக்கிரமத்திலே வாழுகிற எவனும் தன்னைத்திடப்படுத்தமாட்டான்.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் வெள்ளியைத் தெருக்களில் எறிந்துவிடுவார்கள்; அவர்களுடைய பொன் வேண்டாவெறுப்பாயிருக்கும்; கர்த்தருடைய சினத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களை விடுவிக்கமாட்டாது; அவர்கள் அதினால் தங்கள் ஆத்துமாக்களைத் திருப்தியாக்குவதும் இல்லை தங்கள் வயிறுகளை நிரப்புவதும் இல்லை; அவர்கள் அக்கிரமமே அவர்களுக்கு இடறலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் ஜீவனுள்ளோருக்குள்ளே இன்னும் உயிரோடிருந்தாலும், விற்றவன் விற்கப்பட்டதற்குத் திரும்பிவருவதில்லை; அதின் திரளான கும்பின்மேலும் உண்டான தரிசனம் திரும்பாது; தன் அக்கிரமத்திலே வாழுகிற எவனும் தன்னைத்திடப்படுத்தமாட்டான்.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் வெள்ளியைத் தெருக்களில் எறிந்துவிடுவார்கள்; அவர்களுடைய பொன் வேண்டாவெறுப்பாயிருக்கும்; கர்த்தருடைய சினத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களை விடுவிக்கமாட்டாது; அவர்கள் அதினால் தங்கள் ஆத்துமாக்களைத் திருப்தியாக்குவதும் இல்லை தங்கள் வயிறுகளை நிரப்புவதும் இல்லை; அவர்கள் அக்கிரமமே அவர்களுக்கு இடறலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் ஜீவனுள்ளோருக்குள்ளே இன்னும் உயிரோடிருந்தாலும், விற்றவன் விற்கப்பட்டதற்குத் திரும்பிவருவதில்லை; அதின் திரளான கும்பின்மேலும் உண்டான தரிசனம் திரும்பாது; தன் அக்கிரமத்திலே வாழுகிற எவனும் தன்னைத்திடப்படுத்தமாட்டான்.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் வெள்ளியைத் தெருக்களில் எறிந்துவிடுவார்கள்; அவர்களுடைய பொன் வேண்டாவெறுப்பாயிருக்கும்; கர்த்தருடைய சினத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களை விடுவிக்கமாட்டாது; அவர்கள் அதினால் தங்கள் ஆத்துமாக்களைத் திருப்தியாக்குவதும் இல்லை தங்கள் வயிறுகளை நிரப்புவதும் இல்லை; அவர்கள் அக்கிரமமே அவர்களுக்கு இடறலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் எக்காளம் ஊதி, எல்லாவற்றையும் ஆயத்தம்பண்ணியும், யுத்தத்துக்குப் போகிறவனில்லை; என் உக்கிரம் அதின் திரளான கும்பின்மேலும் இறங்குகிறது.]]></a:t>
+              <a:t><![CDATA[20. அவருடைய சிங்காரத்தின் மகிமையை அகந்தைக்கென்று வைத்து, அதிலே அருவருக்கப்படத்தக்கதும் சீயென்றிகழப்படத்தக்கதுமான காரியங்களின் விக்கிரகங்களை உண்டு பண்ணினார்கள்; ஆகையால் நான் அவைகளை அவர்களுக்கு வேண்டாவெறுப்பாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: முடிவு வருகிறது, தேசத்தின் நாலு முனைகளின் மேலும் முடிவு வருகிறது.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தில் குடியிருக்கிறவனே, அந்நாளின் விடியற்காலம் வருகிறது காலம் வருகிறது, அமளியின் நாள் சமீபித்திருக்கிறது, மலைகளில் சந்தோஷசத்தம் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் எக்காளம் ஊதி, எல்லாவற்றையும் ஆயத்தம்பண்ணியும், யுத்தத்துக்குப் போகிறவனில்லை; என் உக்கிரம் அதின் திரளான கும்பின்மேலும் இறங்குகிறது.]]></a:t>
+              <a:t><![CDATA[20. அவருடைய சிங்காரத்தின் மகிமையை அகந்தைக்கென்று வைத்து, அதிலே அருவருக்கப்படத்தக்கதும் சீயென்றிகழப்படத்தக்கதுமான காரியங்களின் விக்கிரகங்களை உண்டு பண்ணினார்கள்; ஆகையால் நான் அவைகளை அவர்களுக்கு வேண்டாவெறுப்பாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வெளியே பட்டயமும் உள்ளே கொள்ளைநோயும் பஞ்சமும் உண்டு; வயல் வெளியில் இருக்கிறவன் பட்டயத்தால் சாவான்; நகரத்தில் இருக்கிறவனையோ பஞ்சமும் கொள்ளைநோயும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[21. அதை அந்நியர் கையிலே கொள்ளையாகவும், பூமியில் துஷ்டர்களுக்குச் சூறையாகவும் கொடுப்பேன்; அவர்கள் அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வெளியே பட்டயமும் உள்ளே கொள்ளைநோயும் பஞ்சமும் உண்டு; வயல் வெளியில் இருக்கிறவன் பட்டயத்தால் சாவான்; நகரத்தில் இருக்கிறவனையோ பஞ்சமும் கொள்ளைநோயும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[21. அதை அந்நியர் கையிலே கொள்ளையாகவும், பூமியில் துஷ்டர்களுக்குச் சூறையாகவும் கொடுப்பேன்; அவர்கள் அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களில் தப்புகிறவர்கள் தப்புவார்கள்; ஆனாலும் அவர்கள் அனைவரும் அவனவன் தன் தன் அக்கிரமத்தினிமித்தம் துக்கித்துக் கூப்பிடுகிற பள்ளத்தாக்குகளின் புறாக்களைப்போல மலைகளில் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. என் முகத்தை அவர்களை விட்டுத் திருப்புவேன்; அதினால் என் அந்தரங்க ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்; பறிகாரர் அதற்குள் பிரவேசித்து, அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களில் தப்புகிறவர்கள் தப்புவார்கள்; ஆனாலும் அவர்கள் அனைவரும் அவனவன் தன் தன் அக்கிரமத்தினிமித்தம் துக்கித்துக் கூப்பிடுகிற பள்ளத்தாக்குகளின் புறாக்களைப்போல மலைகளில் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. என் முகத்தை அவர்களை விட்டுத் திருப்புவேன்; அதினால் என் அந்தரங்க ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்; பறிகாரர் அதற்குள் பிரவேசித்து, அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எல்லாக் கைகளும் சலித்து, எல்லா முழங்கால்களும் தண்ணீரைப்போல் தத்தளிக்கும்.]]></a:t>
+              <a:t><![CDATA[23. ஒரு சங்கிலியைப் பண்ணிவை; தேசம் நியாயத்தீர்ப்புக்குள்ளான இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரம் கொடுமையால் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரட்டை உடுத்திக்கொள்வார்கள்; தத்தளிப்பு அவர்களை மூடும்; எல்லா முகங்களும் வெட்கப்படும், எல்லாத் தலைகளும் மொட்டையிடப்படும்.]]></a:t>
+              <a:t><![CDATA[24. ஆகையால் புறஜாதிகளின் துஷ்டர்களை வரப்பண்ணுவேன், அவர்கள் இவர்களுடைய வீடுகளைச் சுதந்தரித்துக்கொள்வார்கள்; பலவான்களின் பெருமையை ஒழியப்பண்ணுவேன், அவர்கள் பரிசுத்த ஸ்தலங்கள் பரிசுத்தக்குலைச்சலாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரட்டை உடுத்திக்கொள்வார்கள்; தத்தளிப்பு அவர்களை மூடும்; எல்லா முகங்களும் வெட்கப்படும், எல்லாத் தலைகளும் மொட்டையிடப்படும்.]]></a:t>
+              <a:t><![CDATA[24. ஆகையால் புறஜாதிகளின் துஷ்டர்களை வரப்பண்ணுவேன், அவர்கள் இவர்களுடைய வீடுகளைச் சுதந்தரித்துக்கொள்வார்கள்; பலவான்களின் பெருமையை ஒழியப்பண்ணுவேன், அவர்கள் பரிசுத்த ஸ்தலங்கள் பரிசுத்தக்குலைச்சலாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் வெள்ளியைத் தெருக்களில் எறிந்துவிடுவார்கள்; அவர்களுடைய பொன் வேண்டாவெறுப்பாயிருக்கும்; கர்த்தருடைய சினத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களை விடுவிக்கமாட்டாது; அவர்கள் அதினால் தங்கள் ஆத்துமாக்களைத் திருப்தியாக்குவதும் இல்லை தங்கள் வயிறுகளை நிரப்புவதும் இல்லை; அவர்கள் அக்கிரமமே அவர்களுக்கு இடறலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. சங்காரம் வருகிறது; அப்பொழுது சமாதானத்தைத் தேடுவார்கள்; ஆனாலும் அது கிடையாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் வெள்ளியைத் தெருக்களில் எறிந்துவிடுவார்கள்; அவர்களுடைய பொன் வேண்டாவெறுப்பாயிருக்கும்; கர்த்தருடைய சினத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களை விடுவிக்கமாட்டாது; அவர்கள் அதினால் தங்கள் ஆத்துமாக்களைத் திருப்தியாக்குவதும் இல்லை தங்கள் வயிறுகளை நிரப்புவதும் இல்லை; அவர்கள் அக்கிரமமே அவர்களுக்கு இடறலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. விக்கினத்தின்மேல் விக்கினம் வரும்; துர்ச்செய்தியின்மேல் துர்ச்செய்தி பிறக்கும்; அப்பொழுது தீர்க்கதரிசியினிடத்திலே தரிசனத்தைத் தேடுவார்கள்; ஆனாலும் ஆசாரியினிடத்திலே வேதமும் மூப்பரிடத்திலே ஆலோசனையும் இராமல் ஒழிந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதை அந்நியர் கையிலே கொள்ளையாகவும், பூமியில் துஷ்டர்களுக்குச் சூறையாகவும் கொடுப்பேன்; அவர்கள் அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுது விரைவில் என் உக்கிரத்தை உன்மேல் ஊற்றி, என் கோபத்தை உன்னில் தீர்த்துக்கொண்டு, உன்னை உன் வழிகளுக்குத்தக்கதாக நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவருடைய சிங்காரத்தின் மகிமையை அகந்தைக்கென்று வைத்து, அதிலே அருவருக்கப்படத்தக்கதும் சீயென்றிகழப்படத்தக்கதுமான காரியங்களின் விக்கிரகங்களை உண்டு பண்ணினார்கள்; ஆகையால் நான் அவைகளை அவர்களுக்கு வேண்டாவெறுப்பாக்கி,]]></a:t>
+              <a:t><![CDATA[26. விக்கினத்தின்மேல் விக்கினம் வரும்; துர்ச்செய்தியின்மேல் துர்ச்செய்தி பிறக்கும்; அப்பொழுது தீர்க்கதரிசியினிடத்திலே தரிசனத்தைத் தேடுவார்கள்; ஆனாலும் ஆசாரியினிடத்திலே வேதமும் மூப்பரிடத்திலே ஆலோசனையும் இராமல் ஒழிந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5375,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவருடைய சிங்காரத்தின் மகிமையை அகந்தைக்கென்று வைத்து, அதிலே அருவருக்கப்படத்தக்கதும் சீயென்றிகழப்படத்தக்கதுமான காரியங்களின் விக்கிரகங்களை உண்டு பண்ணினார்கள்; ஆகையால் நான் அவைகளை அவர்களுக்கு வேண்டாவெறுப்பாக்கி,]]></a:t>
+              <a:t><![CDATA[27. ராஜா துக்கித்துக்கொண்டிருப்பான்; பிரபுவைத் திகில் மூடிக்கொண்டிருக்கும்; தேசத்து ஜனங்களின் கைகள் தளர்ந்துபோகும்; நான் அவர்களுக்குச் செய்து, அவர்கள் நியாயங்களின்படியே அவர்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. ராஜா துக்கித்துக்கொண்டிருப்பான்; பிரபுவைத் திகில் மூடிக்கொண்டிருக்கும்; தேசத்து ஜனங்களின் கைகள் தளர்ந்துபோகும்; நான் அவர்களுக்குச் செய்து, அவர்கள் நியாயங்களின்படியே அவர்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதை அந்நியர் கையிலே கொள்ளையாகவும், பூமியில் துஷ்டர்களுக்குச் சூறையாகவும் கொடுப்பேன்; அவர்கள் அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுது விரைவில் என் உக்கிரத்தை உன்மேல் ஊற்றி, என் கோபத்தை உன்னில் தீர்த்துக்கொண்டு, உன்னை உன் வழிகளுக்குத்தக்கதாக நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதே உன்மேல் முடிவுவருகிறது; நான் என் கோபத்தை உன்மேல் வருவித்து, உன் வழிகளுக்குத்தக்கதாக உன்னை நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுது விரைவில் என் உக்கிரத்தை உன்மேல் ஊற்றி, என் கோபத்தை உன்னில் தீர்த்துக்கொண்டு, உன்னை உன் வழிகளுக்குத்தக்கதாக நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதே உன்மேல் முடிவுவருகிறது; நான் என் கோபத்தை உன்மேல் வருவித்து, உன் வழிகளுக்குத்தக்கதாக உன்னை நியாயந்தீர்த்து, உன் எல்லா அருவருப்புகளின் பலனையும் உன்மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் முகத்தை அவர்களை விட்டுத் திருப்புவேன்; அதினால் என் அந்தரங்க ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்; பறிகாரர் அதற்குள் பிரவேசித்து, அதைப் பரிசுத்தக்குலைச்சலாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என் கண் உன்னைத் தப்பவிடாது; நான் இரங்காமல் உன் வழிகளுக்குத்தக்கதை உன்மேல் வரப்பண்ணுவேன்; உன் அருவருப்புகளுக்குத்தக்கது உன் நடுவில் வந்திருக்கும்; அப்பொழுது அடிக்கிறவராகிய நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506482" r:id="rId1"/>
+    <p:sldLayoutId id="2474005386" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6411,58 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લૂંટારુઓ એમાં પ્રવેશ કરશે અને તેને ષ્ટ કરશે.]]></a:t>
+              <a:t><![CDATA[ಅಸಹ್ಯಗಳಿಗೂ ತಕ್ಕದ್ದನ್ನು ನಿನಗೆ ಮುಯ್ಯಿ ತೀರಿಸುತ್ತೇನೆ. ಆಗ ಕರ್ತನಾದ ನಾನೇ ಹೊಡೆಯುತ್ತಿರುವನೆಂದು ನಿನಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. હું તારા પર કોઇ દયા બતાવીશ નહિ કે અનુકંપા રાખીશ નહિ. તારા દુષ્કમોર્ની હું તને સજા કરનાર છું. હું]]></a:t>
+              <a:t><![CDATA[ತಿಳಿಯುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારા બધાં ધૃણાજનક કૃત્યો માટે હું તારો ન્યાય કરીશ, જેથી તને ખબર પડે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[2. ಮನುಷ್ಯಪುತ್ರನೇ, ದೇವರಾದ ಕರ್ತನು ಇಸ್ರಾ ಯೇಲ್‌ ದೇಶಕ್ಕೆ ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಅಂತ್ಯವು ಬಂದಿದೆ; ಈ ದೇಶದ ನಾಲ್ಕು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “મારા લોકોને માટે સાંકળો તૈયાર કરો. કારણ કે સમગ્ર દેશ લોહીથી ખરડાયેલો છે. ગામેગામ હિંસા ફાટી]]></a:t>
+              <a:t><![CDATA[ಮೂಲೆಗಳಲ್ಲೂ ಅಂತ್ಯವು ಬಂದಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નીકળી છે.]]></a:t>
+              <a:t><![CDATA[10. ಇಗೋ, ಆ ದಿನವು ಬಂತು, ಮುಂಜಾನೆ ಹೊರಟುಹೋಯಿತು. ಕೋಲು ಚಿಗು ರಿತು, ಗರ್ವ ಅರಳಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. યહોવા મારા માલિકના આ વચન છે: “એક પછી એક આફત આવી રહી છે.]]></a:t>
+              <a:t><![CDATA[3. ಈಗ ನಿನ್ನ ಮೇಲೂ ಅಂತ್ಯವು ಬಂದಿದೆ ಮತ್ತು ನನ್ನ ಕೋಪವನ್ನು ನಿನ್ನ ಮೇಲೆ ಕಳುಹಿಸುತ್ತೇನೆ; ನಿನ್ನ ಮಾರ್ಗಗಳ ಪ್ರಕಾರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. હું દુષ્ટમાં દુષ્ટ પ્રજાઓને અહીં લઇ આવીશ અને તેમને આ લોકોનાં ઘર પડાવી લેવા દઇશ. હું બળવાનોનો]]></a:t>
+              <a:t><![CDATA[ನಿನಗೆ ನ್ಯಾಯತೀರಿಸುತ್ತೇನೆ. ನಿನ್ನ ಎಲ್ಲಾ ಅಸಹ್ಯಗಳಿಗೋಸ್ಕರ ನಿನ್ನ ಮೇಲೆ ಮುಯ್ಯಿ ತೀರಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘમંડ ઉતારીશ અને તેમનાં મંદિરો ષ્ટ કરાવીશ.]]></a:t>
+              <a:t><![CDATA[11. ಬಲಾತ್ಕಾರವು ದುಷ್ಟತ್ವದ ಕೋಲಾಗಿ ಎದ್ದಿತು; ಅವರಲ್ಲಿಯೂ ಅವರ ಜನ ಸಮೂಹದಲ್ಲಿಯೂ ಅವರ ಸಂಪತ್ತಿನಲ್ಲಿಯೂ ಏನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. અંત આવી રહ્યો છે. તમારો અંત આવી રહ્યો છે, અત્યારે જ આવી રહ્યો છે.]]></a:t>
+              <a:t><![CDATA[ಉಳಿಯುವದಿಲ್ಲ; ಅವರಿಗೋಸ್ಕರ ಗೋಳಾಟವೂ ಇರುವದಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “જ્યારે ભયનો સમય નજીક આવે ત્યારે, તેઓ નિરાશ થઇ જશે અને લોકો શાંતિ ઝંખશે પણ કદી શાંતિ પામશે નહિ.]]></a:t>
+              <a:t><![CDATA[4. ನನ್ನ ಕಣ್ಣುಗಳು ನಿನ್ನನ್ನು ಕಟಾಕ್ಷಿಸುವದಿಲ್ಲ; ನಾನು ನಿನ್ನನ್ನು ಕನಿಕರಿಸು ವದೂ ಇಲ್ಲ, ಆದರೆ ನಿನ್ನ ಮಾರ್ಗಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાએ મને એક વધુ સંદેશો આપ્યો;]]></a:t>
+              <a:t><![CDATA[6. ಅಂತ್ಯವು ಬಂತು. ಅಂತ್ಯವು ಬಂದು ಅದು ನಿನಗೋಸ್ಕರ ಕಾಯುತ್ತಾ ಇದೆ. ಇಗೋ, ಅದು ಬಂತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ઇસ્રાએલના રહેવાસીઓ માટે ભયસૂચક ધ્વની કરવામાં આવી છે, તમારો સજા માટેનો સમય આવી પહોંચ્યો છે.]]></a:t>
+              <a:t><![CDATA[ಪ್ರಕಾರ ನಿನ್ನ ಮೇಲೆ ಮುಯ್ಯಿ ತೀರಿಸುತ್ತೇನೆ, ನಿನ್ನ ಅಸಹ್ಯಗಳು ನಿನ್ನ ಮಧ್ಯೆ ಇರುವವು, ನಾನೇ ಕರ್ತನೆಂದು ನಿನಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિપત્તિનો દિવસ નજીક આવી રહ્યો છે. આ દિવસ આનંદના ઉત્સવોનો નહિ પણ ખેદ કરવાનો દિવસ હશે!]]></a:t>
+              <a:t><![CDATA[ತಿಳಿಯುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હમણાં જ હું મારો રોષ તમારા ઉપર ઉતારું છું, મારો કોપ ઠાલવું છું. હું તમારા દુષ્કમોર્નો હિસાબ]]></a:t>
+              <a:t><![CDATA[12. ಕಾಲವು ಬಂತು, ದಿನವು ಸವಿಾಪ ವಾಯಿತು; ಕೊಂಡುಕೊಳ್ಳುವವನಿಗೆ ಸಂತೋಷವಿಲ್ಲ ದಿರಲಿ, ಮಾರುವವನು ದುಃಖಿಸದಿರಲಿ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માગનાર છું અને તમારા ધૃણાજનક કૃત્યોની ઘટતી સજા કરનાર છું.]]></a:t>
+              <a:t><![CDATA[ಯಾಕಂದರೆ ಎಲ್ಲಾ ಜನಸಮೂಹದ ಮೇಲೆ ರೌದ್ರವಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હું તમારી દયા રાખનાર નથી કે તમારી કરૂણા કરનાર નથી, હું તમને તમારા દુષ્કૃત્યો માટે સજા કરીશ. તમારા]]></a:t>
+              <a:t><![CDATA[5. ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಕೇಡು ಒಂದೇ ಒಂದು ಕೇಡು, ಇಗೋ, ಬಂತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધૃણાજનક કૃત્યો માટે થઇને હું તમારો ન્યાય કરીશ, જેથી તમને ખબર પડે કે હું યહોવા સજા કરું છું.]]></a:t>
+              <a:t><![CDATA[13. ಮಾರಿ ದವನು ಇನ್ನೂ ಬದುಕಿದ್ದರೂ ಮಾರಿದ್ದರ ಬಳಿಗೆ ಹಿಂತಿರುಗುವದಿಲ್ಲ; ದರ್ಶನವು ತಿರುಗದ ಸಮಸ್ತ ಜನಸಮೂಹದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “ઇસ્રાએલ માટે વિનાશનો દિવસ આવે છે, ભયની ઘંટડી વાગી ચૂકી છે, ન્યાયનો દંડ મ્હોરી ચૂક્યો છે અને]]></a:t>
+              <a:t><![CDATA[ವಿಷಯವಾಗಿದೆ. ಒಬ್ಬರೂ ತಮ್ಮ ಜೀವದ ಅಕ್ರಮದಲ್ಲಿ ಬಲಗೊಳ್ಳುವದಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉદ્ધતાઇ સમૃદ્ધ થઇ છે.]]></a:t>
+              <a:t><![CDATA[14. ಅವರು ಕಹಳೆಯನ್ನೂದಿ ಎಲ್ಲವನ್ನೂ ಸಿದ್ಧಮಾಡಿಕೊಂಡಿದ್ದಾರೆ, ಆದರೆ ಯಾರೂ ಯುದ್ಧಕ್ಕೆ ಹೋಗುವದಿಲ್ಲ; ಯಾಕಂದರೆ ಎಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. આફત એક પછી એક આવી પડશે, એક પછી એક અફવા ફેલાશે, તેઓ પ્રબોધકોને ભાવી જાણવા ફોગટ પૂછ-પૂછ કરશે.]]></a:t>
+              <a:t><![CDATA[ಜನ ಸಮೂಹದ ಮೇಲೆ ನನ್ನ ಕೋಪವಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાજકો પણ કશું માર્ગદર્શન નહિ આપી શકે, તેમ વડીલો કશી સલાહ નહિ આપી શકે.]]></a:t>
+              <a:t><![CDATA[15. ಹೊರಗೆ ಕತ್ತಿಯೂ ಒಳಗೆ ವ್ಯಾಧಿಯೂ ಕ್ಷಾಮವೂ ಉಂಟು. ಹೊಲದಲ್ಲಿರುವವನನ್ನು ಕತ್ತಿಯು ಸಾಯಿಸುವದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, ઇસ્રાએલને કહે કે, તમારા દેશમાં જ્યાં જશો ત્યાં પૂર્વ-પશ્ચિમ, ઉત્તર-દક્ષિણ]]></a:t>
+              <a:t><![CDATA[7. ಓ ದೇಶದಲ್ಲಿ ವಾಸಿಸುವವನೇ, ನಿನಗಾಗಿ ಮುಂಜಾನೆ ಬಂತು, ಕಾಲವು ಬಂತು, ತೊಂದರೆಯ ದಿನವು ಹತ್ತಿರವಾಯಿತು ಮತ್ತು ಪರ್ವತಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હિંસા ક્યારનીયે વધી ગઇ છે અને તેણે દુષ્ટતાનો ટેકો લઇ લીધો છે. એ તેમનામાંથી કે તેમના]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣದಲ್ಲಿರುವವನನ್ನು ವ್ಯಾಧಿಯೂ ಬರವೂ ತಿಂದು ಬಿಡುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંગ્રાહકોમાંથી કે તેમના વિષ્વાસઘાતીઓમાંથી કે તેમના બળવાખોરોમાંથી નથી આવતી.]]></a:t>
+              <a:t><![CDATA[16. ಆದರೆ ಅವರಲ್ಲಿ ತಪ್ಪಿಸಿಕೊಳ್ಳುವವರು ತಪ್ಪಿಸಿಕೊಳ್ಳುವರು; ಪ್ರತಿಯೊ ಬ್ಬರೂ ತಮ್ಮ ತಮ್ಮ ಅಕ್ರಮಗಳ ನಿಮಿತ್ತ ಗೋಳಾಡಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. રાજાઓ શોક કરશે, અમલદારો પાયમાલીથી ઘેરાઇ જશે, ને લોકો ભયથી કાંપી ઊઠશે. તમારા આચરણ પ્રમાણે હું]]></a:t>
+              <a:t><![CDATA[ಕಣಿವೆಯಲ್ಲಿರುವ ಪಾರಿವಾಳದ ಹಾಗೆ ಪರ್ವತಗಳ ಮೇಲೆ ಇರುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમને સજા કરીશ; તથા તેઓના કાર્યો મુજબ હું તેમને ન્યાય કરીશ. ત્યારે તેઓ જાણશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[17. ಕೈಗಳೆಲ್ಲಾ ಜೋತಾಡುವವು; ಎಲ್ಲಾ ಮೊಣಕಾಲುಗಳು ನೀರಿನ ಹಾಗೆ ನಿತ್ರಾಣವಾಗು ವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “સમય આવી રહ્યો છે, દિવસ ઉગવાની તૈયારીમાં છે. ખરીદનારે હરખાઇ જવાનું નથી, કે વેચનારે પસ્તાવાનું]]></a:t>
+              <a:t><![CDATA[18. ಅವರು ತಮ್ಮಲ್ಲಿ ಗೋಣಿತಟ್ಟುಗಳನ್ನು ಕಟ್ಟಿ ಕೊಳ್ಳುವರು ಮತ್ತು ಭಯವು ಅವರನ್ನು ಮುಚ್ಚಿಬಿಡು ವದು; ಎಲ್ಲಾ ಮುಖಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી, કારણ, મારો રોષ બધા પર એકસરખો ઊતરનાર છે.]]></a:t>
+              <a:t><![CDATA[ಮೇಲೆ ನಾಚಿಕೆಯೂ ಅವರ ಎಲ್ಲಾ ತಲೆಗಳು ಬೋಳಾಗಿಯೂ ಇರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. રણશિંગાના વર્ષમાં જ્યારે પાછા આવવાનો સમય થશે ત્યારે પોતે જીવતો હશે તોપણ વેચનાર પોતાના સ્થળે પાછો]]></a:t>
+              <a:t><![CDATA[19. ಅವರು ತಮ್ಮ ಬೆಳ್ಳಿಯನ್ನು ಬೀದಿಗಳಲ್ಲಿ ಬಿಸಾಡುವರು; ಅವರ ಬಂಗಾರವು ತೆಗೆದುಹಾಕಲ್ಪಡುವದು, ಅವರ ಬೆಳ್ಳಿ ಬಂಗಾರಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ આવે. કારણ કે, આ સંદર્શન તો આખા સમુદાય વિષે છે. તેઓ પાછા ફરવાના નથી. કોઇ માનવીનું જીવન તેણે કરેલા]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನ ಕೋಪದ ದಿವಸದಲ್ಲಿ ಅವರನ್ನು ತಪ್ಪಿಸಲಾರವು ಮತ್ತು ಅವರ ಪ್ರಾಣಗಳನ್ನು ತೃಪ್ತಿಪಡಿ ಸುವದಿಲ್ಲ. ಅವರ ಕರುಳುಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનિષ્ટોને કારણે બચશે નહિ.]]></a:t>
+              <a:t><![CDATA[ತುಂಬಿಸುವದಿಲ್ಲ. ಯಾಕಂದರೆ ಅದು ಅವರ ಅಕ್ರಮಗಳ ಎಡತಡೆಯ ಭಾಗವಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “ઇસ્રાએલના સૈન્યને એકત્ર કરવા એ લોકો રણશિંગડું વગાડે છે. લડાઇ માટે બધી તૈયારીઓ કરે છે પણ કોઇ]]></a:t>
+              <a:t><![CDATA[20. ಅವನ ಆಭರಣದ ಸೌಂದರ್ಯವಾ ದರೋ ಅವನು ಅದನ್ನು ಘನತೆಗಾಗಿ ಇಟ್ಟನು. ಆದರೆ ಅವರು ತಮ್ಮ ಅಸಹ್ಯಗಳ ವಿಗ್ರಹಗಳನ್ನೂ ಹೇಸಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચારે ખૂણાઓનો અંત આવ્યો છે.]]></a:t>
+              <a:t><![CDATA[ಆರ್ಭಟದ ಧ್ವನಿ ಇಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યુદ્ધમાં જતું નથી, કારણ મારો રોષ સૌ ઉપર એકસરખો ઊતરનાર છે.]]></a:t>
+              <a:t><![CDATA[ಗಳನ್ನೂ ಅದರಲ್ಲಿ ಮಾಡಿದ್ದರಿಂದ ಅದನ್ನು ನಾನು ಅವರಿಂದ ದೂರಮಾಡಿದ್ದೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. કિલ્લાની બહાર તરવાર છે અને અંદર રોગચાળો અને ભૂખમરો છે. જેઓ લડાઇનાં મેદાનમાં છે તેઓ તરવારનો ભોગ]]></a:t>
+              <a:t><![CDATA[21. ನಾನು ಅದನ್ನು ಅಪರಿಚಿತರ ಕೈಗೆ ಕೊಳ್ಳೆಯಾಗಿಯೂ ಭೂಮಿಯ ದುಷ್ಟರಿಗೆ ಸೂರೆಯಾಗಿಯೂ ಒಪ್ಪಿಸುವೆನು ಮತ್ತು ಅವರು ಅದನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનશે. અને જેઓ નગરમાં છે તેમને રોગચાળો અને ભૂખમરો ગળી જશે.]]></a:t>
+              <a:t><![CDATA[ಅಪವಿತ್ರಪಡಿಸುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “અને જો કે તેમનામાંથી અમૂક લોકો ભાગી જઇને પર્વતો તરફ દોડી જશે, તેઓ ખીણમાંના પારેવાં જેવા હશે જે]]></a:t>
+              <a:t><![CDATA[22. ನನ್ನ ಮುಖವನ್ನು ನಾನು ಅವರ ಕಡೆಯಿಂದ ತಿರುಗಿಸುವೆನು; ನನ್ನ ರಹಸ್ಯ ಸ್ಥಳವನ್ನು ಅಪವಿತ್ರಪಡಿಸುವರು. ದರೋಡೆ ಕೋರರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરેક પોતાના પાપને કારણે નિસાસો નાખી રહ્યાં છે.]]></a:t>
+              <a:t><![CDATA[ಅದರಲ್ಲಿ ಸೇರಿ ಅದನ್ನು ಅಪವಿತ್ರ ಪಡಿಸುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. દરેકના હાથ અશકત થઇ જશે અને પગ પાણીની જેમ ઢીંલા થઇ જશે.]]></a:t>
+              <a:t><![CDATA[23. ಒಂದು ಸರಪಳಿಯನ್ನು ಮಾಡು; ಯಾಕಂದರೆ ದೇಶವು ರಕ್ತಾಪರಾಧದಿಂದ ತುಂಬಿದೆ ಮತ್ತು ನಗರವು ಹಿಂಸೆಯಿಂದ ತುಂಬಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેઓ શોકના વસ્ત્રો ધારણ કરશે અને માથાથી તે પગ સુધી ધ્રૂજ્યા કરશે. બધાના ચહેરા પર શરમ અને માથે]]></a:t>
+              <a:t><![CDATA[24. ಆದ ಕಾರಣ ನಾನು ಅನ್ಯಜನಾಂಗಗಳಲ್ಲಿ ಕೆಟ್ಟವರನ್ನು ತರುತ್ತೇನೆ ಮತ್ತು ಅವರು ಅವರ ಮನೆಗಳನ್ನು ವಶ ಪಡಿಸಿಕೊಳ್ಳುವರು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂંડન હશે.]]></a:t>
+              <a:t><![CDATA[ನಾನು ಬಲಿಷ್ಠರ ಅಟ್ಟಹಾಸವನ್ನು ನಿಲ್ಲಿಸುತ್ತೇನೆ ಮತ್ತು ಅವರ ಪರಿಶುದ್ಧ ಸ್ಥಳಗಳು ಅಪವಿತ್ರವಾಗುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તમારા નાણાં, તમારું સોનું અને ચાંદી વિષ્ટાની જેમ રસ્તા ઉપર ફેંકી દો. કારણ યહોવાના કોપને દિવસે તે]]></a:t>
+              <a:t><![CDATA[25. ನಾಶವು ಬರುತ್ತದೆ ಮತ್ತು ಅವರು ಸಮಾಧಾನವನ್ನು ಹುಡುಕುತ್ತಾರೆ; ಆದರೆ ಅದು ಇರುವದಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારો બચાવ કરશે નહિ, તે તમારી ભૂખ સંતોષસે નહિ, કે તેનાથી કોઇનું પેટ ભરાશે નહિ.]]></a:t>
+              <a:t><![CDATA[26. ಕೇಡಿನ ಮೇಲೆ ಕೇಡು ಬರು ವದು; ಸುದ್ದಿಯ ಮೇಲೆ ಸುದ್ದಿ ಬರುವದು. ಆಗ ಅವರು ಪ್ರವಾದಿಯ ದರ್ಶನವನ್ನು ಹುಡುಕುವರು. ಆದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. હું એ પરદેશી લૂંટારાના હાથમાં દુનિયાના ઉતાર જેવા માણસોના હાથમાં લૂંટ તરીકે સોંપી દેવા ઇચ્છું]]></a:t>
+              <a:t><![CDATA[8. ಈಗ ಸ್ವಲ್ಪ ಹೊತ್ತಿನಲ್ಲಿ ನನ್ನ ಉಗ್ರವನ್ನು ನಿನ್ನ ಮೇಲೆ ಸುರಿಯುವೆನು; ನನ್ನ ಕೋಪವನ್ನು ನಿನ್ನ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “અને તેઓ તેના કરારના શહેરમાં આનંદ પામશે, પણ તેઓએ તેમાં અણગમતી મૂર્તિઓ બનાવી છે, તેથી મે તેને]]></a:t>
+              <a:t><![CDATA[ನ್ಯಾಯಪ್ರಮಾಣವು ಯಾಜಕರನ್ನೂ ಆಲೋ ಚನೆಯು ಪೂರ್ವಿಕರನ್ನೂ ಬಿಟ್ಟು ನಾಶವಾಗುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12535,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમનાં માટે અશુદ્ધ વસ્તુ જેવી બનાવી છે.]]></a:t>
+              <a:t><![CDATA[27. ಅರಸನು ದುಃಖಿಸುವನು, ಪ್ರಧಾನನು ನಿರ್ಗತಿಕನಾ ಗುವನು; ದೇಶದ ಜನರ ಕೈಗಳು ತೊಂದರೆಗೊಳ್ಳು ವವು; ಅವರ ಮಾರ್ಗಗಳ ಪ್ರಕಾರ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಅವರ ಹಾಗೆಯೇ ಮಾಡುವೆನು; ಅವರ ನ್ಯಾಯಗಳ ಪ್ರಕಾರ ಅವರಿಗೆ ನ್ಯಾಯತೀರಿಸುವೆನು. ನಾನೇ ಕರ್ತನೆಂದು ಅವರಿಗೆ ತಿಳಿಯುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું. તેઓ એને ષ્ટ કરશે.]]></a:t>
+              <a:t><![CDATA[ತೀರಿಸಿಬಿಡುವೆನು; ನಾನು ನಿನ್ನ ಮಾರ್ಗಗಳ ಪ್ರಕಾರ ಮುಯ್ಯಿ ತೀರಿಸುವೆನು; ನಿನ್ನ ಎಲ್ಲಾ ಅಸಹ್ಯಗಳ ಪ್ರಕಾರ ನಿನ್ನ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આખો દેશ પુરો થવા બેઠો છે, હવે તારો અંત આવી પહોંચ્યો છે. મારો રોષ તારા પર ઊતરનાર છે. હું તારાં]]></a:t>
+              <a:t><![CDATA[ಮುಯ್ಯಿ ತೀರಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્કમોર્નો હિસાબ માગીશ અને તારાં ધૃણાજનક કમોર્ની ઘટતી સજા કરીશ.]]></a:t>
+              <a:t><![CDATA[1. ಇದಾದ ಮೇಲೆ ಕರ್ತನ ವಾಕ್ಯವು ನನ್ನ ಕಡೆಗೆ ಬಂದು ಹೇಳಿದ್ದೇನೆಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તેઓ મારા મંદિરને ષ્ટ કરશે ત્યારે હું તે તરફથી મારું મુખ અવળું ફેરવી લઇશ અને તેઓને અટકાવીશ નહિ,]]></a:t>
+              <a:t><![CDATA[9. ನನ್ನ ಕಣ್ಣು ಕಟಾಕ್ಷಿಸುವದಿಲ್ಲ; ನಾನು ನಿನ್ನನ್ನು ಕನಿಕರಿಸುವದೂ ಇಲ್ಲ, ನಿನ್ನ ಮಾರ್ಗಗಳಿಗೂ ನಿನ್ನ ಮಧ್ಯದಲ್ಲಿರುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>