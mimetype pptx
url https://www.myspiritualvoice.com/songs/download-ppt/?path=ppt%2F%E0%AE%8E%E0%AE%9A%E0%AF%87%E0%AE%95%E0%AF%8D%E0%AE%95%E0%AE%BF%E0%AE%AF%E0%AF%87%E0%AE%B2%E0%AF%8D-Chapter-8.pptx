--- v1 (2026-07-25)
+++ v2 (2026-09-18)
@@ -69,50 +69,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +142,55 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +327,58 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And, behold, the glory of the God of Israel was there, according to the vision that I saw in the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And, behold, the glory of the God of Israel was there, according to the vision that I saw in the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின் மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல் அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[5. Then said he unto me, Son of man, lift up yours eyes now the way toward the north. So I lifted up mine eyes the way toward the north, and behold northward at the gate of the altar this image of jealousy in the entry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின் மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல் அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[5. Then said he unto me, Son of man, lift up yours eyes now the way toward the north. So I lifted up mine eyes the way toward the north, and behold northward at the gate of the altar this image of jealousy in the entry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை; அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Then said he unto me, Son of man, lift up yours eyes now the way toward the north. So I lifted up mine eyes the way toward the north, and behold northward at the gate of the altar this image of jealousy in the entry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை; அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[6. He said furthermore unto me, Son of man, see you what they do? even the great abominations that the house of Israel commits here, that I should go far off from my sanctuary? but turn you yet again, and you shall see greater abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம் அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. He said furthermore unto me, Son of man, see you what they do? even the great abominations that the house of Israel commits here, that I should go far off from my sanctuary? but turn you yet again, and you shall see greater abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம் அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. He said furthermore unto me, Son of man, see you what they do? even the great abominations that the house of Israel commits here, that I should go far off from my sanctuary? but turn you yet again, and you shall see greater abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And he brought me to the door of the court; and when I looked, behold a hole in the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. Then said he unto me, Son of man, dig now in the wall: and when I had dug in the wall, behold a door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the sixth year, in the sixth month, in the fifth day of the month, as I sat in mine house, and the elders of Judah sat before me, that the hand of the Lord GOD fell there upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. Then said he unto me, Son of man, dig now in the wall: and when I had dug in the wall, behold a door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, நான் பள்ளத்தாக்கிலே கண்டிருந்த தரிசனத்துக்குச் சரியாக இஸ்ரவேலின் தேவனுடைய மகிமை அங்கே விளங்கினது.]]></a:t>
+              <a:t><![CDATA[9. And he said unto me, Go in, and behold the wicked abominations that they do here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான் என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. So I went in and saw; and behold every form of creeping things, and abominable beasts, and all the idols of the house of Israel, portrayed upon the wall round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான் என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. So I went in and saw; and behold every form of creeping things, and abominable beasts, and all the idols of the house of Israel, portrayed upon the wall round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. So I went in and saw; and behold every form of creeping things, and abominable beasts, and all the idols of the house of Israel, portrayed upon the wall round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And there stood before them seventy men of the ancients of the house of Israel, and in the midst of them stood Jaazaniah the son of Shaphan, with every man his censer in his hand; and a thick cloud of incense went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And there stood before them seventy men of the ancients of the house of Israel, and in the midst of them stood Jaazaniah the son of Shaphan, with every man his censer in his hand; and a thick cloud of incense went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னைப் பிராகாரத்தின் வாசலுக்குக் கொண்டுபோனார்; அப்பொழுது இதோ, சுவரில் ஒரு துவாரத்தைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. And there stood before them seventy men of the ancients of the house of Israel, and in the midst of them stood Jaazaniah the son of Shaphan, with every man his censer in his hand; and a thick cloud of incense went up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ சுவரிலே துவாரமிடு என்றார்; நான் சுவரிலே துவாரமிட்டபோது, இதோ, ஒரு வாசல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Then said he unto me, Son of man, have you seen what the ancients of the house of Israel do in the dark, every man in the chambers of his imagery? for they say, the LORD sees us not; the LORD has forsaken the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ சுவரிலே துவாரமிடு என்றார்; நான் சுவரிலே துவாரமிட்டபோது, இதோ, ஒரு வாசல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Then said he unto me, Son of man, have you seen what the ancients of the house of Israel do in the dark, every man in the chambers of his imagery? for they say, the LORD sees us not; the LORD has forsaken the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the sixth year, in the sixth month, in the fifth day of the month, as I sat in mine house, and the elders of Judah sat before me, that the hand of the Lord GOD fell there upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் என்னைப்பார்த்து: நீ உள்ளே போய், அவர்கள் இங்கே செய்கிற கொடிய அருவருப்புகளைப் பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Then said he unto me, Son of man, have you seen what the ancients of the house of Israel do in the dark, every man in the chambers of his imagery? for they say, the LORD sees us not; the LORD has forsaken the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும் சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[13. He said also unto me, Turn you yet again, and you shall see greater abominations that they do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும் சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[14. Then he brought me to the door of the gate of the LORD's house which was toward the north; and, behold, there sat women weeping for Tammuz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[14. Then he brought me to the door of the gate of the LORD's house which was toward the north; and, behold, there sat women weeping for Tammuz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[15. Then said he unto me, Have you seen this, O son of man? turn you yet again, and you shall see greater abominations than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Then said he unto me, Have you seen this, O son of man? turn you yet again, and you shall see greater abominations than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And he brought me into the inner court of the LORD's house, and, behold, at the door of the temple of the LORD, between the porch and the altar, were about five and twenty men, with their backs toward the temple of the LORD, and their faces toward the east; and they worshipped the sun toward the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And he brought me into the inner court of the LORD's house, and, behold, at the door of the temple of the LORD, between the porch and the altar, were about five and twenty men, with their backs toward the temple of the LORD, and their faces toward the east; and they worshipped the sun toward the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் அவர்கள் செய்கிற அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று அவர் என்னுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And he brought me into the inner court of the LORD's house, and, behold, at the door of the temple of the LORD, between the porch and the altar, were about five and twenty men, with their backs toward the temple of the LORD, and their faces toward the east; and they worshipped the sun toward the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் அவர்கள் செய்கிற அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று அவர் என்னுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And he brought me into the inner court of the LORD's house, and, behold, at the door of the temple of the LORD, between the porch and the altar, were about five and twenty men, with their backs toward the temple of the LORD, and their faces toward the east; and they worshipped the sun toward the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3926,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்: மனுபுத்திரனே, இதைக் கண்டாயா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று என்னுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the sixth year, in the sixth month, in the fifth day of the month, as I sat in mine house, and the elders of Judah sat before me, that the hand of the Lord GOD fell there upon me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Then he said unto me, Have you seen this, O son of man? Is it a light thing to the house of Judah that they commit the abominations which they commit here? for they have filled the land with violence, and have returned to provoke me to anger: and, lo, they put the branch to their nose.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Then he said unto me, Have you seen this, O son of man? Is it a light thing to the house of Judah that they commit the abominations which they commit here? for they have filled the land with violence, and have returned to provoke me to anger: and, lo, they put the branch to their nose.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Then he said unto me, Have you seen this, O son of man? Is it a light thing to the house of Judah that they commit the abominations which they commit here? for they have filled the land with violence, and have returned to provoke me to anger: and, lo, they put the branch to their nose.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Therefore will I also deal in fury: mine eye shall not spare, neither will I have pity: and though they cry in mine ears with a loud voice, yet will I not hear them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Therefore will I also deal in fury: mine eye shall not spare, neither will I have pity: and though they cry in mine ears with a loud voice, yet will I not hear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்: மனுபுத்திரனே, இதைக் கண்டாயா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று என்னுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. Then I beheld, and lo a likeness as the appearance of fire: from the appearance of his loins even downward, fire; and from his loins even upward, as the appearance of brightness, as the colour of amber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then I beheld, and lo a likeness as the appearance of fire: from the appearance of his loins even downward, fire; and from his loins even upward, as the appearance of brightness, as the colour of amber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he put forth the form of an hand, and took me by a lock of mine head; and the spirit lifted me up between the earth and the heaven, and brought me in the visions of God to Jerusalem, to the door of the inner gate that looks toward the north; where was the seat of the image of jealousy, which provokes to jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he put forth the form of an hand, and took me by a lock of mine head; and the spirit lifted me up between the earth and the heaven, and brought me in the visions of God to Jerusalem, to the door of the inner gate that looks toward the north; where was the seat of the image of jealousy, which provokes to jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he put forth the form of an hand, and took me by a lock of mine head; and the spirit lifted me up between the earth and the heaven, and brought me in the visions of God to Jerusalem, to the door of the inner gate that looks toward the north; where was the seat of the image of jealousy, which provokes to jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005385" r:id="rId1"/>
+    <p:sldLayoutId id="2478715802" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5403,90 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ದೇಶವನ್ನು ಹಿಂಸೆಯಿಂದ ತುಂಬಿಸಿದ್ದಲ್ಲದೆ ನನ್ನನ್ನು ಕೆಣಕಬೇಕೆಂದು ಮತ್ತೆ ಯತ್ನಿಸುತ್ತಿದ್ದಾರೆ. ನೋಡು, ಅವರ]]></a:t>
+              <a:t><![CDATA[4. இதோ, நான் பள்ளத்தாக்கிலே கண்டிருந்த தரிசனத்துக்குச் சரியாக இஸ்ரவேலின் தேவனுடைய மகிமை அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೂಗಿಗೆ ಕೊಂಬೆಗಳನ್ನಿಟ್ಟು ಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[விளங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆರನೇ ವರುಷದ ಆರನೆಯ ತಿಂಗಳಿನ ಐದನೆಯ ದಿನದಲ್ಲಿ ಆಗಿದ್ದೇನಂದರೆ--ನಾನೂ ಯೆಹೂದದ ಹಿರಿಯರೂ ನನ್ನ ಮನೆಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಳಿತುಕೊಂಡಿರುವಾಗ ಅಲ್ಲಿ ದೇವರಾದ ಕರ್ತನ ಹಸ್ತವು ನನ್ನ ಮೇಲೆ ಬಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದದರಿಂದ ನಾನು ಸಹ ಉಗ್ರ ದಿಂದಲೇ ಇರುವೆನು. ನನ್ನ ಕಣ್ಣು ಕನಿಕರಿಸುವದೂ ಇಲ್ಲ, ನಾನು ಕಟಾಕ್ಷಿಸುವದೂ ಇಲ್ಲ, ಅವರು]]></a:t>
+              <a:t><![CDATA[எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಕಿವಿಗಳಲ್ಲಿ ಮಹಾಧ್ವನಿಯಿಂದ ಕಿರಿಚಿದರೂ ನಾನು ಕೇಳಿಸಿಕೊಳ್ಳುವದೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆಮೇಲೆ ನಾನು ನೋಡಲಾಗಿ ಇಗೋ, ಬೆಂಕಿಯಂತೆ ತೋರುವ ಒಬ್ಬನ ರೂಪವು ಕಾಣಿಸಿತು; ಅವನ ನಡುವಿನ ಮೇಲ್ಗಡೆಯೂ ಕೆಳಗಡೆಯೂ ಮೆರಗು]]></a:t>
+              <a:t><![CDATA[என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದ ಪೀತರತ್ನ ವರ್ಣದ ಹಾಗೆ ಹೊಳೆಯುತ್ತಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕೈಯ ಹಾಗಿರುವ ಹಸ್ತವನ್ನು ಚಾಚಿ, ನನ್ನ ತಲೆಯ ಕೂದಲಿನಿಂದ ನನ್ನನ್ನು ಹಿಡಿ ದನು; ಆಗ ಆತ್ಮನು ನನ್ನನ್ನು ಭೂಮಿಗೂ]]></a:t>
+              <a:t><![CDATA[7. என்னைப் பிராகாரத்தின் வாசலுக்குக் கொண்டுபோனார்; அப்பொழுது இதோ, சுவரில் ஒரு துவாரத்தைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಕಾಶಕ್ಕೂ ಮಧ್ಯದಲ್ಲಿ ಎತ್ತಿ ನನ್ನನ್ನು ದೇವರದರ್ಶನಗಳಲ್ಲಿ ಯೆರೂ ಸಲೇಮಿಗೆ ಉತ್ತರದ ಕಡೆಗೆ ಎದುರಾಗಿರುವ ಒಳ ಬಾಗಲಿನ]]></a:t>
+              <a:t><![CDATA[8. அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ சுவரிலே துவாரமிடு என்றார்; நான் சுவரிலே துவாரமிட்டபோது, இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಅವನು ನನ್ನನ್ನು ಕರ್ತನ ಆಲಯದ ಉತ್ತರ ಕಡೆಗೆ ಎದುರಾಗಿ ಬಾಗಲಿದ್ದ ಕಡೆಗೆ ತಂದನು; ಇಗೋ, ಅಲ್ಲಿ ತಮ್ಮೂಜ್‌ಗೋಸ್ಕರ]]></a:t>
+              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡೆಗೆ ಅಸೂಯೆ ಎಬ್ಬಿಸುವ ವಿಗ್ರಹವು ಇದ್ದಲ್ಲಿಗೆ ತೆಗೆದುಕೊಂಡು ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[ஒரு வாசல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇಗೋ, ಇಸ್ರಾ ಯೇಲಿನ ದೇವರ ಮಹಿಮೆಯು ನಾನು ಆ ಬಯಲು ಸೀಮೆಯಲ್ಲಿ ನೋಡಿದ ಆಕಾರದ ಪ್ರಕಾ ರವೇ ಅಲ್ಲಿ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[9. அவர் என்னைப்பார்த்து: நீ உள்ளே போய், அவர்கள் இங்கே செய்கிற கொடிய அருவருப்புகளைப் பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆಮೇಲೆ ಆತನು ನನಗೆ --ಮನುಷ್ಯಪುತ್ರನೇ, ಈಗ ಉತ್ತರದ ಕಡೆಗೆ ನಿನ್ನ ಕಣ್ಣುಗಳನ್ನು ಎತ್ತು ಅಂದಾಗ ನಾನು ಉತ್ತರದ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಣ್ಣುಗಳನ್ನೆತ್ತಿದೆನು; ಇಗೋ, ಉತ್ತರದಲ್ಲಿ ಯಜ್ಞ ವೇದಿಯ ಬಾಗಿಲಲ್ಲಿ ಅಸೂಯೆ ವಿಗ್ರಹವು ಪ್ರವೇಶ ದಲ್ಲಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಆತನು ನನಗೆ ಹೇಳಿದ್ದೇನಂದರೆ --ಮನುಷ್ಯಪುತ್ರನೇ, ಅವರು ಮಾಡುತ್ತಿರುವದನ್ನು ನೋಡುತ್ತಿರುವಿಯಾ? ನಾನು ನನ್ನ]]></a:t>
+              <a:t><![CDATA[சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧ ಸ್ಥಳವನ್ನು ಬಿಟ್ಟು ದೂರ ಹೋಗುವ ಹಾಗೆ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರು ಇಲ್ಲಿ ನಡೆಸುತ್ತಿರುವ ದೊಡ್ಡ ಅಸಹ್ಯ ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುತ್ತಿರುವಿಯಾ? ಆದರೆ ಮತ್ತೆ ತಿರು ಗಿಕೋ, ನೀನು ಇನ್ನೂ ದೊಡ್ಡ ಅಸಹ್ಯಗಳನ್ನು ನೋಡುವಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಅವನು ನನ್ನನ್ನು ಅಂಗಳದ ಬಾಗಲಿಗೆ ತಂದನು; ಮತ್ತು ನಾನು ನೋಡುವಾಗ ಇಗೋ, ಗೋಡೆಯಲ್ಲಿ ಒಂದು ರಂಧ್ರವನ್ನು ಕಂಡೆನು]]></a:t>
+              <a:t><![CDATA[நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಮೇಲೆ ಆತನು ನನಗೆ--ಮನುಷ್ಯಪುತ್ರನೇ, ಈಗ ಗೋಡೆಯಲ್ಲಿ ಕೊರೆ ಎಂದು ಹೇಳಿದನು. ಯಾವಾಗ ನಾನು ಗೋಡೆಯನ್ನು ಕೊರೆದೆನೋ]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಬಾಗಿಲು ಕಾಣಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಳುವ ಹೆಂಗಸರು ಕೂತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಆತನು ನನಗೆ--ಒಳಗೆ ಹೋಗು; ಅವರು ಮಾಡುವ ಕೆಟ್ಟ ಅಸಹ್ಯಗಳನ್ನು ನೋಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಹಾಗೆಯೇ ನಾನು ಒಳಗೆ ಹೋಗಿ ನೋಡಿದೆನು; ಇಗೋ, ಎಲ್ಲಾ ಜಾತಿಯ ಕ್ರಿಮಿಕೀಟಗಳೂ ಅಸಹ್ಯ ಮೃಗಗಳೂ ಇಸ್ರಾಯೇಲ್ಯರು ಪೂಜಿಸುವ]]></a:t>
+              <a:t><![CDATA[13. பின்னும் அவர்கள் செய்கிற அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று அவர் என்னுடனே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಕಲ ಮೂರ್ತಿಗಳೂ ಈ ಗೋಡೆಯ ಸುತ್ತಲೂ ಚಿತ್ರಿಸ ಲ್ಪಟ್ಟಿವೆ.]]></a:t>
+              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನ ದವರಲ್ಲಿ ಎಪ್ಪತ್ತು ಮಂದಿಯೂ ಅವರ ಮಧ್ಯದಲ್ಲಿ ಶಾಫಾನನ ಮಗನಾದ ಯಾಜನ್ಯನೂ ನಿಂತುಕೊಂಡಿ]]></a:t>
+              <a:t><![CDATA[அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದರು; ಪ್ರತಿಯೊಬ್ಬನ ಕೈಯಲ್ಲೂ ಅವನವನ ಧೂಪಾ ರತಿ ಇತ್ತು; ಧೂಪದ ಸುವಾಸನೆಯು ಮೇಘವಾಗಿ ಏರುತ್ತಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்: மனுபுத்திரனே, இதைக் கண்டாயா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಆತನು ನನಗೆ ಮನುಷ್ಯಪುತ್ರನೇ, ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರ ಪೂರ್ವಿಕರು ಕತ್ತಲೆ ಯಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನೂ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[என்னுடனே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಠಡಿಗಳಲ್ಲಿ ಚಿತ್ರಗಳನ್ನು ಮಾಡುವದನ್ನು ನೋಡಿದೆಯಾ?--ಕರ್ತನು ನಮ್ಮನ್ನು ನೋಡುವದಿಲ್ಲ, ಕರ್ತನು ಭೂಮಿಯನ್ನು ತೊರೆದು]]></a:t>
+              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಟ್ಟಿದ್ದಾನೆ ಎಂದು ಹೇಳುವರು.]]></a:t>
+              <a:t><![CDATA[நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಆತನು ಹೇಳಿದ್ದೇನಂದರೆ--ಮತ್ತೊಂದು ಸಾರಿ ತಿರುಗಿಕೋ; ಅವರು ಮಾಡುವ ಇನ್ನೂ ಮಹಾ ಅಸಹ್ಯವಾದವು ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುವಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9851,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆಮೇಲೆ ನನಗೆ ಆತನು, ಓ ನರಪುತ್ರನೇ, ನೋಡಿದಿಯೋ? ಮತ್ತೊಂದು ಸಾರಿ ತಿರುಗಿಕೋ ಇವುಗಳಿಗಿಂತ ಇನ್ನೂ ದೊಡ್ಡ]]></a:t>
+              <a:t><![CDATA[அமர்ந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಸಹ್ಯವಾದವುಗಳನ್ನು ನೋಡುವಿ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಗ ಅವನು ನನ್ನನ್ನು ಕರ್ತನ ಆಲ ಯದ ಒಳಗಿನ ಅಂಗಳಕ್ಕೆ ಕರೆದುಕೊಂಡು ಹೋದನು. ಇಗೋ, ಕರ್ತನ ಮಂದಿರದ ಬಾಗಿಲಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ವಾರಾಂಗ ಳಕ್ಕೂ ಯಜ್ಞವೇದಿಗೂ ಮಧ್ಯದಲ್ಲಿ ಸುಮಾರು ಇಪ್ಪ ತ್ತೈದು ಮಂದಿಯು ಕರ್ತನ ಮಂದಿರಕ್ಕೆ ಬೆನ್ನು ಕೊಟ್ಟು,]]></a:t>
+              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೂರ್ವದಿಕ್ಕಿನ ಕಡೆಗೆ ತಮ್ಮ ಮುಖಗಳನ್ನು ತಿರು ಗಿಸಿ ಸೂರ್ಯ ನಮಸ್ಕಾರ ಮಾಡುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಆತನು ನನಗೆ--ಓ ಮನುಷ್ಯಪುತ್ರನೇ, ನೋಡಿ ದೆಯಾ? ಅವರು ಇಲ್ಲಿ ಮಾಡುವ ಅಸಹ್ಯವಾದವುಗಳು ಯೆಹೂದನ ಮನೆತನದವರಿಗಲ್ಲವೇ?]]></a:t>
+              <a:t><![CDATA[உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>