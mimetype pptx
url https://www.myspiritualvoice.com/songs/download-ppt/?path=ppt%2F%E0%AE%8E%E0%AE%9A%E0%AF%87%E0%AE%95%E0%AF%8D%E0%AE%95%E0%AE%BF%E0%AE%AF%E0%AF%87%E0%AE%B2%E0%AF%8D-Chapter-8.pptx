--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715802" r:id="rId1"/>
+    <p:sldLayoutId id="2482723393" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>