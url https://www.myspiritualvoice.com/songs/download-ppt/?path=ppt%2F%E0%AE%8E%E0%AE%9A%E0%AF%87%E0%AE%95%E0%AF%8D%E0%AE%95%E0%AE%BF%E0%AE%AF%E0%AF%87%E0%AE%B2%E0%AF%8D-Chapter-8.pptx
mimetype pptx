--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -65,50 +65,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +130,52 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +310,55 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான் என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான் என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின் மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல் அமர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின் மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல் அமர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை; அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னைப் பிராகாரத்தின் வாசலுக்குக் கொண்டுபோனார்; அப்பொழுது இதோ, சுவரில் ஒரு துவாரத்தைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை; அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ சுவரிலே துவாரமிடு என்றார்; நான் சுவரிலே துவாரமிட்டபோது, இதோ, ஒரு வாசல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம் அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் என்னைப்பார்த்து: நீ உள்ளே போய், அவர்கள் இங்கே செய்கிற கொடிய அருவருப்புகளைப் பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம் அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும் சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும் சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின் மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல் அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[4. இதோ, நான் பள்ளத்தாக்கிலே கண்டிருந்த தரிசனத்துக்குச் சரியாக இஸ்ரவேலின் தேவனுடைய மகிமை அங்கே விளங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான் என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[5. அவர் என்னைப் பார்த்து; மனுபுத்திரனே, உன் கண்களை ஏறெடுத்து, வடக்கே பார் என்றார்; அப்பொழுது நான் என் கண்களை ஏறெடுத்து, வடக்கே பார்த்தேன்; இதோ, பலிபீடத்தின் வாசலுக்கு வடக்கே பார்த்தேன்; நடையிலே எரிச்சலுண்டாக்குகிற அந்த விக்கிரகம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் அவர்கள் செய்கிற அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று அவர் என்னுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவர் என்னை நோக்கி: மனுபுத்திரனே, அவர்கள் செய்கிறதைக் காண்கிறாயா? என் பரிசுத்த ஸ்தலத்தைவிட்டு என்னைத் தூரமாய்ப் போகப்பண்ணும்படியான இஸ்ரவேல் வம்சத்தார் இங்கே செய்கிற மிகுந்த அருவருப்புகளைக் காண்கிறாய் அல்லவா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. என்னைப் பிராகாரத்தின் வாசலுக்குக் கொண்டுபோனார்; அப்பொழுது இதோ, சுவரில் ஒரு துவாரத்தைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்: மனுபுத்திரனே, இதைக் கண்டாயா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று என்னுடனே சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ சுவரிலே துவாரமிடு என்றார்; நான் சுவரிலே துவாரமிட்டபோது, இதோ, ஒரு வாசல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ சுவரிலே துவாரமிடு என்றார்; நான் சுவரிலே துவாரமிட்டபோது, இதோ, ஒரு வாசல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆறாம் வருஷத்து ஆறாம் மாதம் ஐந்தாந்தேதியிலே, நான் என் வீட்டில் உட்கார்ந்திருக்கிறபோதும், யூதாவின் மூப்பர்கள் எனக்கு முன்பாக உட்கார்ந்திருக்கிறபோதும், கர்த்தராகிய ஆண்டவருடைய கரம் அங்கே என்மேல் அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[14. என்னைக் கர்த்தருடைய ஆலயத்து வடக்கு வாசலின் நடையிலே கொண்டு போனார்; இதோ, அங்கே தம்மூசுக்காக அழுதுகொண்டிருக்கிற ஸ்திரீகள் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர் என்னைப்பார்த்து: நீ உள்ளே போய், அவர்கள் இங்கே செய்கிற கொடிய அருவருப்புகளைப் பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும் சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நான் உள்ளே போய்ப் பார்த்த போது, இதோ, சகலவித ஊரும்பிராணிகளும் அருவருப்பான மிருகங்களுமாகிய இவைகளின் சுரூபங்களும், இஸ்ரவேல் வம்சத்தாருடைய நரகலான சகல விக்கிரகங்களும் சுவரில் சுற்றிலும் சித்திரந்தீரப்பட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரின் மூப்பரில் எழுபதுபேரும், அவர்களின் நடுவிலே சாப்பானுடைய குமாரனாகிய யசனியாவும், அவனவன் தன்தன் கையிலே தன்தன் தூபகலசத்தைப் பிடித்துக்கொண்டு, அவைகளுக்கு முன்பாக நின்றார்கள், தூபவர்க்கத்தினால் மிகுந்த புகை எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை; அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3579,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் நானும் உக்கிரத்தோடே காரியத்தை நடத்துவேன்; என் கண் தப்பவிடுவதில்லை, நான் இரங்குவதில்லை; அவர்கள் மகா சத்தமாய் என் செவிகள் கேட்கக் கூப்பிட்டாலும் அவர்களுக்கு நான் செவிகொடுப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தாரின் மூப்பர்கள் அந்தகாரத்திலே அவரவர் தங்கள் விக்கிரகங்களின் சித்திர விநோத அறைகளில் செய்கிறதை நீ கண்டாயா? கர்த்தர் எங்களைப் பார்க்கிறதில்லை; கர்த்தர் தேசத்தைக் கைவிட்டார் என்று சொல்லுகிறார்களே என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. பின்னும் அவர்கள் செய்கிற அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று அவர் என்னுடனே சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. பின்னும் அவர்கள் செய்கிற அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று அவர் என்னுடனே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம் அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்: மனுபுத்திரனே, இதைக் கண்டாயா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று என்னுடனே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, அக்கினிச்சாயலாய்த் தோன்றுகிற ஒருவரைக் கண்டேன்; அவருடைய இடுப்புக்குக் கீழெல்லாம் அக்கினியும் அவருடைய இடுப்புக்கு மேலெல்லாம் சொகுசாவைப்போல் பிரகாசிக்கிற சாயலுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்: மனுபுத்திரனே, இதைக் கண்டாயா? இதிலும் அதிக அருவருப்புகளை இன்னமும் காண்பாய் என்று என்னுடனே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கைபோல் தோன்றினதை அவர் நீட்டி, என் தலைமயிரைப் பிடித்து என்னைத் தூக்கினார், ஆவியானவர் என்னைப் பூமிக்கும் வானத்துக்கும் நடுவே கொண்டுபோய், தேவதரிசனத்திலே என்னை எருசலேமில் வடதிசைக்கு எதிரான உள்வாசலின் நடையிலே விட்டார்; அங்கே எரிச்சலுண்டாக்குகிற விக்கிரகத்தின் ஸ்தானம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. என்னைக் கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திலே கொண்டுபோனார்; இதோ, கர்த்தருடைய ஆலயத்தின் வாசல் நடையிலே மண்டபத்துக்கும் பலிபீடத்துக்கும் நடுவே, ஏறக்குறைய இருபத்தைந்து புருஷர், தங்கள் முதுகைத் கர்த்தருடைய ஆலயத்துக்கும் தங்கள் முகத்தைக் கீழ்த்திசைக்கும், நேராகத் திருப்பினவர்களாய்க் கிழக்கே இருக்கும் சூரியனை நமஸ்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, நான் பள்ளத்தாக்கிலே கண்டிருந்த தரிசனத்துக்குச் சரியாக இஸ்ரவேலின் தேவனுடைய மகிமை அங்கே விளங்கினது.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இதைக் கண்டாயா? இங்கே யூதா வம்சத்தார் செய்கிற அருவருப்புகள் அற்பமான காரியமா? அவர்கள் தேசத்தைக் கொடுமையினால் நிரப்பி என்னை அடிக்கடி கோபமூட்டுகிறார்கள்; இதோ, அவர்கள் திராட்சக்கிளையைத் தங்கள் நாசிக்கு நேராகப் பிடிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506553" r:id="rId1"/>
+    <p:sldLayoutId id="2474005385" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,50 +4814,66 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. યહોવાએ મને કહ્યું, “હે મનુષ્યના પુત્ર, ઉત્તર તરફ જો.” મેં જોયું તો વેદીના દરવાજાની ઉત્તર તરફના]]></a:t>
+              <a:t><![CDATA[ಅವರು ದೇಶವನ್ನು ಹಿಂಸೆಯಿಂದ ತುಂಬಿಸಿದ್ದಲ್ಲದೆ ನನ್ನನ್ನು ಕೆಣಕಬೇಕೆಂದು ಮತ್ತೆ ಯತ್ನಿಸುತ್ತಿದ್ದಾರೆ. ನೋಡು, ಅವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રવેશદ્વાર આગળ દેવના અપમાનરૂપ એક મૂર્તિ હતી.]]></a:t>
+              <a:t><![CDATA[ಮೂಗಿಗೆ ಕೊಂಬೆಗಳನ್ನಿಟ್ಟು ಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પછી યહોવાએ મને કહ્યું, “હે મનુષ્યના પુત્ર, એ લોકો શું કરે છે તે તમે જોયું? અહીં ઇસ્રાએલીઓ જે અધમ]]></a:t>
+              <a:t><![CDATA[1. ಆರನೇ ವರುಷದ ಆರನೆಯ ತಿಂಗಳಿನ ಐದನೆಯ ದಿನದಲ್ಲಿ ಆಗಿದ್ದೇನಂದರೆ--ನಾನೂ ಯೆಹೂದದ ಹಿರಿಯರೂ ನನ್ನ ಮನೆಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૃત્યો કરે છે તેને લીધે હું મારા મંદિરમાંથી દૂરને દૂર થતો જાઉં છું. પણ તમે આનાથી પણ વધુ અધમ કૃત્યો]]></a:t>
+              <a:t><![CDATA[ಕುಳಿತುಕೊಂಡಿರುವಾಗ ಅಲ್ಲಿ ದೇವರಾದ ಕರ್ತನ ಹಸ್ತವು ನನ್ನ ಮೇಲೆ ಬಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોવા પામશો.”]]></a:t>
+              <a:t><![CDATA[18. ಆದದರಿಂದ ನಾನು ಸಹ ಉಗ್ರ ದಿಂದಲೇ ಇರುವೆನು. ನನ್ನ ಕಣ್ಣು ಕನಿಕರಿಸುವದೂ ಇಲ್ಲ, ನಾನು ಕಟಾಕ್ಷಿಸುವದೂ ಇಲ್ಲ, ಅವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આમ કહીને પછી તે મને મંદિરના ચોકના બારણા આગળ લાવ્યા. ત્યાં મેં ભીતમાં એક કાણું જોયું.]]></a:t>
+              <a:t><![CDATA[ನನ್ನ ಕಿವಿಗಳಲ್ಲಿ ಮಹಾಧ್ವನಿಯಿಂದ ಕಿರಿಚಿದರೂ ನಾನು ಕೇಳಿಸಿಕೊಳ್ಳುವದೂ ಇಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેમણે મને કહ્યું “હે મનુષ્યના પુત્ર, અહીં ભીંતમાં ખોદ, મેં ખોધ્યુ તો બારણું નીકળ્યું.”]]></a:t>
+              <a:t><![CDATA[2. ಆಮೇಲೆ ನಾನು ನೋಡಲಾಗಿ ಇಗೋ, ಬೆಂಕಿಯಂತೆ ತೋರುವ ಒಬ್ಬನ ರೂಪವು ಕಾಣಿಸಿತು; ಅವನ ನಡುವಿನ ಮೇಲ್ಗಡೆಯೂ ಕೆಳಗಡೆಯೂ ಮೆರಗು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેમણે મને કહ્યું, “અંદર જા, અને અહીં એ લોકો જે અધમ કૃત્યો કરે છે તે જો.”]]></a:t>
+              <a:t><![CDATA[ಮಾಡಿದ ಪೀತರತ್ನ ವರ್ಣದ ಹಾಗೆ ಹೊಳೆಯುತ್ತಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેથી મેં અંદર જઇને જોયું તો ચારે બાજુની ભીંતો ઉપર પેટે ચાલનારા પ્રાણીઓની નિષિદ્ધ પશુઓની અને]]></a:t>
+              <a:t><![CDATA[3. ಕೈಯ ಹಾಗಿರುವ ಹಸ್ತವನ್ನು ಚಾಚಿ, ನನ್ನ ತಲೆಯ ಕೂದಲಿನಿಂದ ನನ್ನನ್ನು ಹಿಡಿ ದನು; ಆಗ ಆತ್ಮನು ನನ್ನನ್ನು ಭೂಮಿಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલીઓની બીજી બધી મૂર્તિઓ કોતરેલી હતી.]]></a:t>
+              <a:t><![CDATA[ಆಕಾಶಕ್ಕೂ ಮಧ್ಯದಲ್ಲಿ ಎತ್ತಿ ನನ್ನನ್ನು ದೇವರದರ್ಶನಗಳಲ್ಲಿ ಯೆರೂ ಸಲೇಮಿಗೆ ಉತ್ತರದ ಕಡೆಗೆ ಎದುರಾಗಿರುವ ಒಳ ಬಾಗಲಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. છઠ્ઠા વર્ષના છઠ્ઠા મહિનાના પાંચમા દિવસે યહૂદાના આગેવાનો સાથે હું મારે ઘેર બેઠો હતો એવામાં અચાનક]]></a:t>
+              <a:t><![CDATA[14. ಆಗ ಅವನು ನನ್ನನ್ನು ಕರ್ತನ ಆಲಯದ ಉತ್ತರ ಕಡೆಗೆ ಎದುರಾಗಿ ಬಾಗಲಿದ್ದ ಕಡೆಗೆ ತಂದನು; ಇಗೋ, ಅಲ್ಲಿ ತಮ್ಮೂಜ್‌ಗೋಸ್ಕರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. શાફાનનો પુત્ર યાઅઝાન્યા તથા ઇસ્રાએલના 70 વડીલો ત્યાં ઊભા હતા. દેરકની પાસે ધૂપદાનીઓ હતી, તેથી]]></a:t>
+              <a:t><![CDATA[ಕಡೆಗೆ ಅಸೂಯೆ ಎಬ್ಬಿಸುವ ವಿಗ್ರಹವು ಇದ್ದಲ್ಲಿಗೆ ತೆಗೆದುಕೊಂಡು ಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓનાં માથા પર ધૂપના ગોટેગોટા ઉડતા હતા.]]></a:t>
+              <a:t><![CDATA[4. ಇಗೋ, ಇಸ್ರಾ ಯೇಲಿನ ದೇವರ ಮಹಿಮೆಯು ನಾನು ಆ ಬಯಲು ಸೀಮೆಯಲ್ಲಿ ನೋಡಿದ ಆಕಾರದ ಪ್ರಕಾ ರವೇ ಅಲ್ಲಿ ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પછી યહોવાએ મને કહ્યું, “હે મનુષ્યના પુત્ર, તેં જોયું કે ઇસ્રાએલીઓના આગેવાનો અહીં અંઘારામાં]]></a:t>
+              <a:t><![CDATA[5. ಆಮೇಲೆ ಆತನು ನನಗೆ --ಮನುಷ್ಯಪುತ್ರನೇ, ಈಗ ಉತ್ತರದ ಕಡೆಗೆ ನಿನ್ನ ಕಣ್ಣುಗಳನ್ನು ಎತ್ತು ಅಂದಾಗ ನಾನು ಉತ್ತರದ ಕಡೆಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતપોતાની મૂર્તિના ગોખલા આગળ શું કરે છે? એ લોકો એમ માને છે કે, ‘યહોવા અમને જોતા નથી, તે તો દેશને]]></a:t>
+              <a:t><![CDATA[ಕಣ್ಣುಗಳನ್ನೆತ್ತಿದೆನು; ಇಗೋ, ಉತ್ತರದಲ್ಲಿ ಯಜ್ಞ ವೇದಿಯ ಬಾಗಿಲಲ್ಲಿ ಅಸೂಯೆ ವಿಗ್ರಹವು ಪ್ರವೇಶ ದಲ್ಲಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડીને ચાલ્યા ગયા છે.”‘]]></a:t>
+              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಆತನು ನನಗೆ ಹೇಳಿದ್ದೇನಂದರೆ --ಮನುಷ್ಯಪುತ್ರನೇ, ಅವರು ಮಾಡುತ್ತಿರುವದನ್ನು ನೋಡುತ್ತಿರುವಿಯಾ? ನಾನು ನನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પછી યહોવાએ મને કહ્યું, “તું આના કરતા વધુ અધમ કૃત્યો કરતાં એમને જોશે.”]]></a:t>
+              <a:t><![CDATA[ಪರಿಶುದ್ಧ ಸ್ಥಳವನ್ನು ಬಿಟ್ಟು ದೂರ ಹೋಗುವ ಹಾಗೆ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರು ಇಲ್ಲಿ ನಡೆಸುತ್ತಿರುವ ದೊಡ್ಡ ಅಸಹ್ಯ ಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ત્યાર પછી તે મને યહોવાના મંદિરના ઉત્તરના દરવાજે લઇ આવ્યા અને ત્યાં મેં સ્ત્રીઓને ખોટા દેવ]]></a:t>
+              <a:t><![CDATA[ನೋಡುತ್ತಿರುವಿಯಾ? ಆದರೆ ಮತ್ತೆ ತಿರು ಗಿಕೋ, ನೀನು ಇನ್ನೂ ದೊಡ್ಡ ಅಸಹ್ಯಗಳನ್ನು ನೋಡುವಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તામ્મૂઝના મૃત્યુ માટે દુ:ખી થતા જોઇ.]]></a:t>
+              <a:t><![CDATA[7. ಆಗ ಅವನು ನನ್ನನ್ನು ಅಂಗಳದ ಬಾಗಲಿಗೆ ತಂದನು; ಮತ್ತು ನಾನು ನೋಡುವಾಗ ಇಗೋ, ಗೋಡೆಯಲ್ಲಿ ಒಂದು ರಂಧ್ರವನ್ನು ಕಂಡೆನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેમણે મને પૂછયું, “હે મનુષ્યના પુત્ર, આ જોયું? આથી પણ વધારે અધમ કૃત્યો તું જોવા પામીશ.”]]></a:t>
+              <a:t><![CDATA[8. ಆಮೇಲೆ ಆತನು ನನಗೆ--ಮನುಷ್ಯಪುತ್ರನೇ, ಈಗ ಗೋಡೆಯಲ್ಲಿ ಕೊರೆ ಎಂದು ಹೇಳಿದನು. ಯಾವಾಗ ನಾನು ಗೋಡೆಯನ್ನು ಕೊರೆದೆನೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પછી તે મને યહોવાના મંદિરના અંદરના ચોકમાં લઇ આવ્યા. તો ત્યાં મંદિરના પ્રવેશદ્વાર આગળ, મંદિર અને]]></a:t>
+              <a:t><![CDATA[ಒಂದು ಬಾಗಿಲು ಕಾಣಿಸಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા માલિક યહોવાની શકિતનો મારામાં સંચાર થયો.]]></a:t>
+              <a:t><![CDATA[ಅಳುವ ಹೆಂಗಸರು ಕೂತಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેદીની વચ્ચે આશરે પચીસ માણસો પવિત્રસ્થાન તરફ પીઠ કરીને અને પૂર્વાભિમુખ થઇને ઊગતા સૂરજની પૂજા કરવા]]></a:t>
+              <a:t><![CDATA[9. ಆಗ ಆತನು ನನಗೆ--ಒಳಗೆ ಹೋಗು; ಅವರು ಮಾಡುವ ಕೆಟ್ಟ ಅಸಹ್ಯಗಳನ್ನು ನೋಡು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે નીચે નમતા હતા.]]></a:t>
+              <a:t><![CDATA[10. ಹಾಗೆಯೇ ನಾನು ಒಳಗೆ ಹೋಗಿ ನೋಡಿದೆನು; ಇಗೋ, ಎಲ್ಲಾ ಜಾತಿಯ ಕ್ರಿಮಿಕೀಟಗಳೂ ಅಸಹ್ಯ ಮೃಗಗಳೂ ಇಸ್ರಾಯೇಲ್ಯರು ಪೂಜಿಸುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. યહોવાએ મને કહ્યું, “હે મનુષ્યના પુત્ર, શું તેં આ જોયું? યહૂદાના લોકો આવા ભયંકર પાપ કરે છે તો શું]]></a:t>
+              <a:t><![CDATA[ಸಕಲ ಮೂರ್ತಿಗಳೂ ಈ ಗೋಡೆಯ ಸುತ್ತಲೂ ಚಿತ್ರಿಸ ಲ್ಪಟ್ಟಿವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ એવું વિચારી રહ્યા છે કે તેઓ જે કરી રહ્યાં છે તે ક્ષુલ્લક વસ્તુ છે? તેઓએ સમગ્ર દેશને અપવિત્ર]]></a:t>
+              <a:t><![CDATA[11. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನ ದವರಲ್ಲಿ ಎಪ್ಪತ್ತು ಮಂದಿಯೂ ಅವರ ಮಧ್ಯದಲ್ಲಿ ಶಾಫಾನನ ಮಗನಾದ ಯಾಜನ್ಯನೂ ನಿಂತುಕೊಂಡಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂર્તિપૂજા તરફ વાળ્યો છે. તેઓએ સર્વત્ર હિંસા ફેલાવી છે. તેઓ નાકે ડાળી રાખીને મારું અપમાન કરે છે અને]]></a:t>
+              <a:t><![CDATA[ದ್ದರು; ಪ್ರತಿಯೊಬ್ಬನ ಕೈಯಲ್ಲೂ ಅವನವನ ಧೂಪಾ ರತಿ ಇತ್ತು; ಧೂಪದ ಸುವಾಸನೆಯು ಮೇಘವಾಗಿ ಏರುತ್ತಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને વધુને વધુ કોપાયમાન કરે છે.]]></a:t>
+              <a:t><![CDATA[12. ಆಗ ಆತನು ನನಗೆ ಮನುಷ್ಯಪುತ್ರನೇ, ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರ ಪೂರ್ವಿಕರು ಕತ್ತಲೆ ಯಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನೂ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેથી હું તેઓ પર મારો રોષ જરૂર ઉતારીશ. હું તેમના ઉપર દયા કરીશ નહિ કે હું તેમના પર સહાનુભૂતિ]]></a:t>
+              <a:t><![CDATA[ಕೊಠಡಿಗಳಲ್ಲಿ ಚಿತ್ರಗಳನ್ನು ಮಾಡುವದನ್ನು ನೋಡಿದೆಯಾ?--ಕರ್ತನು ನಮ್ಮನ್ನು ನೋಡುವದಿಲ್ಲ, ಕರ್ತನು ಭೂಮಿಯನ್ನು ತೊರೆದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8850,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બતાવીશ નહિ, તેઓ દયા માટે મોટા સાદે પોકાર કરશે છતાં હું તેમને સાંભળીશ નહિ.”]]></a:t>
+              <a:t><![CDATA[ಬಿಟ್ಟಿದ್ದಾನೆ ಎಂದು ಹೇಳುವರು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಆತನು ಹೇಳಿದ್ದೇನಂದರೆ--ಮತ್ತೊಂದು ಸಾರಿ ತಿರುಗಿಕೋ; ಅವರು ಮಾಡುವ ಇನ್ನೂ ಮಹಾ ಅಸಹ್ಯವಾದವು ಗಳನ್ನು]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ನೋಡುವಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. મેં જોયું તો માણસ જેવું કઇંક દેખાયું; તેની કમરની નીચેનો ભાગ અગ્નિ જેવો હતો અને કમરની ઉપરનો ભાગ]]></a:t>
+              <a:t><![CDATA[15. ಆಮೇಲೆ ನನಗೆ ಆತನು, ಓ ನರಪುತ್ರನೇ, ನೋಡಿದಿಯೋ? ಮತ್ತೊಂದು ಸಾರಿ ತಿರುಗಿಕೋ ಇವುಗಳಿಗಿಂತ ಇನ್ನೂ ದೊಡ್ಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચળકતી ધાતુ જેવો ઉજ્જવળ હતો.]]></a:t>
+              <a:t><![CDATA[ಅಸಹ್ಯವಾದವುಗಳನ್ನು ನೋಡುವಿ ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેણે હાથ જેવું લંબાવીને મારા વાળ પકડ્યા પછી દેવના આત્માએ મને આકાશ અને પૃથ્વીની વચ્ચે ઉપાડી લીધો]]></a:t>
+              <a:t><![CDATA[16. ಆಗ ಅವನು ನನ್ನನ್ನು ಕರ್ತನ ಆಲ ಯದ ಒಳಗಿನ ಅಂಗಳಕ್ಕೆ ಕರೆದುಕೊಂಡು ಹೋದನು. ಇಗೋ, ಕರ್ತನ ಮಂದಿರದ ಬಾಗಿಲಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને દેવના સંદર્શનમાં તે મને યરૂશાલેમના મંદિરના ઉત્તર તરફના અંદરના દરવાજા પાસે લઇ ગયો, જ્યાં તિરસ્કૃત]]></a:t>
+              <a:t><![CDATA[ದ್ವಾರಾಂಗ ಳಕ್ಕೂ ಯಜ್ಞವೇದಿಗೂ ಮಧ್ಯದಲ್ಲಿ ಸುಮಾರು ಇಪ್ಪ ತ್ತೈದು ಮಂದಿಯು ಕರ್ತನ ಮಂದಿರಕ್ಕೆ ಬೆನ್ನು ಕೊಟ್ಟು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂર્તિ હતી, જે જોઇને યહોવા રોષે ભરાય છે.]]></a:t>
+              <a:t><![CDATA[ಪೂರ್ವದಿಕ್ಕಿನ ಕಡೆಗೆ ತಮ್ಮ ಮುಖಗಳನ್ನು ತಿರು ಗಿಸಿ ಸೂರ್ಯ ನಮಸ್ಕಾರ ಮಾಡುತ್ತಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. અને જે પ્રમાણે મેં ખીણમાં સંદર્શન જોયું હતું બરાબર તે જ પ્રમાણે ઇસ્રાએલના દેવનો મહિમા ત્યાં હતો.]]></a:t>
+              <a:t><![CDATA[17. ಆಗ ಆತನು ನನಗೆ--ಓ ಮನುಷ್ಯಪುತ್ರನೇ, ನೋಡಿ ದೆಯಾ? ಅವರು ಇಲ್ಲಿ ಮಾಡುವ ಅಸಹ್ಯವಾದವುಗಳು ಯೆಹೂದನ ಮನೆತನದವರಿಗಲ್ಲವೇ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>