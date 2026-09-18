--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -378,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் அவனை நோக்கி: நீ எருசலேம் நகரம் எங்கும் உருவப்போய், அதற்குள்ளே செய்யப்படுகிற சகல அருவருப்புகளினிமித்தமும் பெருமூச்சுவிட்டழுகிற மனுஷரின் நெற்றிகளில் அடையாளம் போடு என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, Go through the midst of the city, through the midst of Jerusalem, and set a mark upon the foreheads of the men that sigh and that cry for all the abominations that be done in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் அவனை நோக்கி: நீ எருசலேம் நகரம் எங்கும் உருவப்போய், அதற்குள்ளே செய்யப்படுகிற சகல அருவருப்புகளினிமித்தமும் பெருமூச்சுவிட்டழுகிற மனுஷரின் நெற்றிகளில் அடையாளம் போடு என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, Go through the midst of the city, through the midst of Jerusalem, and set a mark upon the foreheads of the men that sigh and that cry for all the abominations that be done in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் அவனை நோக்கி: நீ எருசலேம் நகரம் எங்கும் உருவப்போய், அதற்குள்ளே செய்யப்படுகிற சகல அருவருப்புகளினிமித்தமும் பெருமூச்சுவிட்டழுகிற மனுஷரின் நெற்றிகளில் அடையாளம் போடு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And to the others he said in mine hearing, Go all of you after him through the city, and strike: let not your eye spare, neither have all of you pity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு அவர் என் காதுகள் கேட்க மற்றவர்களை நோக்கி: நீங்கள் இவன் பின்னாலே நகரமெங்கும் உருவப்போய் வெட்டுங்கள்; உங்கள் கண் தப்பவிடாமலும் நீங்கள் இரங்காமலும்,]]></a:t>
+              <a:t><![CDATA[5. And to the others he said in mine hearing, Go all of you after him through the city, and strike: let not your eye spare, neither have all of you pity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு அவர் என் காதுகள் கேட்க மற்றவர்களை நோக்கி: நீங்கள் இவன் பின்னாலே நகரமெங்கும் உருவப்போய் வெட்டுங்கள்; உங்கள் கண் தப்பவிடாமலும் நீங்கள் இரங்காமலும்,]]></a:t>
+              <a:t><![CDATA[6. Slay utterly old and young, both maids, and little children, and women: but come not near any man upon whom is the mark; and begin at my sanctuary. Then they began at the ancient men which were before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக் கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Slay utterly old and young, both maids, and little children, and women: but come not near any man upon whom is the mark; and begin at my sanctuary. Then they began at the ancient men which were before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக் கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Slay utterly old and young, both maids, and little children, and women: but come not near any man upon whom is the mark; and begin at my sanctuary. Then they began at the ancient men which were before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக் கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Slay utterly old and young, both maids, and little children, and women: but come not near any man upon whom is the mark; and begin at my sanctuary. Then they began at the ancient men which were before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி, புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he said unto them, Defile the house, and fill the courts with the slain: go all of you forth. And they went forth, and slew in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி, புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he said unto them, Defile the house, and fill the courts with the slain: go all of you forth. And they went forth, and slew in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என் காதுகள் கேட்க மகா சத்தமாய்; நகரத்தின் விசாரிப்புக்காரர் சங்கரிக்கும் ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வரக்கடவர்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[1. He cried also in mine ears with a loud voice, saying, Cause them that have charge over the city to draw near, even every man with his destroying weapon in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, while they were slaying them, and I was left, that I fell upon my face, and cried, and said, Ah Lord GOD! will you destroy all the residue of Israel in your pouring out of your fury upon Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, while they were slaying them, and I was left, that I fell upon my face, and cried, and said, Ah Lord GOD! will you destroy all the residue of Israel in your pouring out of your fury upon Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, while they were slaying them, and I was left, that I fell upon my face, and cried, and said, Ah Lord GOD! will you destroy all the residue of Israel in your pouring out of your fury upon Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, The iniquity of the house of Israel and Judah is exceeding great, and the land is full of blood, and the city full of perverseness: for they say, The LORD has forsaken the earth, and the LORD sees not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, The iniquity of the house of Israel and Judah is exceeding great, and the land is full of blood, and the city full of perverseness: for they say, The LORD has forsaken the earth, and the LORD sees not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, The iniquity of the house of Israel and Judah is exceeding great, and the land is full of blood, and the city full of perverseness: for they say, The LORD has forsaken the earth, and the LORD sees not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் கண் தப்பவிடுவதுமில்லை, நான் இரக்கஞ்செய்வதுமில்லை, அவர்களுடைய வழியின் பலனை அவர்கள் சிரசின்மேல் இறங்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And as for me also, mine eye shall not spare, neither will I have pity, but I will recompense their way upon their head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் கண் தப்பவிடுவதுமில்லை, நான் இரக்கஞ்செய்வதுமில்லை, அவர்களுடைய வழியின் பலனை அவர்கள் சிரசின்மேல் இறங்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And as for me also, mine eye shall not spare, neither will I have pity, but I will recompense their way upon their head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக் கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[11. And, behold, the man clothed with linen, which had the ink holder by his side, reported the matter, saying, I have done as you have commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக் கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[11. And, behold, the man clothed with linen, which had the ink holder by his side, reported the matter, saying, I have done as you have commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என் காதுகள் கேட்க மகா சத்தமாய்; நகரத்தின் விசாரிப்புக்காரர் சங்கரிக்கும் ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வரக்கடவர்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[1. He cried also in mine ears with a loud voice, saying, Cause them that have charge over the city to draw near, even every man with his destroying weapon in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, ஆறு புருஷர், வெட்டுகிற ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வடக்கே பார்த்த உயர்ந்த வாசலின் வழியிலிருந்து வந்தார்கள்; அவர்களில் சணல்நூல் அங்கிதரித்து, தன் அரையில் கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற ஒருவன் இருந்தான்; அவர்கள் உள்ளே பிரவேசித்து, வெண்கல பலிபீடத்தண்டையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, six men came from the way of the higher gate, which lies toward the north, and every man a slaughter weapon in his hand; and one man among them was clothed with linen, with a writer's ink holder by his side: and they went in, and stood beside the brazen altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, ஆறு புருஷர், வெட்டுகிற ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வடக்கே பார்த்த உயர்ந்த வாசலின் வழியிலிருந்து வந்தார்கள்; அவர்களில் சணல்நூல் அங்கிதரித்து, தன் அரையில் கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற ஒருவன் இருந்தான்; அவர்கள் உள்ளே பிரவேசித்து, வெண்கல பலிபீடத்தண்டையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, six men came from the way of the higher gate, which lies toward the north, and every man a slaughter weapon in his hand; and one man among them was clothed with linen, with a writer's ink holder by his side: and they went in, and stood beside the brazen altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, ஆறு புருஷர், வெட்டுகிற ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வடக்கே பார்த்த உயர்ந்த வாசலின் வழியிலிருந்து வந்தார்கள்; அவர்களில் சணல்நூல் அங்கிதரித்து, தன் அரையில் கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற ஒருவன் இருந்தான்; அவர்கள் உள்ளே பிரவேசித்து, வெண்கல பலிபீடத்தண்டையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, six men came from the way of the higher gate, which lies toward the north, and every man a slaughter weapon in his hand; and one man among them was clothed with linen, with a writer's ink holder by his side: and they went in, and stood beside the brazen altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது இஸ்ரவேலின் தேவனுடைய மகிமை கேருபீன்மேலிருந்தெழும்பி, ஆலயத்தின் வாசற்படியிலே வந்து, சணல்நூல் அங்கிதரித்து, தன் அரையிலே கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற புருஷனைக் கூப்பிட்டு,]]></a:t>
+              <a:t><![CDATA[2. And, behold, six men came from the way of the higher gate, which lies toward the north, and every man a slaughter weapon in his hand; and one man among them was clothed with linen, with a writer's ink holder by his side: and they went in, and stood beside the brazen altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது இஸ்ரவேலின் தேவனுடைய மகிமை கேருபீன்மேலிருந்தெழும்பி, ஆலயத்தின் வாசற்படியிலே வந்து, சணல்நூல் அங்கிதரித்து, தன் அரையிலே கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற புருஷனைக் கூப்பிட்டு,]]></a:t>
+              <a:t><![CDATA[3. And the glory of the God of Israel was gone up from the cherub, whereupon he was, to the threshold of the house. And he called to the man clothed with linen, which had the writer's ink holder by his side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது இஸ்ரவேலின் தேவனுடைய மகிமை கேருபீன்மேலிருந்தெழும்பி, ஆலயத்தின் வாசற்படியிலே வந்து, சணல்நூல் அங்கிதரித்து, தன் அரையிலே கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற புருஷனைக் கூப்பிட்டு,]]></a:t>
+              <a:t><![CDATA[3. And the glory of the God of Israel was gone up from the cherub, whereupon he was, to the threshold of the house. And he called to the man clothed with linen, which had the writer's ink holder by his side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414412" r:id="rId1"/>
+    <p:sldLayoutId id="2478715835" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3812,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the LORD said unto him, Go through the midst of the city, through the midst of Jerusalem, and]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் அவனை நோக்கி: நீ எருசலேம் நகரம் எங்கும் உருவப்போய், அதற்குள்ளே செய்யப்படுகிற சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[set a mark upon the foreheads of the men that sigh and that cry for all the abominations that be]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளினிமித்தமும் பெருமூச்சுவிட்டழுகிற மனுஷரின் நெற்றிகளில் அடையாளம் போடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done in the midst thereof.]]></a:t>
+              <a:t><![CDATA[5. பின்பு அவர் என் காதுகள் கேட்க மற்றவர்களை நோக்கி: நீங்கள் இவன் பின்னாலே நகரமெங்கும் உருவப்போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And to the others he said in mine hearing, Go all of you after him through the city, and strike:]]></a:t>
+              <a:t><![CDATA[வெட்டுங்கள்; உங்கள் கண் தப்பவிடாமலும் நீங்கள் இரங்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let not your eye spare, neither have all of you pity:]]></a:t>
+              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Slay utterly old and young, both maids, and little children, and women: but come not near any man]]></a:t>
+              <a:t><![CDATA[கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon whom is the mark; and begin at my sanctuary. Then they began at the ancient men which were]]></a:t>
+              <a:t><![CDATA[துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the house.]]></a:t>
+              <a:t><![CDATA[மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he said unto them, Defile the house, and fill the courts with the slain: go all of you forth.]]></a:t>
+              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And they went forth, and slew in the city.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. He cried also in mine ears with a loud voice, saying, Cause them that have charge over the city]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என் காதுகள் கேட்க மகா சத்தமாய்; நகரத்தின் விசாரிப்புக்காரர் சங்கரிக்கும் ஆயுதங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it came to pass, while they were slaying them, and I was left, that I fell upon my face, and]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cried, and said, Ah Lord GOD! will you destroy all the residue of Israel in your pouring out of your]]></a:t>
+              <a:t><![CDATA[ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fury upon Jerusalem?]]></a:t>
+              <a:t><![CDATA[அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said he unto me, The iniquity of the house of Israel and Judah is exceeding great, and the]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land is full of blood, and the city full of perverseness: for they say, The LORD has forsaken the]]></a:t>
+              <a:t><![CDATA[நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth, and the LORD sees not.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And as for me also, mine eye shall not spare, neither will I have pity, but I will recompense]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் கண் தப்பவிடுவதுமில்லை, நான் இரக்கஞ்செய்வதுமில்லை, அவர்களுடைய வழியின் பலனை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their way upon their head.]]></a:t>
+              <a:t><![CDATA[சிரசின்மேல் இறங்கப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And, behold, the man clothed with linen, which had the ink holder by his side, reported the]]></a:t>
+              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[matter, saying, I have done as you have commanded me.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to draw near, even every man with his destroying weapon in his hand.]]></a:t>
+              <a:t><![CDATA[தங்கள் கைகளில் பிடித்துக்கொண்டு வரக்கடவர்கள் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And, behold, six men came from the way of the higher gate, which lies toward the north, and every]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இதோ, ஆறு புருஷர், வெட்டுகிற ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வடக்கே பார்த்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man a slaughter weapon in his hand; and one man among them was clothed with linen, with a writer's]]></a:t>
+              <a:t><![CDATA[உயர்ந்த வாசலின் வழியிலிருந்து வந்தார்கள்; அவர்களில் சணல்நூல் அங்கிதரித்து, தன் அரையில் கணக்கனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ink holder by his side: and they went in, and stood beside the brazen altar.]]></a:t>
+              <a:t><![CDATA[மைக்கூட்டை வைத்திருக்கிற ஒருவன் இருந்தான்; அவர்கள் உள்ளே பிரவேசித்து, வெண்கல பலிபீடத்தண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the glory of the God of Israel was gone up from the cherub, whereupon he was, to the]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threshold of the house. And he called to the man clothed with linen, which had the writer's ink]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது இஸ்ரவேலின் தேவனுடைய மகிமை கேருபீன்மேலிருந்தெழும்பி, ஆலயத்தின் வாசற்படியிலே வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holder by his side;]]></a:t>
+              <a:t><![CDATA[சணல்நூல் அங்கிதரித்து, தன் அரையிலே கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற புருஷனைக் கூப்பிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>