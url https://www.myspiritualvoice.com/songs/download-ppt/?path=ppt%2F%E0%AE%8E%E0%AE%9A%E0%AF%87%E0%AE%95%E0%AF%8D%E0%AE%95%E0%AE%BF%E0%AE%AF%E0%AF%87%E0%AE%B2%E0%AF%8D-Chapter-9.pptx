--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -3400,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715835" r:id="rId1"/>
+    <p:sldLayoutId id="2482723443" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7437,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>