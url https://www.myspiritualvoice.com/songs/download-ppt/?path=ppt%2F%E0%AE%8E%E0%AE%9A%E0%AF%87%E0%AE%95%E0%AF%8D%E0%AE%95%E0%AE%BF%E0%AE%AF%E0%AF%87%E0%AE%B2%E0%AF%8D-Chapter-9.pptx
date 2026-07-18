--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -39,98 +39,113 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +267,58 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -576,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு அவர் என் காதுகள் கேட்க மற்றவர்களை நோக்கி: நீங்கள் இவன் பின்னாலே நகரமெங்கும் உருவப்போய் வெட்டுங்கள்; உங்கள் கண் தப்பவிடாமலும் நீங்கள் இரங்காமலும்,]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் அவனை நோக்கி: நீ எருசலேம் நகரம் எங்கும் உருவப்போய், அதற்குள்ளே செய்யப்படுகிற சகல அருவருப்புகளினிமித்தமும் பெருமூச்சுவிட்டழுகிற மனுஷரின் நெற்றிகளில் அடையாளம் போடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக் கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. பின்பு அவர் என் காதுகள் கேட்க மற்றவர்களை நோக்கி: நீங்கள் இவன் பின்னாலே நகரமெங்கும் உருவப்போய் வெட்டுங்கள்; உங்கள் கண் தப்பவிடாமலும் நீங்கள் இரங்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி, புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக் கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி, புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. முதியோரையும், வாலிபரையும், கன்னிகைகளையும், குழந்தைகளையும், ஸ்திரீகளையும் சங்கரித்துக் கொன்றுபோடுங்கள்; அடையாளம் போடப்பட்டிருக்கிற ஒருவனையும் கிட்டாதிருங்கள் என் பரிசுத்த ஸ்தலத்திலே துவக்குங்கள் என்று என் காதுகள் கேட்கச் சொன்னார்; அப்பொழுது அவர்கள் ஆலயத்துக்கு முன்னே இருந்த மூப்பரிடத்தில் துவக்கம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி, புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. அவர் அவர்களை நோக்கி: நீங்கள் ஆலயத்தைத் தீட்டுப்படுத்தி, பிராகாரங்களைக் கொலையுண்டவர்களாலே நிரப்பி, புறப்பட்டுப்போங்கள் என்றார்; அவர்கள் நகரத்தில் போய் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக் கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என் காதுகள் கேட்க மகா சத்தமாய்; நகரத்தின் விசாரிப்புக்காரர் சங்கரிக்கும் ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வரக்கடவர்கள் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் வெட்டிக்கொண்டுபோகையில் நான்மாத்திரம் தனித்து, முகங்குபுற விழுந்து: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் எருசலேமின்மேல் உமது உக்கிரத்தை ஊற்றுகையில் இஸ்ரவேலின் மீதியானவர்களையெல்லாம் அழிப்பீரோ என்று முறையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் கண் தப்பவிடுவதுமில்லை, நான் இரக்கஞ்செய்வதுமில்லை, அவர்களுடைய வழியின் பலனை அவர்கள் சிரசின்மேல் இறங்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2013,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அதற்கு அவர்: இஸ்ரவேலும் யூதாவுமாகிய வம்சத்தாரின் அக்கிரமம் மிகவும் பெரிது; தேசம் இரத்தப்பழிகளால் நிறைந்திருக்கிறது; நகரமும் மாறுபாட்டினால் நிரப்பப்பட்டிருக்கிறது; கர்த்தர் தேசத்தைக் கைவிட்டார்; கர்த்தர் பார்க்கமாட்டார் என்று சொல்லுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[10. ஆகையால் என் கண் தப்பவிடுவதுமில்லை, நான் இரக்கஞ்செய்வதுமில்லை, அவர்களுடைய வழியின் பலனை அவர்கள் சிரசின்மேல் இறங்கப்பண்ணுவேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. ஆகையால் என் கண் தப்பவிடுவதுமில்லை, நான் இரக்கஞ்செய்வதுமில்லை, அவர்களுடைய வழியின் பலனை அவர்கள் சிரசின்மேல் இறங்கப்பண்ணுவேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக் கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக் கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சணல்நூல் அங்கி தரித்து, தன் அரையில் மைகூட்டை வைத்திருக்கிற புருஷன் வந்து: நீர் எனக்குக் கட்டளையிட்டபடியே செய்தேன் என்று காரியத்தைத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என் காதுகள் கேட்க மகா சத்தமாய்; நகரத்தின் விசாரிப்புக்காரர் சங்கரிக்கும் ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வரக்கடவர்கள் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என் காதுகள் கேட்க மகா சத்தமாய்; நகரத்தின் விசாரிப்புக்காரர் சங்கரிக்கும் ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வரக்கடவர்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இதோ, ஆறு புருஷர், வெட்டுகிற ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வடக்கே பார்த்த உயர்ந்த வாசலின் வழியிலிருந்து வந்தார்கள்; அவர்களில் சணல்நூல் அங்கிதரித்து, தன் அரையில் கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற ஒருவன் இருந்தான்; அவர்கள் உள்ளே பிரவேசித்து, வெண்கல பலிபீடத்தண்டையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இதோ, ஆறு புருஷர், வெட்டுகிற ஆயுதங்களைத் தங்கள் கைகளில் பிடித்துக்கொண்டு வடக்கே பார்த்த உயர்ந்த வாசலின் வழியிலிருந்து வந்தார்கள்; அவர்களில் சணல்நூல் அங்கிதரித்து, தன் அரையில் கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற ஒருவன் இருந்தான்; அவர்கள் உள்ளே பிரவேசித்து, வெண்கல பலிபீடத்தண்டையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது இஸ்ரவேலின் தேவனுடைய மகிமை கேருபீன்மேலிருந்தெழும்பி, ஆலயத்தின் வாசற்படியிலே வந்து, சணல்நூல் அங்கிதரித்து, தன் அரையிலே கணக்கனுடைய மைக்கூட்டை வைத்திருக்கிற புருஷனைக் கூப்பிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506526" r:id="rId1"/>
+    <p:sldLayoutId id="2473414412" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3572,90 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “યરૂશાલેમમા ચારેબાજુ સર્વત્ર ફર અને જે માણસો તેઓની આસપાસ નગરમાં ચાલતાં ધિક્કારપાત્ર કૃત્યોને લીધે]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, Go through the midst of the city, through the midst of Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રડતા અને શોક કરતા હોય તેઓના કપાળ પર નિશાની કર.”]]></a:t>
+              <a:t><![CDATA[set a mark upon the foreheads of the men that sigh and that cry for all the abominations that be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ત્યાર બાદ મેં યહોવાને બીજા માણસોને એમ કહેતાં સાંભળ્યાં કે, “નગરમાં તમે એની પાછળ પાછળ જાઓ અને]]></a:t>
+              <a:t><![CDATA[done in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હત્યા કરવાનું શરૂ કરો, કોઇ પણ પ્રકારની કરૂણા કરશો નહિ, ને તેમના માટે દયા રાખશો નહિ.]]></a:t>
+              <a:t><![CDATA[5. And to the others he said in mine hearing, Go all of you after him through the city, and strike:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. વૃદ્ધો, યુવાનો, સ્ત્રીઓ અને બાળકો સર્વનો સંહાર કરો; પણ જેઓના કપાળ પર નિશાની હોય તેવા કોઇને અડશો]]></a:t>
+              <a:t><![CDATA[let not your eye spare, neither have all of you pity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ, મારા મંદિરથી જ શરૂઆત કરો.” તેથી તેમણે મંદિર આગળ ઊભેલા આગેવાનોથી જ શરૂઆત કરી.]]></a:t>
+              <a:t><![CDATA[6. Slay utterly old and young, both maids, and little children, and women: but come not near any man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પછી દેવે તેઓને કહ્યું, “મંદિરને ષ્ટ કરો. હત્યા થયેલાઓનાં મૃતદેહોથી મંદિરનો ચોક ભરી દો.” અને હમણાં]]></a:t>
+              <a:t><![CDATA[upon whom is the mark; and begin at my sanctuary. Then they began at the ancient men which were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ જાઓ, એટલે તેમણે શહેરમાં જઇને લોકોની હત્યા કરી.]]></a:t>
+              <a:t><![CDATA[before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જ્યારે એ લોકો હત્યા કરતા હતા ત્યારે હું એકલો પડ્યો હતો. મેં સાષ્ટાંગ નમસ્કાર કરીને કહ્યું, “હે]]></a:t>
+              <a:t><![CDATA[7. And he said unto them, Defile the house, and fill the courts with the slain: go all of you forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા માલિક યહોવા યરૂશાલેમ પર જ્યારે તમે તમારો રોષ ઠાલવો છો ત્યારે તમે ઇસ્રાએલમાં બાકી બચેલાઓને સંહાર]]></a:t>
+              <a:t><![CDATA[And they went forth, and slew in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. એટલામાં કમરે લેખનનાં સાધનવાળો સુતરાઉ વસ્રો પહેરેલા માણસે આવીને જણાવ્યું કે, “તમારા હુકમ પ્રમાણે]]></a:t>
+              <a:t><![CDATA[1. He cried also in mine ears with a loud voice, saying, Cause them that have charge over the city]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવાના છો?”]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, while they were slaying them, and I was left, that I fell upon my face, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેથી દેવે જવાબ આપ્યો: “ઇસ્રાએલના તથા યહૂદાના લોકોના અપરાધ અતિશય મોટા છે. સમગ્ર દેશ રકતપાત અને]]></a:t>
+              <a:t><![CDATA[cried, and said, Ah Lord GOD! will you destroy all the residue of Israel in your pouring out of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અધમતાથી ખદબદે છે. તેઓ માને છે કે ‘યહોવા દેશ છોડીને ચાલ્યા ગયા છે. અને તેઓ અમને જોતા નથી!’]]></a:t>
+              <a:t><![CDATA[fury upon Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેથી હું તેઓ પર સહાનુભૂતિ બતાવીશ નહિ કે દયા કરીશ નહિ. તેમણે જે કાંઇ કર્યું છે તેમના માટે હું]]></a:t>
+              <a:t><![CDATA[9. Then said he unto me, The iniquity of the house of Israel and Judah is exceeding great, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5792,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને સજા કરીશ.”]]></a:t>
+              <a:t><![CDATA[land is full of blood, and the city full of perverseness: for they say, The LORD has forsaken the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[earth, and the LORD sees not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And as for me also, mine eye shall not spare, neither will I have pity, but I will recompense]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[their way upon their head.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And, behold, the man clothed with linen, which had the ink holder by his side, reported the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[matter, saying, I have done as you have commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મેં કર્યું છે.”]]></a:t>
+              <a:t><![CDATA[to draw near, even every man with his destroying weapon in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ત્યાર પછી તેણે મોટા અવાજે કહ્યું, “હે શહેરને સજા કરનારાઓ, તમારાં શસ્ત્રો લઇને આ બાજુ આવો.”]]></a:t>
+              <a:t><![CDATA[2. And, behold, six men came from the way of the higher gate, which lies toward the north, and every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. અને અચાનક મંદિરની ઉત્તરે આવેલા ઉપરના દરવાજામાંથી છ માણસો આવ્યાં. દરેકના હાથમાં સંહારક હથિયાર]]></a:t>
+              <a:t><![CDATA[man a slaughter weapon in his hand; and one man among them was clothed with linen, with a writer's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું. તેમની સાથે સુતરાઉ રેસાના વસ્ત્ર પહેરેલો એક માણસ હતો. તેની કમર પર લહિયાનો શાહીનો ખડિયો અને કલમ]]></a:t>
+              <a:t><![CDATA[ink holder by his side: and they went in, and stood beside the brazen altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લટકાવેલા હતાં. તે બધા મંદિરમાં પિત્તળની વેદી આગળ આવીને ઊભા રહ્યા.]]></a:t>
+              <a:t><![CDATA[3. And the glory of the God of Israel was gone up from the cherub, whereupon he was, to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ત્યાર બાદ ઇસ્રાએલના દેવનો મહિમા કરૂબો ઉપરથી ઊઠયો જ્યાં તે પહેલા હતો અને મંદિરના પ્રવેશદ્વાર પાસે]]></a:t>
+              <a:t><![CDATA[threshold of the house. And he called to the man clothed with linen, which had the writer's ink]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયો, યહોવાએ કમરે લહિયાના સાધનો લટકાવેલા સુતરાઉ રેસાના વસ્ત્રો પહેરેલા માણસને બોલાવીને કહ્યું,]]></a:t>
+              <a:t><![CDATA[holder by his side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>