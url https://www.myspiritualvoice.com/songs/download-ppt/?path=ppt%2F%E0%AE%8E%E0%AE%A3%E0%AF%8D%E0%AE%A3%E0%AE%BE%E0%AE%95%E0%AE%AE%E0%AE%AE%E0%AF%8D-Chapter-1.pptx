--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -155,106 +155,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...54 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -317,78 +261,50 @@
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
-    <p:sldId id="338" r:id="rId85"/>
-[...26 lines deleted...]
-    <p:sldId id="365" r:id="rId112"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -568,81 +484,53 @@
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-[...29 lines deleted...]
-  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -702,1141 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களோடே நிற்கவேண்டிய மனிதருடைய நாமங்களாவன: ரூபன் கோத்திரத்தில் சேதேயூருடைய குமாரன் எலிசூர்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரராகிய சபையின்மேல் கடுங்கோபம் வராதபடிக்கு லேவியர் சாட்சியின் வாசஸ்தலத்தைச் சுற்றிலும் பாளயமிறங்கி, லேவியர் சாட்சியின் வாசஸ்தலத்தைக் காவல்காப்பார்களாக என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And these are the names of the men that shall stand with you: of the tribe of Reuben; Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1901,160 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களோடே நிற்கவேண்டிய மனிதருடைய நாமங்களாவன: ரூபன் கோத்திரத்தில் சேதேயூருடைய குமாரன் எலிசூர்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[54. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Of Simeon; Shelumiel the son of Zurishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2119,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சிமியோன் கோத்திரத்தில் சூரிஷதாயின் குமாரன் செலூமியேல்.]]></a:t>
+              <a:t><![CDATA[7. Of Judah; Nahshon the son of Amminadab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2228,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதா கோத்திரத்தில் அம்மினதாபின் குமாரன் நகசோன்.]]></a:t>
+              <a:t><![CDATA[8. Of Issachar; Nethaneel the son of Zuar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2337,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இசக்கார் கோத்திரத்தில் சூவாரின் குமாரன் நெதனெயேல்.]]></a:t>
+              <a:t><![CDATA[9. Of Zebulun; Eliab the son of Helon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2446,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. செபுலோன் கோத்திரத்தில் ஏலோனின் குமாரன் எலியாப்.]]></a:t>
+              <a:t><![CDATA[10. Of the children of Joseph: of Ephraim; Elishama the son of Ammihud: of Manasseh; Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2555,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசேப்பின் குமாரராகிய எப்பிராயீம் கோத்திரத்தில் அம்மியூதின் குமாரன் எலிஷாமா; மனாசே கோத்திரத்தில் பெதாசூரின் குமாரன் கமாலியேல்.]]></a:t>
+              <a:t><![CDATA[10. Of the children of Joseph: of Ephraim; Elishama the son of Ammihud: of Manasseh; Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2664,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசேப்பின் குமாரராகிய எப்பிராயீம் கோத்திரத்தில் அம்மியூதின் குமாரன் எலிஷாமா; மனாசே கோத்திரத்தில் பெதாசூரின் குமாரன் கமாலியேல்.]]></a:t>
+              <a:t><![CDATA[11. Of Benjamin; Abidan the son of Gideoni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2773,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பென்யமீன் கோத்திரத்தில் கீதெயோனின் குமாரன் அபீதான்.]]></a:t>
+              <a:t><![CDATA[12. Of Dan; Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2882,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாண் கோத்திரத்தில் அம்மிஷதாயின் குமாரன் அகியேசேர்.]]></a:t>
+              <a:t><![CDATA[13. Of Asher; Pagiel the son of Ocran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2991,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலர் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் இரண்டாம் மாதம் முதல் தேதியில், கர்த்தர் சீனாய் வனாந்தரத்திலிருக்கிற ஆசரிப்புக் கூடாரத்திலே மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses in the wilderness of Sinai, in the tabernacle of the congregation, on the first day of the second month, in the second year after they were come out of the land of Egypt, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3100,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசேர் கோத்திரத்தில் ஓகிரானின் குமாரன் பாகியேல்.]]></a:t>
+              <a:t><![CDATA[14. Of Gad; Eliasaph the son of Deuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3209,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காத் கோத்திரத்தில் தேகுவேலின் குமாரன் எலியாசாப்.]]></a:t>
+              <a:t><![CDATA[15. Of Naphtali; Ahira the son of Enan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3318,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நப்தலி கோத்திரத்தில் ஏனானின் குமாரன் அகீரா.]]></a:t>
+              <a:t><![CDATA[16. These were the renowned of the congregation, princes of the tribes of their fathers, heads of thousands in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3427,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்களே சபையில் ஏற்படுத்தப்பட்டவர்களும், தங்கள் தங்கள் பிரபுக்களும், இஸ்ரவேலில் ஆயிரவர்களுக்குத் தலைவருமாயிருப்பவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. These were the renowned of the congregation, princes of the tribes of their fathers, heads of thousands in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3536,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்களே சபையில் ஏற்படுத்தப்பட்டவர்களும், தங்கள் தங்கள் பிரபுக்களும், இஸ்ரவேலில் ஆயிரவர்களுக்குத் தலைவருமாயிருப்பவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And Moses and Aaron took these men which are expressed by their names:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3645,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே மோசேயும் ஆரோனும் பேர்பேராகக் குறிக்கப்பட்ட இந்த மனிதரைக் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[18. And they assembled all the congregation together on the first day of the second month, and they declared their lineages after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, by their polls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3754,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரண்டாம் மாதம் முதல் தேதியில் சபையார் எல்லாரையும் கூடிவரச்செய்தார்கள். அப்பொழுது அவர்கள் தங்கள் தங்கள் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும், நாமத்தொகையின்படிக்கும், இருபது வயதுள்ளவர்கள் முதல் தலைதலையாகத் தங்கள் வம்ச உற்பத்தியைத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And they assembled all the congregation together on the first day of the second month, and they declared their lineages after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, by their polls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3863,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரண்டாம் மாதம் முதல் தேதியில் சபையார் எல்லாரையும் கூடிவரச்செய்தார்கள். அப்பொழுது அவர்கள் தங்கள் தங்கள் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும், நாமத்தொகையின்படிக்கும், இருபது வயதுள்ளவர்கள் முதல் தலைதலையாகத் தங்கள் வம்ச உற்பத்தியைத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And they assembled all the congregation together on the first day of the second month, and they declared their lineages after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, by their polls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3972,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரண்டாம் மாதம் முதல் தேதியில் சபையார் எல்லாரையும் கூடிவரச்செய்தார்கள். அப்பொழுது அவர்கள் தங்கள் தங்கள் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும், நாமத்தொகையின்படிக்கும், இருபது வயதுள்ளவர்கள் முதல் தலைதலையாகத் தங்கள் வம்ச உற்பத்தியைத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. As the LORD commanded Moses, so he numbered them in the wilderness of Sinai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4081,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படிக் கர்த்தர் கட்டளையிட்டபடியே, மோசே அவர்களைச் சீனாய் வனாந்தரத்தில் எண்ணிப்பார்த்தான்.]]></a:t>
+              <a:t><![CDATA[20. And the children of Reuben, Israel's eldest son, by their generations, after their families, by the house of their fathers, according to the number of the names, by their polls, every male from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4190,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலர் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் இரண்டாம் மாதம் முதல் தேதியில், கர்த்தர் சீனாய் வனாந்தரத்திலிருக்கிற ஆசரிப்புக் கூடாரத்திலே மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses in the wilderness of Sinai, in the tabernacle of the congregation, on the first day of the second month, in the second year after they were come out of the land of Egypt, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4299,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலின் மூத்தகுமாரனாகிய ரூபன் புத்திரருடைய பிதாக்களின் வீட்டுவம்சத்தாரில் இருபது வயதுள்ளவர்கள்முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[20. And the children of Reuben, Israel's eldest son, by their generations, after their families, by the house of their fathers, according to the number of the names, by their polls, every male from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4408,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலின் மூத்தகுமாரனாகிய ரூபன் புத்திரருடைய பிதாக்களின் வீட்டுவம்சத்தாரில் இருபது வயதுள்ளவர்கள்முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[21. Those that were numbered of them, even of the tribe of Reuben, were forty and six thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4517,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலின் மூத்தகுமாரனாகிய ரூபன் புத்திரருடைய பிதாக்களின் வீட்டுவம்சத்தாரில் இருபது வயதுள்ளவர்கள்முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[22. Of the children of Simeon, by their generations, after their families, by the house of their fathers, those that were numbered of them, according to the number of the names, by their polls, every male from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4626,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரூபன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[22. Of the children of Simeon, by their generations, after their families, by the house of their fathers, those that were numbered of them, according to the number of the names, by their polls, every male from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4735,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரூபன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[23. Those that were numbered of them, even of the tribe of Simeon, were fifty and nine thousand and three hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4844,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சிமியோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[24. Of the children of Gad, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4953,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சிமியோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[24. Of the children of Gad, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5062,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சிமியோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[25. Those that were numbered of them, even of the tribe of Gad, were forty and five thousand six hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5171,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சிமியோன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்தொன்பதினாயிரத்து முந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[26. Of the children of Judah, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5280,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சிமியோன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்தொன்பதினாயிரத்து முந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[26. Of the children of Judah, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5389,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலர் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் இரண்டாம் மாதம் முதல் தேதியில், கர்த்தர் சீனாய் வனாந்தரத்திலிருக்கிற ஆசரிப்புக் கூடாரத்திலே மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. Take all of you the sum of all the congregation of the children of Israel, after their families, by the house of their fathers, with the number of their names, every male by their polls;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5498,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[27. Those that were numbered of them, even of the tribe of Judah, were threescore and fourteen thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5607,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[28. Of the children of Issachar, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5716,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[28. Of the children of Issachar, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5825,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தையாயிரத்து அறுநூற்று ஐம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[29. Those that were numbered of them, even of the tribe of Issachar, were fifty and four thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5934,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தையாயிரத்து அறுநூற்று ஐம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[30. Of the children of Zebulun, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6043,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யூதா புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[30. Of the children of Zebulun, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6152,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யூதா புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[31. Those that were numbered of them, even of the tribe of Zebulun, were fifty and seven thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6261,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யூதா புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[32. Of the children of Joseph, namely, of the children of Ephraim, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6370,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதா கோத்திரத்தில் எண்ணப்பட்டவர்கள், எழுபத்து நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[32. Of the children of Joseph, namely, of the children of Ephraim, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6479,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதா கோத்திரத்தில் எண்ணப்பட்டவர்கள், எழுபத்து நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[33. Those that were numbered of them, even of the tribe of Ephraim, were forty thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6588,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரின் முழுச்சபையாயிருக்கிற அவர்கள் பிதாக்களுடைய வீட்டு வம்சங்களிலுள்ள புருஷர்களாகிய சகல தலைகளையும் பேர்பேராக எண்ணித் தொகையேற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Take all of you the sum of all the congregation of the children of Israel, after their families, by the house of their fathers, with the number of their names, every male by their polls;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6697,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இசக்கார் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[34. Of the children of Manasseh, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6806,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இசக்கார் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[34. Of the children of Manasseh, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6915,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இசக்கார் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[35. Those that were numbered of them, even of the tribe of Manasseh, were thirty and two thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7024,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இசக்கார் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்து நாலாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[36. Of the children of Benjamin, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7133,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இசக்கார் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்து நாலாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[36. Of the children of Benjamin, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7242,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[37. Those that were numbered of them, even of the tribe of Benjamin, were thirty and five thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7351,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[38. Of the children of Dan, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7460,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[38. Of the children of Dan, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7569,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. செபுலோன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்தேழாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[39. Those that were numbered of them, even of the tribe of Dan, were threescore and two thousand and seven hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7678,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. செபுலோன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்தேழாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[40. Of the children of Asher, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7787,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரின் முழுச்சபையாயிருக்கிற அவர்கள் பிதாக்களுடைய வீட்டு வம்சங்களிலுள்ள புருஷர்களாகிய சகல தலைகளையும் பேர்பேராக எண்ணித் தொகையேற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. From twenty years old and upward, all that are able to go forth to war in Israel: you and Aaron shall number them by their armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7896,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோசேப்பின் குமாரரில் எப்பிராயீம் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[40. Of the children of Asher, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8005,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோசேப்பின் குமாரரில் எப்பிராயீம் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[41. Those that were numbered of them, even of the tribe of Asher, were forty and one thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8114,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோசேப்பின் குமாரரில் எப்பிராயீம் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[42. Of the children of Naphtali, throughout their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8223,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எப்பிராயீம் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[42. Of the children of Naphtali, throughout their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8332,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எப்பிராயீம் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[43. Those that were numbered of them, even of the tribe of Naphtali, were fifty and three thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8441,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மனாசே புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[44. These are those that were numbered, which Moses and Aaron numbered, and the princes of Israel, being twelve men: each one was for the house of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8550,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மனாசே புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[44. These are those that were numbered, which Moses and Aaron numbered, and the princes of Israel, being twelve men: each one was for the house of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8659,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மனாசே புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[45. So were all those that were numbered of the children of Israel, by the house of their fathers, from twenty years old and upward, all that were able to go forth to war in Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8768,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே கோத்திரத்தில் எண்ணப்பட்டவர்கள், முப்பத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[45. So were all those that were numbered of the children of Israel, by the house of their fathers, from twenty years old and upward, all that were able to go forth to war in Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8877,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மனாசே கோத்திரத்தில் எண்ணப்பட்டவர்கள், முப்பத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[46. Even all they that were numbered were six hundred thousand and three thousand and five hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8986,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலிலே இருபது வயதுள்ளவர்கள் முதல் யுத்தத்துக்குப் புறப்படத்தக்கவர்கள் எல்லாரையும் அவர்கள் சேனைகளின்படி நீயும் ஆரோனும் எண்ணிப் பார்ப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[3. From twenty years old and upward, all that are able to go forth to war in Israel: you and Aaron shall number them by their armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9095,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பென்யமீன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[47. But the Levites after the tribe of their fathers were not numbered among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9204,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பென்யமீன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[48. For the LORD had spoken unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9313,51 +8002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பென்யமீன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[49. Only you shall not number the tribe of Levi, neither take the sum of them among the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9422,51 +8111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பென்யமீன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், முப்பத்தையாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[50. But you shall appoint the Levites over the tabernacle of testimony, and over all the vessels thereof, and over all things that belong to it: they shall bear the tabernacle, and all the vessels thereof; and they shall minister unto it, and shall camp round about the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9531,51 +8220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பென்யமீன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், முப்பத்தையாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[50. But you shall appoint the Levites over the tabernacle of testimony, and over all the vessels thereof, and over all things that belong to it: they shall bear the tabernacle, and all the vessels thereof; and they shall minister unto it, and shall camp round about the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9640,51 +8329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாண் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[50. But you shall appoint the Levites over the tabernacle of testimony, and over all the vessels thereof, and over all things that belong to it: they shall bear the tabernacle, and all the vessels thereof; and they shall minister unto it, and shall camp round about the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9749,51 +8438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாண் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[51. And when the tabernacle sets forward, the Levites shall take it down: and when the tabernacle is to be pitched, the Levites shall set it up: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9858,51 +8547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாண் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[51. And when the tabernacle sets forward, the Levites shall take it down: and when the tabernacle is to be pitched, the Levites shall set it up: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9967,51 +8656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தாண் கோத்திரத்தில் எண்ணப்பட்டவர்கள், அறுபத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[52. And the children of Israel shall pitch their tents, every man by his own camp, and every man by his own standard, throughout their hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10076,51 +8765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தாண் கோத்திரத்தில் எண்ணப்பட்டவர்கள், அறுபத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[52. And the children of Israel shall pitch their tents, every man by his own camp, and every man by his own standard, throughout their hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10185,51 +8874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலிலே இருபது வயதுள்ளவர்கள் முதல் யுத்தத்துக்குப் புறப்படத்தக்கவர்கள் எல்லாரையும் அவர்கள் சேனைகளின்படி நீயும் ஆரோனும் எண்ணிப் பார்ப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[4. And with you there shall be a man of every tribe; every one head of the house of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10294,51 +8983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆசேர் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[53. But the Levites shall pitch round about the tabernacle of testimony, that there be no wrath upon the congregation of the children of Israel: and the Levites shall keep the charge of the tabernacle of testimony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10403,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆசேர் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[53. But the Levites shall pitch round about the tabernacle of testimony, that there be no wrath upon the congregation of the children of Israel: and the Levites shall keep the charge of the tabernacle of testimony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10512,814 +9201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆசேர் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[43. நப்தலி கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்து மூவாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[54. And the children of Israel did according to all that the LORD commanded Moses, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11384,1141 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒவ்வொரு கோத்திரத்துக்கு ஒவ்வொரு மனிதன் உங்களோடே இருப்பானாக; அவன் தன் பிதாக்களின் வம்சத்துக்குத் தலைவனாயிருக்கவேண்டும்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[49. நீ லேவி கோத்திரத்தாரைமாத்திரம் எண்ணாமலும், இஸ்ரவேல் புத்திரருக்குள்ளே அவர்கள் தொகையை ஏற்றாமலும்,]]></a:t>
+              <a:t><![CDATA[4. And with you there shall be a man of every tribe; every one head of the house of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12553,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491956" r:id="rId1"/>
+    <p:sldLayoutId id="2474596032" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12605,146 +9441,58 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -13325,190 +10073,54 @@
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...78 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -13613,1371 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And these are the names of the men that shall stand with you: of the tribe of Reuben; Elizur the]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[of testimony.]]></a:t>
+              <a:t><![CDATA[5. உங்களோடே நிற்கவேண்டிய மனிதருடைய நாமங்களாவன: ரூபன் கோத்திரத்தில் சேதேயூருடைய குமாரன் எலிசூர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,183 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Shedeur.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[54. And the children of Israel did according to all that the LORD commanded Moses, so did they.]]></a:t>
+              <a:t><![CDATA[6. சிமியோன் கோத்திரத்தில் சூரிஷதாயின் குமாரன் செலூமியேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Of Simeon; Shelumiel the son of Zurishaddai.]]></a:t>
+              <a:t><![CDATA[7. யூதா கோத்திரத்தில் அம்மினதாபின் குமாரன் நகசோன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Of Judah; Nahshon the son of Amminadab.]]></a:t>
+              <a:t><![CDATA[8. இசக்கார் கோத்திரத்தில் சூவாரின் குமாரன் நெதனெயேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Of Issachar; Nethaneel the son of Zuar.]]></a:t>
+              <a:t><![CDATA[9. செபுலோன் கோத்திரத்தில் ஏலோனின் குமாரன் எலியாப்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Of Zebulun; Eliab the son of Helon.]]></a:t>
+              <a:t><![CDATA[10. யோசேப்பின் குமாரராகிய எப்பிராயீம் கோத்திரத்தில் அம்மியூதின் குமாரன் எலிஷாமா; மனாசே கோத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Of the children of Joseph: of Ephraim; Elishama the son of Ammihud: of Manasseh; Gamaliel the]]></a:t>
+              <a:t><![CDATA[பெதாசூரின் குமாரன் கமாலியேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Pedahzur.]]></a:t>
+              <a:t><![CDATA[11. பென்யமீன் கோத்திரத்தில் கீதெயோனின் குமாரன் அபீதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Of Benjamin; Abidan the son of Gideoni.]]></a:t>
+              <a:t><![CDATA[12. தாண் கோத்திரத்தில் அம்மிஷதாயின் குமாரன் அகியேசேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Of Dan; Ahiezer the son of Ammishaddai.]]></a:t>
+              <a:t><![CDATA[13. ஆசேர் கோத்திரத்தில் ஓகிரானின் குமாரன் பாகியேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses in the wilderness of Sinai, in the tabernacle of the congregation,]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலர் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் இரண்டாம் மாதம் முதல் தேதியில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Of Asher; Pagiel the son of Ocran.]]></a:t>
+              <a:t><![CDATA[14. காத் கோத்திரத்தில் தேகுவேலின் குமாரன் எலியாசாப்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Of Gad; Eliasaph the son of Deuel.]]></a:t>
+              <a:t><![CDATA[15. நப்தலி கோத்திரத்தில் ஏனானின் குமாரன் அகீரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Of Naphtali; Ahira the son of Enan.]]></a:t>
+              <a:t><![CDATA[16. இவர்களே சபையில் ஏற்படுத்தப்பட்டவர்களும், தங்கள் தங்கள் பிரபுக்களும், இஸ்ரவேலில் ஆயிரவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. These were the renowned of the congregation, princes of the tribes of their fathers, heads of]]></a:t>
+              <a:t><![CDATA[தலைவருமாயிருப்பவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousands in Israel.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே மோசேயும் ஆரோனும் பேர்பேராகக் குறிக்கப்பட்ட இந்த மனிதரைக் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Moses and Aaron took these men which are expressed by their names:]]></a:t>
+              <a:t><![CDATA[18. இரண்டாம் மாதம் முதல் தேதியில் சபையார் எல்லாரையும் கூடிவரச்செய்தார்கள். அப்பொழுது அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they assembled all the congregation together on the first day of the second month, and they]]></a:t>
+              <a:t><![CDATA[தங்கள் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும், நாமத்தொகையின்படிக்கும், இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[declared their lineages after their families, by the house of their fathers, according to the number]]></a:t>
+              <a:t><![CDATA[வயதுள்ளவர்கள் முதல் தலைதலையாகத் தங்கள் வம்ச உற்பத்தியைத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the names, from twenty years old and upward, by their polls.]]></a:t>
+              <a:t><![CDATA[19. இப்படிக் கர்த்தர் கட்டளையிட்டபடியே, மோசே அவர்களைச் சீனாய் வனாந்தரத்தில் எண்ணிப்பார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. As the LORD commanded Moses, so he numbered them in the wilderness of Sinai.]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேலின் மூத்தகுமாரனாகிய ரூபன் புத்திரருடைய பிதாக்களின் வீட்டுவம்சத்தாரில் இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the first day of the second month, in the second year after they were come out of the land of]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சீனாய் வனாந்தரத்திலிருக்கிற ஆசரிப்புக் கூடாரத்திலே மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the children of Reuben, Israel's eldest son, by their generations, after their families, by]]></a:t>
+              <a:t><![CDATA[வயதுள்ளவர்கள்முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of their fathers, according to the number of the names, by their polls, every male from]]></a:t>
+              <a:t><![CDATA[21. ரூபன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty years old and upward, all that were able to go forth to war;]]></a:t>
+              <a:t><![CDATA[22. சிமியோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Those that were numbered of them, even of the tribe of Reuben, were forty and six thousand and]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் தலைதலையாக எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[five hundred.]]></a:t>
+              <a:t><![CDATA[23. சிமியோன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்தொன்பதினாயிரத்து முந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Of the children of Simeon, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[24. காத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, those that were numbered of them, according to the number of the names, by their polls,]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every male from twenty years old and upward, all that were able to go forth to war;]]></a:t>
+              <a:t><![CDATA[25. காத் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தையாயிரத்து அறுநூற்று ஐம்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Those that were numbered of them, even of the tribe of Simeon, were fifty and nine thousand and]]></a:t>
+              <a:t><![CDATA[26. யூதா புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[three hundred.]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt, saying,]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரின் முழுச்சபையாயிருக்கிற அவர்கள் பிதாக்களுடைய வீட்டு வம்சங்களிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Of the children of Gad, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[27. யூதா கோத்திரத்தில் எண்ணப்பட்டவர்கள், எழுபத்து நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[28. இசக்கார் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Those that were numbered of them, even of the tribe of Gad, were forty and five thousand six]]></a:t>
+              <a:t><![CDATA[29. இசக்கார் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்து நாலாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred and fifty.]]></a:t>
+              <a:t><![CDATA[30. செபுலோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Of the children of Judah, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[31. செபுலோன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்தேழாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[32. யோசேப்பின் குமாரரில் எப்பிராயீம் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Those that were numbered of them, even of the tribe of Judah, were threescore and fourteen]]></a:t>
+              <a:t><![CDATA[வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand and six hundred.]]></a:t>
+              <a:t><![CDATA[33. எப்பிராயீம் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Take all of you the sum of all the congregation of the children of Israel, after their families,]]></a:t>
+              <a:t><![CDATA[புருஷர்களாகிய சகல தலைகளையும் பேர்பேராக எண்ணித் தொகையேற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Of the children of Issachar, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[34. மனாசே புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[35. மனாசே கோத்திரத்தில் எண்ணப்பட்டவர்கள், முப்பத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Those that were numbered of them, even of the tribe of Issachar, were fifty and four thousand]]></a:t>
+              <a:t><![CDATA[36. பென்யமீன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and four hundred.]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்குப் புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21533,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Of the children of Zebulun, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[37. பென்யமீன் கோத்திரத்தில் எண்ணப்பட்டவர்கள், முப்பத்தையாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21665,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[38. தாண் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21929,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Those that were numbered of them, even of the tribe of Zebulun, were fifty and seven thousand]]></a:t>
+              <a:t><![CDATA[39. தாண் கோத்திரத்தில் எண்ணப்பட்டவர்கள், அறுபத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22061,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and four hundred.]]></a:t>
+              <a:t><![CDATA[40. ஆசேர் புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22193,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the house of their fathers, with the number of their names, every male by their polls;]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலிலே இருபது வயதுள்ளவர்கள் முதல் யுத்தத்துக்குப் புறப்படத்தக்கவர்கள் எல்லாரையும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22325,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Of the children of Joseph, namely, of the children of Ephraim, by their generations, after their]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22457,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[families, by the house of their fathers, according to the number of the names, from twenty years old]]></a:t>
+              <a:t><![CDATA[41. ஆசேர் கோத்திரத்தில் எண்ணப்பட்டவர்கள், நாற்பத்தோராயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22589,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and upward, all that were able to go forth to war;]]></a:t>
+              <a:t><![CDATA[42. நப்தலி புத்திரருடைய பிதாக்களின் வீட்டு வம்சத்தாரில் இருபது வயதுள்ளவர்கள் முதல் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22721,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Those that were numbered of them, even of the tribe of Ephraim, were forty thousand and five]]></a:t>
+              <a:t><![CDATA[புறப்படத்தக்க புருஷர்கள் எல்லாரும் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22853,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[43. நப்தலி கோத்திரத்தில் எண்ணப்பட்டவர்கள், ஐம்பத்து மூவாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22985,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Of the children of Manasseh, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[44. எண்ணப்பட்டவர்கள் இவர்களே; மோசேயும் ஆரோனும் இஸ்ரவேலுடைய பிதாக்களின் வம்சத்தில் ஒவ்வொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23117,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[வம்சத்துக்கு ஒவ்வொரு பிரபுவாகிய பன்னிரண்டுபேரும் எண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23249,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[45. இஸ்ரவேல் புத்திரருடைய பிதாக்களின் வம்சத்தில் இருபது வயதுள்ளவர்கள்முதல், இஸ்ரவேலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23381,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Those that were numbered of them, even of the tribe of Manasseh, were thirty and two thousand]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்குப் புறப்படத்தக்கவர்களாகிய எண்ணப்பட்ட பேர்கள் எல்லாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23513,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and two hundred.]]></a:t>
+              <a:t><![CDATA[46. ஆறுலட்சத்து மூவாயிரத்து ஐந்நூற்று ஐம்பது பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23645,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. From twenty years old and upward, all that are able to go forth to war in Israel: you and Aaron]]></a:t>
+              <a:t><![CDATA[சேனைகளின்படி நீயும் ஆரோனும் எண்ணிப் பார்ப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23777,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Of the children of Benjamin, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[47. லேவியர் தங்கள் பிதாக்களுடைய கோத்திரத்தின்படியே, மற்றவர்களுடனே எண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23909,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[48. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24041,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[49. நீ லேவி கோத்திரத்தாரைமாத்திரம் எண்ணாமலும், இஸ்ரவேல் புத்திரருக்குள்ளே அவர்கள் தொகையை ஏற்றாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24173,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Those that were numbered of them, even of the tribe of Benjamin, were thirty and five thousand]]></a:t>
+              <a:t><![CDATA[50. லேவியரைச் சாட்சியின் வாசஸ்தலத்திற்கும், அதினுடைய சகல பணிமுட்டுகளுக்கும், அதிலுள்ள சமஸ்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24305,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and four hundred.]]></a:t>
+              <a:t><![CDATA[பொருள்களுக்கும் விசாரிப்புக்காரராக ஏற்படுத்து; அவர்கள் வாசஸ்தலத்தையும் அதின் சகல பணிமுட்டுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24437,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Of the children of Dan, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[சுமப்பார்களாக; அதினிடத்தில் ஊழியம்செய்து, வாசஸ்தலத்தைச் சுற்றிலும் பாளயமிறங்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24569,51 +19729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[51. வாசஸ்தலம் புறப்படும்போது, லேவியர் அதை இறக்கிவைத்து, அது ஸ்தாபனம் பண்ணப்படும்போது, லேவியர் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24701,51 +19861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
+              <a:t><![CDATA[எடுத்து நிறுத்தக்கடவர்கள்; அந்நியன் அதற்குச் சமீபத்தில் வந்தால் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24833,51 +19993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Those that were numbered of them, even of the tribe of Dan, were threescore and two thousand and]]></a:t>
+              <a:t><![CDATA[52. இஸ்ரவேல் புத்திரர் தங்கள் தங்கள் பாளயத்தோடும், தங்கள் தங்கள் சேனையின் கொடியோடும் கூடாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24965,51 +20125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seven hundred.]]></a:t>
+              <a:t><![CDATA[போடக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25097,51 +20257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall number them by their armies.]]></a:t>
+              <a:t><![CDATA[4. ஒவ்வொரு கோத்திரத்துக்கு ஒவ்வொரு மனிதன் உங்களோடே இருப்பானாக; அவன் தன் பிதாக்களின் வம்சத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25229,51 +20389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Of the children of Asher, by their generations, after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[53. இஸ்ரவேல் புத்திரராகிய சபையின்மேல் கடுங்கோபம் வராதபடிக்கு லேவியர் சாட்சியின் வாசஸ்தலத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25361,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, according to the number of the names, from twenty years old and upward, all that were able]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் பாளயமிறங்கி, லேவியர் சாட்சியின் வாசஸ்தலத்தைக் காவல்காப்பார்களாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25493,975 +20653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go forth to war;]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[and four hundred.]]></a:t>
+              <a:t><![CDATA[54. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி எல்லாவற்றையும் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26549,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And with you there shall be a man of every tribe; every one head of the house of his fathers.]]></a:t>
+              <a:t><![CDATA[தலைவனாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26609,1412 +20845,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...1318 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28040,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -28215,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>110</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>