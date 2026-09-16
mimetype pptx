--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -9389,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596032" r:id="rId1"/>
+    <p:sldLayoutId id="2478617176" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -20846,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20956,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>