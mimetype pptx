--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -510,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குபின்பு ரூபன் சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய சேனைக்குச் சேதேயூரின் குமாரன் எலிசூர் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. When all of you blow an alarm the second time, then the camps that lie on the south side shall take their journey: they shall blow an alarm for their journeys.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சிமியோன் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குச் சூரிஷதாயின் குமாரன் செலூமியேல் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. When all of you blow an alarm the second time, then the camps that lie on the south side shall take their journey: they shall blow an alarm for their journeys.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. காத் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குத் தேகுவேலின் குமாரன் எலியாசாப் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. But when the congregation is to be gathered together, all of you shall blow, but all of you shall not sound an alarm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கோகாத்தியர் பரிசுத்தமானவைகளைச் சுமந்துகொண்டு புறப்பட்டார்கள்; இவர்கள் வந்து சேருமுன் மற்றவர்கள் வாசஸ்தலத்தை ஸ்தாபனம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the sons of Aaron, the priests, shall blow with the trumpets; and they shall be to you for an ordinance for ever throughout your generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கோகாத்தியர் பரிசுத்தமானவைகளைச் சுமந்துகொண்டு புறப்பட்டார்கள்; இவர்கள் வந்து சேருமுன் மற்றவர்கள் வாசஸ்தலத்தை ஸ்தாபனம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the sons of Aaron, the priests, shall blow with the trumpets; and they shall be to you for an ordinance for ever throughout your generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப்பின்பு, எப்பிராயீம் சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய சேனைக்கு அம்மியூதின் குமாரன் எலிஷாமா தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And if all of you go to war in your land against the enemy that oppresses you, then all of you shall blow an alarm with the trumpets; and all of you shall be remembered before the LORD your God, and all of you shall be saved from your enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப்பின்பு, எப்பிராயீம் சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய சேனைக்கு அம்மியூதின் குமாரன் எலிஷாமா தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And if all of you go to war in your land against the enemy that oppresses you, then all of you shall blow an alarm with the trumpets; and all of you shall be remembered before the LORD your God, and all of you shall be saved from your enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மனாசே சந்ததியாருடைய கோத்திரத்தின் சேனைக்குப் பெதாசூரின் குமாரன் கமாலியேல் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And if all of you go to war in your land against the enemy that oppresses you, then all of you shall blow an alarm with the trumpets; and all of you shall be remembered before the LORD your God, and all of you shall be saved from your enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பென்யமீன் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குக் கீதெயோனின் குமாரன் அபீதான் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. Also in the day of your gladness, and in your solemn days, and in the beginnings of your months, all of you shall blow with the trumpets over your burnt offerings, and over the sacrifices of your peace offerings; that they may be to you for a memorial before your God: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்குப்பின்பு, தாண் சந்ததியாருடைய பாளயத்தின் கொடி சகல பாளயங்களுக்கும் பின்னாக அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய சேனைக்கு அம்மிஷதாயின் குமாரன் அகியேசேர் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. Also in the day of your gladness, and in your solemn days, and in the beginnings of your months, all of you shall blow with the trumpets over your burnt offerings, and over the sacrifices of your peace offerings; that they may be to you for a memorial before your God: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடி முதல் பிரயாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்குப்பின்பு, தாண் சந்ததியாருடைய பாளயத்தின் கொடி சகல பாளயங்களுக்கும் பின்னாக அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய சேனைக்கு அம்மிஷதாயின் குமாரன் அகியேசேர் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. Also in the day of your gladness, and in your solemn days, and in the beginnings of your months, all of you shall blow with the trumpets over your burnt offerings, and over the sacrifices of your peace offerings; that they may be to you for a memorial before your God: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆசேர் சந்ததியாருடைய கோத்திரத்தின் சேனைக்கு ஓகிரானின் குமாரன் பாகியேல் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass on the twentieth day of the second month, in the second year, that the cloud was taken up from off the tabernacle of the testimony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நப்தலி சந்ததியாருடைய கோத்திரத்தின் சேனைக்கு ஏனானின் குமாரன் அகீரா தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass on the twentieth day of the second month, in the second year, that the cloud was taken up from off the tabernacle of the testimony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் புறப்பட்டபோது, இவ்விதமாய்த் தங்கள் தங்கள் சேனைகளின்படியே பிரயாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the children of Israel took their journeys out of the wilderness of Sinai; and the cloud rested in the wilderness of Paran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் புறப்பட்டபோது, இவ்விதமாய்த் தங்கள் தங்கள் சேனைகளின்படியே பிரயாணம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the children of Israel took their journeys out of the wilderness of Sinai; and the cloud rested in the wilderness of Paran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது மோசே தன் மாமனாகிய ரெகுவேல் என்னும் மீதியானனுடைய குமாரனான ஓபாவை நோக்கி: உங்களுக்குத் தருவேன் என்று கர்த்தர் சொன்ன ஸ்தலத்துக்கு நாங்கள் பிரயாணம்போகிறோம்; நீயும் எங்களோடேகூட வா, உனக்கு நன்மைசெய்வோம்; கர்த்தர் இஸ்ரவேலுக்கு நல்ல வாக்குத்தத்தம் பண்ணியிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And they first took their journey according to the commandment of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது மோசே தன் மாமனாகிய ரெகுவேல் என்னும் மீதியானனுடைய குமாரனான ஓபாவை நோக்கி: உங்களுக்குத் தருவேன் என்று கர்த்தர் சொன்ன ஸ்தலத்துக்கு நாங்கள் பிரயாணம்போகிறோம்; நீயும் எங்களோடேகூட வா, உனக்கு நன்மைசெய்வோம்; கர்த்தர் இஸ்ரவேலுக்கு நல்ல வாக்குத்தத்தம் பண்ணியிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. In the first place went the standard of the camp of the children of Judah according to their armies: and over his host was Nahshon the son of Amminadab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது மோசே தன் மாமனாகிய ரெகுவேல் என்னும் மீதியானனுடைய குமாரனான ஓபாவை நோக்கி: உங்களுக்குத் தருவேன் என்று கர்த்தர் சொன்ன ஸ்தலத்துக்கு நாங்கள் பிரயாணம்போகிறோம்; நீயும் எங்களோடேகூட வா, உனக்கு நன்மைசெய்வோம்; கர்த்தர் இஸ்ரவேலுக்கு நல்ல வாக்குத்தத்தம் பண்ணியிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. In the first place went the standard of the camp of the children of Judah according to their armies: and over his host was Nahshon the son of Amminadab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு அவன்: நான் வரக் கூடாது; என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And over the host of the tribe of the children of Issachar was Nethaneel the son of Zuar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மோசே: நீ எங்களைவிட்டுப் போகவேண்டாம்; வனாந்தரத்திலே நாங்கள் பாளயமிறங்கும் இடங்களை நீ அறிந்திருக்கிறபடியினால், எங்களுக்குக் கண்களைப்போல இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[16. And over the host of the tribe of the children of Zebulun was Eliab the son of Helon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யூதா சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே முதல் புறப்பட்டது; அவனுடைய சேனைக்கு அம்மினதாபின் குமாரன் நகசோன் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Make you two trumpets of silver; of a whole piece shall you make them: that you may use them for the calling of the assembly, and for the journeying of the camps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மோசே: நீ எங்களைவிட்டுப் போகவேண்டாம்; வனாந்தரத்திலே நாங்கள் பாளயமிறங்கும் இடங்களை நீ அறிந்திருக்கிறபடியினால், எங்களுக்குக் கண்களைப்போல இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[17. And the tabernacle was taken down; and the sons of Gershon and the sons of Merari set forward, bearing the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீ எங்களோடேகூட வந்தால், கர்த்தர் எங்களுக்குச் செய்தருளும் நன்மையின்படியே உனக்கும் நன்மைசெய்வோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And the tabernacle was taken down; and the sons of Gershon and the sons of Merari set forward, bearing the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீ எங்களோடேகூட வந்தால், கர்த்தர் எங்களுக்குச் செய்தருளும் நன்மையின்படியே உனக்கும் நன்மைசெய்வோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And the standard of the camp of Reuben set forward according to their armies: and over his host was Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் கர்த்தருடைய பர்வதத்தைவிட்டு, மூன்றுநாள் பிரயாணம்போனார்கள்; மூன்றுநாள் பிரயாணத்திலும் கர்த்தருடைய உடன்படிக்கைப்பெட்டி அவர்களுக்கு இளைப்பாறும் ஸ்தலத்தைத் தேடிக் காட்டும்படிக்கு அவர்கள்முன் சென்றது.]]></a:t>
+              <a:t><![CDATA[18. And the standard of the camp of Reuben set forward according to their armies: and over his host was Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் கர்த்தருடைய பர்வதத்தைவிட்டு, மூன்றுநாள் பிரயாணம்போனார்கள்; மூன்றுநாள் பிரயாணத்திலும் கர்த்தருடைய உடன்படிக்கைப்பெட்டி அவர்களுக்கு இளைப்பாறும் ஸ்தலத்தைத் தேடிக் காட்டும்படிக்கு அவர்கள்முன் சென்றது.]]></a:t>
+              <a:t><![CDATA[19. And over the host of the tribe of the children of Simeon was Shelumiel the son of Zurishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்கள் பாளயத்திலிருந்து பிரயாணம்போகிறபோது, கர்த்தருடைய மேகம் பகலில் அவர்கள்மேல் தங்கியிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And over the host of the tribe of the children of Gad was Eliasaph the son of Deuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பெட்டியானது புறப்படும்போது, மோசே: கர்த்தாவே, எழுந்தருளும், உம்முடைய சத்துருக்கள் சிதறடிக்கப்படுவார்களாக; உம்மைப் பகைக்கிறவர்கள் உமக்கு முன்பாக ஓடிப்போவார்களாக என்பான்.]]></a:t>
+              <a:t><![CDATA[21. And the Kohathites set forward, bearing the sanctuary: and the other did set up the tabernacle against they came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பெட்டியானது புறப்படும்போது, மோசே: கர்த்தாவே, எழுந்தருளும், உம்முடைய சத்துருக்கள் சிதறடிக்கப்படுவார்களாக; உம்மைப் பகைக்கிறவர்கள் உமக்கு முன்பாக ஓடிப்போவார்களாக என்பான்.]]></a:t>
+              <a:t><![CDATA[21. And the Kohathites set forward, bearing the sanctuary: and the other did set up the tabernacle against they came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அது தங்கும்போது: கர்த்தாவே, அநேக ஆயிரவர்களாகிய இஸ்ரவேலரிடத்தில் திரும்புவீராக என்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[22. And the standard of the camp of the children of Ephraim set forward according to their armies: and over his host was Elishama the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. And the standard of the camp of the children of Ephraim set forward according to their armies: and over his host was Elishama the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யூதா சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே முதல் புறப்பட்டது; அவனுடைய சேனைக்கு அம்மினதாபின் குமாரன் நகசோன் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. Make you two trumpets of silver; of a whole piece shall you make them: that you may use them for the calling of the assembly, and for the journeying of the camps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சபையைக் கூடிவரவழைப்பதற்கும் பாளயங்களைப் பிரயாணப்படுத்துவதற்கும் உபயோகமாக இரண்டு வெள்ளிப்பூரிகைகளைச் செய்துகொள்வாயாக; அவைகள் ஒரே வெள்ளித்தகட்டால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And over the host of the tribe of the children of Manasseh was Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சபையைக் கூடிவரவழைப்பதற்கும் பாளயங்களைப் பிரயாணப்படுத்துவதற்கும் உபயோகமாக இரண்டு வெள்ளிப்பூரிகைகளைச் செய்துகொள்வாயாக; அவைகள் ஒரே வெள்ளித்தகட்டால் செய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. And over the host of the tribe of the children of Benjamin was Abidan the son of Gideoni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை ஊதும்போது, சபையாரெல்லாரும் ஆசரிப்புக் கூடாரவாசலில் உன்னிடத்தில் கூடிவரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the standard of the camp of the children of Dan set forward, which was the rear guard of all the camps throughout their hosts: and over his host was Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை ஊதும்போது, சபையாரெல்லாரும் ஆசரிப்புக் கூடாரவாசலில் உன்னிடத்தில் கூடிவரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the standard of the camp of the children of Dan set forward, which was the rear guard of all the camps throughout their hosts: and over his host was Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒன்றைமாத்திரம் ஊதினால் இஸ்ரவேலில் ஆயிரவர்களுக்குத் தலைவராகிய பிரபுக்கள் உன்னிடத்தில் கூடிவரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. And over the host of the tribe of the children of Asher was Pagiel the son of Ocran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒன்றைமாத்திரம் ஊதினால் இஸ்ரவேலில் ஆயிரவர்களுக்குத் தலைவராகிய பிரபுக்கள் உன்னிடத்தில் கூடிவரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[27. And over the host of the tribe of the children of Naphtali was Ahira the son of Enan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் அவைகளைப் பெருந்தொனியாய் முழக்கும்போது, கிழக்கே இறங்கியிருக்கிற பாளயங்கள் பிரயாணப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[28. Thus were the journeys of the children of Israel according to their armies, when they set forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகளை நீங்கள் இரண்டாந்தரம் பெருந்தொனியாய் முழக்கும்போது, தெற்கே இறங்கியிருக்கிற பாளயங்கள் பிரயாணப்படக்கடவது; அவர்களைப் பிரயாணப்படுத்துவதற்குப் பெருந்தொனியாய் முழக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. Thus were the journeys of the children of Israel according to their armies, when they set forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகளை நீங்கள் இரண்டாந்தரம் பெருந்தொனியாய் முழக்கும்போது, தெற்கே இறங்கியிருக்கிற பாளயங்கள் பிரயாணப்படக்கடவது; அவர்களைப் பிரயாணப்படுத்துவதற்குப் பெருந்தொனியாய் முழக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto Hobab, the son of Raguel the Midianite, Moses' father in law, We are journeying unto the place of which the LORD said, I will give it you: come you with us, and we will do you good: for the LORD has spoken good concerning Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சபையைக் கூட்டுகிறதற்கு நீங்கள் ஊதவேண்டியதேயன்றி பெருந்தொனியாய் முழக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto Hobab, the son of Raguel the Midianite, Moses' father in law, We are journeying unto the place of which the LORD said, I will give it you: come you with us, and we will do you good: for the LORD has spoken good concerning Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இசக்கார் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குச் சூவாரின் குமாரன் நெதனெயேல் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And when they shall blow with them, all the assembly shall assemble themselves to you at the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சபையைக் கூட்டுகிறதற்கு நீங்கள் ஊதவேண்டியதேயன்றி பெருந்தொனியாய் முழக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto Hobab, the son of Raguel the Midianite, Moses' father in law, We are journeying unto the place of which the LORD said, I will give it you: come you with us, and we will do you good: for the LORD has spoken good concerning Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆரோனின் குமாரராகிய ஆசாரியர் பூரிகைகளை ஊதக்கடவர்கள்; உங்கள் தலைமுறைதோறும் இது உங்களுக்கு நித்திய கட்டளையாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[30. And he said unto him, I will not go; but I will depart to mine own land, and to my kindred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆரோனின் குமாரராகிய ஆசாரியர் பூரிகைகளை ஊதக்கடவர்கள்; உங்கள் தலைமுறைதோறும் இது உங்களுக்கு நித்திய கட்டளையாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[31. And he said, Leave us not, I pray you; forasmuch as you know how we are to camp in the wilderness, and you may be to us instead of eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் தேசத்தில் உங்களைத் துன்பப்படுத்துகிற சத்துருவுக்கு விரோதமாக யுத்தத்துக்குப் போகும்போது, பூரிகைகளைப் பெருந்தொனியாய் முழக்கக்கடவீர்கள்; அப்பொழுது உங்கள் தேவனாகிய கர்த்தருடைய சமுகத்திலே நீங்கள் நினைவுகூரப்பட்டு, உங்கள் பகைஞருக்கு நீங்கலாகி இரட்சிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. And he said, Leave us not, I pray you; forasmuch as you know how we are to camp in the wilderness, and you may be to us instead of eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் தேசத்தில் உங்களைத் துன்பப்படுத்துகிற சத்துருவுக்கு விரோதமாக யுத்தத்துக்குப் போகும்போது, பூரிகைகளைப் பெருந்தொனியாய் முழக்கக்கடவீர்கள்; அப்பொழுது உங்கள் தேவனாகிய கர்த்தருடைய சமுகத்திலே நீங்கள் நினைவுகூரப்பட்டு, உங்கள் பகைஞருக்கு நீங்கலாகி இரட்சிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. And it shall be, if you go with us, yea, it shall be, that what goodness the LORD shall do unto us, the same will we do unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் தேசத்தில் உங்களைத் துன்பப்படுத்துகிற சத்துருவுக்கு விரோதமாக யுத்தத்துக்குப் போகும்போது, பூரிகைகளைப் பெருந்தொனியாய் முழக்கக்கடவீர்கள்; அப்பொழுது உங்கள் தேவனாகிய கர்த்தருடைய சமுகத்திலே நீங்கள் நினைவுகூரப்பட்டு, உங்கள் பகைஞருக்கு நீங்கலாகி இரட்சிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. And it shall be, if you go with us, yea, it shall be, that what goodness the LORD shall do unto us, the same will we do unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் மகிழ்ச்சியின் நாளிலும், உங்கள் பண்டிகைகளிலும், மாதப்பிறப்புகளிலும், உங்கள் சர்வாங்க தகனபலிகளும் சமாதானபலிகளும் செலுத்தப்படும்போது பூரிகைகளை ஊதவேண்டும்; அப்பொழுது அவைகள் உங்கள் தேவனுடைய சமுகத்தில் உங்களுக்கு ஞாபகக்குறியாயிக்கும்; நான் உங்கள் தேவனாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. And they departed from the mount of the LORD three days' journey: and the ark of the covenant of the LORD went before them in the three days' journey, to search out a resting place for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் மகிழ்ச்சியின் நாளிலும், உங்கள் பண்டிகைகளிலும், மாதப்பிறப்புகளிலும், உங்கள் சர்வாங்க தகனபலிகளும் சமாதானபலிகளும் செலுத்தப்படும்போது பூரிகைகளை ஊதவேண்டும்; அப்பொழுது அவைகள் உங்கள் தேவனுடைய சமுகத்தில் உங்களுக்கு ஞாபகக்குறியாயிக்கும்; நான் உங்கள் தேவனாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. And they departed from the mount of the LORD three days' journey: and the ark of the covenant of the LORD went before them in the three days' journey, to search out a resting place for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் மகிழ்ச்சியின் நாளிலும், உங்கள் பண்டிகைகளிலும், மாதப்பிறப்புகளிலும், உங்கள் சர்வாங்க தகனபலிகளும் சமாதானபலிகளும் செலுத்தப்படும்போது பூரிகைகளை ஊதவேண்டும்; அப்பொழுது அவைகள் உங்கள் தேவனுடைய சமுகத்தில் உங்களுக்கு ஞாபகக்குறியாயிக்கும்; நான் உங்கள் தேவனாகிய கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. And they departed from the mount of the LORD three days' journey: and the ark of the covenant of the LORD went before them in the three days' journey, to search out a resting place for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரண்டாம் வருஷம் இரண்டாம் மாதம் இருபதாம் தேதியில் மேகம் சாட்சியினுடைய வாசஸ்தலத்தின் மீதிலிருந்து உயர எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[34. And the cloud of the LORD was upon them by day, when they went out of the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செபுலோன் சந்ததியாருடைய கோத்திரத்தின் சேனைக்கு ஏலோனின் குமாரன் எலியாப் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And if they blow but with one trumpet, then the princes, which are heads of the thousands of Israel, shall gather themselves unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரண்டாம் வருஷம் இரண்டாம் மாதம் இருபதாம் தேதியில் மேகம் சாட்சியினுடைய வாசஸ்தலத்தின் மீதிலிருந்து உயர எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[35. And it came to pass, when the ark set forward, that Moses said, Rise up, LORD, and let yours enemies be scattered; and let them that hate you flee before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது இஸ்ரவேல் புத்திரர் சீனாய் வனாந்தரத்திலிருந்து தங்கள் பிரயாண வரிசைகளாய்ப் புறப்பட்டார்கள்; மேகம் பாரான் வனாந்தரத்தில் தங்கிற்று.]]></a:t>
+              <a:t><![CDATA[35. And it came to pass, when the ark set forward, that Moses said, Rise up, LORD, and let yours enemies be scattered; and let them that hate you flee before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது இஸ்ரவேல் புத்திரர் சீனாய் வனாந்தரத்திலிருந்து தங்கள் பிரயாண வரிசைகளாய்ப் புறப்பட்டார்கள்; மேகம் பாரான் வனாந்தரத்தில் தங்கிற்று.]]></a:t>
+              <a:t><![CDATA[36. And when it rested, he said, Return, O LORD, unto the many thousands of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது வாசஸ்தலம் இறக்கிவைக்கப்பட்டது; அதைக் கெர்சோன் புத்திரரும் மெராரி புத்திரரும் சுமந்துகொண்டு புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And if they blow but with one trumpet, then the princes, which are heads of the thousands of Israel, shall gather themselves unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது வாசஸ்தலம் இறக்கிவைக்கப்பட்டது; அதைக் கெர்சோன் புத்திரரும் மெராரி புத்திரரும் சுமந்துகொண்டு புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. When all of you blow an alarm, then the camps that lie on the east parts shall go forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குபின்பு ரூபன் சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய சேனைக்குச் சேதேயூரின் குமாரன் எலிசூர் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. When all of you blow an alarm, then the camps that lie on the east parts shall go forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488446" r:id="rId1"/>
+    <p:sldLayoutId id="2474598766" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7805,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was Elizur the son of Shedeur.]]></a:t>
+              <a:t><![CDATA[6. அவைகளை நீங்கள் இரண்டாந்தரம் பெருந்தொனியாய் முழக்கும்போது, தெற்கே இறங்கியிருக்கிற பாளயங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And over the host of the tribe of the children of Simeon was Shelumiel the son of Zurishaddai.]]></a:t>
+              <a:t><![CDATA[பிரயாணப்படக்கடவது; அவர்களைப் பிரயாணப்படுத்துவதற்குப் பெருந்தொனியாய் முழக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And over the host of the tribe of the children of Gad was Eliasaph the son of Deuel.]]></a:t>
+              <a:t><![CDATA[7. சபையைக் கூட்டுகிறதற்கு நீங்கள் ஊதவேண்டியதேயன்றி பெருந்தொனியாய் முழக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the Kohathites set forward, bearing the sanctuary: and the other did set up the tabernacle]]></a:t>
+              <a:t><![CDATA[8. ஆரோனின் குமாரராகிய ஆசாரியர் பூரிகைகளை ஊதக்கடவர்கள்; உங்கள் தலைமுறைதோறும் இது உங்களுக்கு நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against they came.]]></a:t>
+              <a:t><![CDATA[கட்டளையாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the standard of the camp of the children of Ephraim set forward according to their armies:]]></a:t>
+              <a:t><![CDATA[9. உங்கள் தேசத்தில் உங்களைத் துன்பப்படுத்துகிற சத்துருவுக்கு விரோதமாக யுத்தத்துக்குப் போகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and over his host was Elishama the son of Ammihud.]]></a:t>
+              <a:t><![CDATA[பூரிகைகளைப் பெருந்தொனியாய் முழக்கக்கடவீர்கள்; அப்பொழுது உங்கள் தேவனாகிய கர்த்தருடைய சமுகத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And over the host of the tribe of the children of Manasseh was Gamaliel the son of Pedahzur.]]></a:t>
+              <a:t><![CDATA[நீங்கள் நினைவுகூரப்பட்டு, உங்கள் பகைஞருக்கு நீங்கலாகி இரட்சிக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And over the host of the tribe of the children of Benjamin was Abidan the son of Gideoni.]]></a:t>
+              <a:t><![CDATA[10. உங்கள் மகிழ்ச்சியின் நாளிலும், உங்கள் பண்டிகைகளிலும், மாதப்பிறப்புகளிலும், உங்கள் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the standard of the camp of the children of Dan set forward, which was the rear guard of all]]></a:t>
+              <a:t><![CDATA[தகனபலிகளும் சமாதானபலிகளும் செலுத்தப்படும்போது பூரிகைகளை ஊதவேண்டும்; அப்பொழுது அவைகள் உங்கள் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And they first took their journey according to the commandment of the LORD by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the camps throughout their hosts: and over his host was Ahiezer the son of Ammishaddai.]]></a:t>
+              <a:t><![CDATA[சமுகத்தில் உங்களுக்கு ஞாபகக்குறியாயிக்கும்; நான் உங்கள் தேவனாகிய கர்த்தர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And over the host of the tribe of the children of Asher was Pagiel the son of Ocran.]]></a:t>
+              <a:t><![CDATA[11. இரண்டாம் வருஷம் இரண்டாம் மாதம் இருபதாம் தேதியில் மேகம் சாட்சியினுடைய வாசஸ்தலத்தின் மீதிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And over the host of the tribe of the children of Naphtali was Ahira the son of Enan.]]></a:t>
+              <a:t><![CDATA[உயர எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Thus were the journeys of the children of Israel according to their armies, when they set]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது இஸ்ரவேல் புத்திரர் சீனாய் வனாந்தரத்திலிருந்து தங்கள் பிரயாண வரிசைகளாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forward.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டார்கள்; மேகம் பாரான் வனாந்தரத்தில் தங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Moses said unto Hobab, the son of Raguel the Midianite, Moses' father in law, We are]]></a:t>
+              <a:t><![CDATA[13. இப்படியே கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடி முதல் பிரயாணம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[journeying unto the place of which the LORD said, I will give it you: come you with us, and we will]]></a:t>
+              <a:t><![CDATA[14. யூதா சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே முதல் புறப்பட்டது; அவனுடைய சேனைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do you good: for the LORD has spoken good concerning Israel.]]></a:t>
+              <a:t><![CDATA[அம்மினதாபின் குமாரன் நகசோன் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he said unto him, I will not go; but I will depart to mine own land, and to my kindred.]]></a:t>
+              <a:t><![CDATA[15. இசக்கார் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குச் சூவாரின் குமாரன் நெதனெயேல் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he said, Leave us not, I pray you; forasmuch as you know how we are to camp in the]]></a:t>
+              <a:t><![CDATA[16. செபுலோன் சந்ததியாருடைய கோத்திரத்தின் சேனைக்கு ஏலோனின் குமாரன் எலியாப் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. In the first place went the standard of the camp of the children of Judah according to their]]></a:t>
+              <a:t><![CDATA[2. சபையைக் கூடிவரவழைப்பதற்கும் பாளயங்களைப் பிரயாணப்படுத்துவதற்கும் உபயோகமாக இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness, and you may be to us instead of eyes.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது வாசஸ்தலம் இறக்கிவைக்கப்பட்டது; அதைக் கெர்சோன் புத்திரரும் மெராரி புத்திரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And it shall be, if you go with us, yea, it shall be, that what goodness the LORD shall do unto]]></a:t>
+              <a:t><![CDATA[சுமந்துகொண்டு புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us, the same will we do unto you.]]></a:t>
+              <a:t><![CDATA[18. அதற்குபின்பு ரூபன் சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And they departed from the mount of the LORD three days' journey: and the ark of the covenant of]]></a:t>
+              <a:t><![CDATA[சேனைக்குச் சேதேயூரின் குமாரன் எலிசூர் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD went before them in the three days' journey, to search out a resting place for them.]]></a:t>
+              <a:t><![CDATA[19. சிமியோன் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குச் சூரிஷதாயின் குமாரன் செலூமியேல் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the cloud of the LORD was upon them by day, when they went out of the camp.]]></a:t>
+              <a:t><![CDATA[20. காத் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குத் தேகுவேலின் குமாரன் எலியாசாப் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And it came to pass, when the ark set forward, that Moses said, Rise up, LORD, and let yours]]></a:t>
+              <a:t><![CDATA[21. கோகாத்தியர் பரிசுத்தமானவைகளைச் சுமந்துகொண்டு புறப்பட்டார்கள்; இவர்கள் வந்து சேருமுன் மற்றவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies be scattered; and let them that hate you flee before you.]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்தை ஸ்தாபனம்பண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And when it rested, he said, Return, O LORD, unto the many thousands of Israel.]]></a:t>
+              <a:t><![CDATA[22. அதற்குப்பின்பு, எப்பிராயீம் சந்ததியாருடைய பாளயத்தின் கொடி அவர்கள் சேனைகளோடே புறப்பட்டது; அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[சேனைக்கு அம்மியூதின் குமாரன் எலிஷாமா தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[armies: and over his host was Nahshon the son of Amminadab.]]></a:t>
+              <a:t><![CDATA[வெள்ளிப்பூரிகைகளைச் செய்துகொள்வாயாக; அவைகள் ஒரே வெள்ளித்தகட்டால் செய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Make you two trumpets of silver; of a whole piece shall you make them: that you may use them for]]></a:t>
+              <a:t><![CDATA[23. மனாசே சந்ததியாருடைய கோத்திரத்தின் சேனைக்குப் பெதாசூரின் குமாரன் கமாலியேல் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the calling of the assembly, and for the journeying of the camps.]]></a:t>
+              <a:t><![CDATA[24. பென்யமீன் சந்ததியாருடைய கோத்திரத்தின் சேனைக்குக் கீதெயோனின் குமாரன் அபீதான் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And when they shall blow with them, all the assembly shall assemble themselves to you at the door]]></a:t>
+              <a:t><![CDATA[25. அதற்குப்பின்பு, தாண் சந்ததியாருடைய பாளயத்தின் கொடி சகல பாளயங்களுக்கும் பின்னாக அவர்கள் சேனைகளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டது; அவனுடைய சேனைக்கு அம்மிஷதாயின் குமாரன் அகியேசேர் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And if they blow but with one trumpet, then the princes, which are heads of the thousands of]]></a:t>
+              <a:t><![CDATA[26. ஆசேர் சந்ததியாருடைய கோத்திரத்தின் சேனைக்கு ஓகிரானின் குமாரன் பாகியேல் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, shall gather themselves unto you.]]></a:t>
+              <a:t><![CDATA[27. நப்தலி சந்ததியாருடைய கோத்திரத்தின் சேனைக்கு ஏனானின் குமாரன் அகீரா தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. When all of you blow an alarm, then the camps that lie on the east parts shall go forward.]]></a:t>
+              <a:t><![CDATA[28. இஸ்ரவேல் புத்திரர் புறப்பட்டபோது, இவ்விதமாய்த் தங்கள் தங்கள் சேனைகளின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. When all of you blow an alarm the second time, then the camps that lie on the south side shall]]></a:t>
+              <a:t><![CDATA[பிரயாணம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take their journey: they shall blow an alarm for their journeys.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது மோசே தன் மாமனாகிய ரெகுவேல் என்னும் மீதியானனுடைய குமாரனான ஓபாவை நோக்கி: உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But when the congregation is to be gathered together, all of you shall blow, but all of you shall]]></a:t>
+              <a:t><![CDATA[தருவேன் என்று கர்த்தர் சொன்ன ஸ்தலத்துக்கு நாங்கள் பிரயாணம்போகிறோம்; நீயும் எங்களோடேகூட வா, உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And over the host of the tribe of the children of Issachar was Nethaneel the son of Zuar.]]></a:t>
+              <a:t><![CDATA[3. அவைகளை ஊதும்போது, சபையாரெல்லாரும் ஆசரிப்புக் கூடாரவாசலில் உன்னிடத்தில் கூடிவரவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not sound an alarm.]]></a:t>
+              <a:t><![CDATA[நன்மைசெய்வோம்; கர்த்தர் இஸ்ரவேலுக்கு நல்ல வாக்குத்தத்தம் பண்ணியிருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the sons of Aaron, the priests, shall blow with the trumpets; and they shall be to you for an]]></a:t>
+              <a:t><![CDATA[30. அதற்கு அவன்: நான் வரக் கூடாது; என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ordinance for ever throughout your generations.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது மோசே: நீ எங்களைவிட்டுப் போகவேண்டாம்; வனாந்தரத்திலே நாங்கள் பாளயமிறங்கும் இடங்களை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And if all of you go to war in your land against the enemy that oppresses you, then all of you]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறபடியினால், எங்களுக்குக் கண்களைப்போல இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall blow an alarm with the trumpets; and all of you shall be remembered before the LORD your God,]]></a:t>
+              <a:t><![CDATA[32. நீ எங்களோடேகூட வந்தால், கர்த்தர் எங்களுக்குச் செய்தருளும் நன்மையின்படியே உனக்கும் நன்மைசெய்வோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all of you shall be saved from your enemies.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Also in the day of your gladness, and in your solemn days, and in the beginnings of your months,]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் கர்த்தருடைய பர்வதத்தைவிட்டு, மூன்றுநாள் பிரயாணம்போனார்கள்; மூன்றுநாள் பிரயாணத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall blow with the trumpets over your burnt offerings, and over the sacrifices of your]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய உடன்படிக்கைப்பெட்டி அவர்களுக்கு இளைப்பாறும் ஸ்தலத்தைத் தேடிக் காட்டும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace offerings; that they may be to you for a memorial before your God: I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[அவர்கள்முன் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass on the twentieth day of the second month, in the second year, that the cloud]]></a:t>
+              <a:t><![CDATA[34. அவர்கள் பாளயத்திலிருந்து பிரயாணம்போகிறபோது, கர்த்தருடைய மேகம் பகலில் அவர்கள்மேல் தங்கியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And over the host of the tribe of the children of Zebulun was Eliab the son of Helon.]]></a:t>
+              <a:t><![CDATA[4. ஒன்றைமாத்திரம் ஊதினால் இஸ்ரவேலில் ஆயிரவர்களுக்குத் தலைவராகிய பிரபுக்கள் உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was taken up from off the tabernacle of the testimony.]]></a:t>
+              <a:t><![CDATA[35. பெட்டியானது புறப்படும்போது, மோசே: கர்த்தாவே, எழுந்தருளும், உம்முடைய சத்துருக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the children of Israel took their journeys out of the wilderness of Sinai; and the cloud]]></a:t>
+              <a:t><![CDATA[சிதறடிக்கப்படுவார்களாக; உம்மைப் பகைக்கிறவர்கள் உமக்கு முன்பாக ஓடிப்போவார்களாக என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rested in the wilderness of Paran.]]></a:t>
+              <a:t><![CDATA[36. அது தங்கும்போது: கர்த்தாவே, அநேக ஆயிரவர்களாகிய இஸ்ரவேலரிடத்தில் திரும்புவீராக என்று சொல்லுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the tabernacle was taken down; and the sons of Gershon and the sons of Merari set forward,]]></a:t>
+              <a:t><![CDATA[கூடிவரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bearing the tabernacle.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் அவைகளைப் பெருந்தொனியாய் முழக்கும்போது, கிழக்கே இறங்கியிருக்கிற பாளயங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the standard of the camp of Reuben set forward according to their armies: and over his host]]></a:t>
+              <a:t><![CDATA[பிரயாணப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>