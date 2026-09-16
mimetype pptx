--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -7129,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598766" r:id="rId1"/>
+    <p:sldLayoutId id="2478617179" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15786,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>