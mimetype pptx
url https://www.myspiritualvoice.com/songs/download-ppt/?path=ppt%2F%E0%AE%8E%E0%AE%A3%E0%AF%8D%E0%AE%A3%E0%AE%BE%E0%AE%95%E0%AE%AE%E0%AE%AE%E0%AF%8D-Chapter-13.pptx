--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -105,50 +105,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +192,53 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +393,56 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் போய், சீன் வனாந்தரந்தொடங்கி, ஆமாத்துக்குப் போகிற வழியாகிய ரேகொப்மட்டும், தேசத்தைச் சுற்றிப்பார்த்து,]]></a:t>
+              <a:t><![CDATA[7. Of the tribe of Issachar, Igal the son of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தெற்கேயும் சென்று, எபிரோன்மட்டும் போனார்கள்; அங்கே ஏனாக்கின் குமாரராகிய அகீமானும் சேசாயும் தல்மாயும் இருந்தார்கள். எபிரோன் எகிப்திலுள்ள சோவானுக்கு ஏழுவருஷத்திற்குமுன்னே கட்டப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. Of the tribe of Ephraim, Oshea the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தெற்கேயும் சென்று, எபிரோன்மட்டும் போனார்கள்; அங்கே ஏனாக்கின் குமாரராகிய அகீமானும் சேசாயும் தல்மாயும் இருந்தார்கள். எபிரோன் எகிப்திலுள்ள சோவானுக்கு ஏழுவருஷத்திற்குமுன்னே கட்டப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. Of the tribe of Benjamin, Palti the son of Raphu.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அங்கே ஒரே குலையுள்ள திராட்சக்கொடியை அறுத்தார்கள்; அதை ஒரு தடியிலே இரண்டுபேர் கட்டித் தூக்கிக்கொண்டுவந்தார்கள்: மாதளம்பழங்களிலும் அத்திப்பழங்களிலும் சிலவற்றைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Of the tribe of Zebulun, Gaddiel the son of Sodi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அங்கே ஒரே குலையுள்ள திராட்சக்கொடியை அறுத்தார்கள்; அதை ஒரு தடியிலே இரண்டுபேர் கட்டித் தூக்கிக்கொண்டுவந்தார்கள்: மாதளம்பழங்களிலும் அத்திப்பழங்களிலும் சிலவற்றைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Of the tribe of Joseph, namely, of the tribe of Manasseh, Gaddi the son of Susi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அங்கே ஒரே குலையுள்ள திராட்சக்கொடியை அறுத்தார்கள்; அதை ஒரு தடியிலே இரண்டுபேர் கட்டித் தூக்கிக்கொண்டுவந்தார்கள்: மாதளம்பழங்களிலும் அத்திப்பழங்களிலும் சிலவற்றைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Of the tribe of Dan, Ammiel the son of Gemalli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் அங்கே அறுத்த திராட்சக்குலையினிமித்தம், அவ்விடம் எஸ்கோல் பள்ளத்தாக்கு என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. Of the tribe of Asher, Sethur the son of Michael.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் அங்கே அறுத்த திராட்சக்குலையினிமித்தம், அவ்விடம் எஸ்கோல் பள்ளத்தாக்கு என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. Of the tribe of Naphtali, Nahbi the son of Vophsi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் தேசத்தைச் சுற்றிப்பார்த்து, நாற்பதுநாள் சென்றபின்பு திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Of the tribe of Gad, Geuel the son of Machi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் பாரான் வனாந்தரத்தில் இருக்கிற காதேசுக்கு வந்து, மோசே ஆரோன் என்பவர்களிடத்திலும் இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரிடத்திலும் சேர்ந்து, அவர்களுக்கும் சபையாரனைவருக்கும் சமாசாரத்தை அறிவித்து, தேசத்தின் கனிகளை அவர்களுக்குக் காண்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. These are the names of the men which Moses sent to spy out the land. And Moses called Oshea the son of Nun Jehoshua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேசம் எப்படிப்பட்டதென்றும், குடியிருக்கிற ஜனங்கள் பலவான்களோ பலவீனர்களோ, கொஞ்சம்பேரோ அநேகம்பேரோ என்றும்,]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் பாரான் வனாந்தரத்தில் இருக்கிற காதேசுக்கு வந்து, மோசே ஆரோன் என்பவர்களிடத்திலும் இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரிடத்திலும் சேர்ந்து, அவர்களுக்கும் சபையாரனைவருக்கும் சமாசாரத்தை அறிவித்து, தேசத்தின் கனிகளை அவர்களுக்குக் காண்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. These are the names of the men which Moses sent to spy out the land. And Moses called Oshea the son of Nun Jehoshua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் பாரான் வனாந்தரத்தில் இருக்கிற காதேசுக்கு வந்து, மோசே ஆரோன் என்பவர்களிடத்திலும் இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரிடத்திலும் சேர்ந்து, அவர்களுக்கும் சபையாரனைவருக்கும் சமாசாரத்தை அறிவித்து, தேசத்தின் கனிகளை அவர்களுக்குக் காண்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Moses sent them to spy out the land of Canaan, and said unto them, Get you up this way southward, and go up into the mountain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் மோசேயை நோக்கி: நீர் எங்களை அனுப்பின தேசத்துக்கு நாங்கள் போய்வந்தோம்; அது பாலும் தேனும் ஓடுகிற தேசந்தான்; இது அதினுடைய கனி.]]></a:t>
+              <a:t><![CDATA[17. And Moses sent them to spy out the land of Canaan, and said unto them, Get you up this way southward, and go up into the mountain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் மோசேயை நோக்கி: நீர் எங்களை அனுப்பின தேசத்துக்கு நாங்கள் போய்வந்தோம்; அது பாலும் தேனும் ஓடுகிற தேசந்தான்; இது அதினுடைய கனி.]]></a:t>
+              <a:t><![CDATA[18. And see the land, what it is, and the people that dwells therein, whether they be strong or weak, few or many;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும், அந்த தேசத்திலே குடியிருக்கிற ஜனங்கள் பலவான்கள்; பட்டணங்கள் அரணிப்பானவைகளும் மிகவும் பெரியவைகளுமாய் இருக்கிறது; அங்கே ஏனாக்கின் குமாரரையும் கண்டோம்.]]></a:t>
+              <a:t><![CDATA[18. And see the land, what it is, and the people that dwells therein, whether they be strong or weak, few or many;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும், அந்த தேசத்திலே குடியிருக்கிற ஜனங்கள் பலவான்கள்; பட்டணங்கள் அரணிப்பானவைகளும் மிகவும் பெரியவைகளுமாய் இருக்கிறது; அங்கே ஏனாக்கின் குமாரரையும் கண்டோம்.]]></a:t>
+              <a:t><![CDATA[19. And what the land is that they dwell in, whether it be good or bad; and what cities they be that they dwell in, whether in tents, or in strong holds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அமலேக்கியர் தென்புறமான தேசத்தில் குடியிருக்கிறார்கள்; ஏத்தியரும், எபூசியரும், எமோரியரும் மலைநாட்டில் குடியிருக்கிறார்கள்; கானானியர் கடல் அருகேயும் யோர்தானண்டையிலும் குடியிருக்கிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And what the land is that they dwell in, whether it be good or bad; and what cities they be that they dwell in, whether in tents, or in strong holds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அமலேக்கியர் தென்புறமான தேசத்தில் குடியிருக்கிறார்கள்; ஏத்தியரும், எபூசியரும், எமோரியரும் மலைநாட்டில் குடியிருக்கிறார்கள்; கானானியர் கடல் அருகேயும் யோர்தானண்டையிலும் குடியிருக்கிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And what the land is that they dwell in, whether it be good or bad; and what cities they be that they dwell in, whether in tents, or in strong holds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது காலேப் மோசேக்கு முன்பாக ஜனங்களை அமர்த்தி: நாம் உடனே போய் அதைச் சுதந்தரித்துக்கொள்வோம்; நாம் அதை எளிதாய் ஜெயித்துக்கொள்ளலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And what the land is, whether it be fat or lean, whether there be wood therein, or not. And be all of you of good courage, and bring of the fruit of the land. Now the time was the time of the first-fruits grapes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது காலேப் மோசேக்கு முன்பாக ஜனங்களை அமர்த்தி: நாம் உடனே போய் அதைச் சுதந்தரித்துக்கொள்வோம்; நாம் அதை எளிதாய் ஜெயித்துக்கொள்ளலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And what the land is, whether it be fat or lean, whether there be wood therein, or not. And be all of you of good courage, and bring of the fruit of the land. Now the time was the time of the first-fruits grapes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேசம் எப்படிப்பட்டதென்றும், குடியிருக்கிற ஜனங்கள் பலவான்களோ பலவீனர்களோ, கொஞ்சம்பேரோ அநேகம்பேரோ என்றும்,]]></a:t>
+              <a:t><![CDATA[2. Send you men, that they may search the land of Canaan, which I give unto the children of Israel: of every tribe of their fathers shall all of you send a man, every one a ruler among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனோடேகூடப் போய்வந்த மனிதரோ நாம் போய் அந்த ஜனங்களோடே எதிர்க்க நம்மாலே கூடாது; அவர்கள் நம்மைப்பார்க்கிலும் பலவான்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And what the land is, whether it be fat or lean, whether there be wood therein, or not. And be all of you of good courage, and bring of the fruit of the land. Now the time was the time of the first-fruits grapes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனோடேகூடப் போய்வந்த மனிதரோ நாம் போய் அந்த ஜனங்களோடே எதிர்க்க நம்மாலே கூடாது; அவர்கள் நம்மைப்பார்க்கிலும் பலவான்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. So they went up, and searched the land from the wilderness of Zin unto Rehob, as men come to Hamath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாங்கள் போய்ச் சுற்றிப் பார்த்துவந்த அந்த தேசம் தன் குடிகளைப் பட்சிக்கிற தேசம் நாங்கள் அதிலே கண்ட ஜனங்கள் எல்லாரும் மிகவும் பெரிய ஆட்கள்.]]></a:t>
+              <a:t><![CDATA[21. So they went up, and searched the land from the wilderness of Zin unto Rehob, as men come to Hamath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாங்கள் போய்ச் சுற்றிப் பார்த்துவந்த அந்த தேசம் தன் குடிகளைப் பட்சிக்கிற தேசம் நாங்கள் அதிலே கண்ட ஜனங்கள் எல்லாரும் மிகவும் பெரிய ஆட்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they ascended by the south, and came unto Hebron; where Ahiman, Sheshai, and Talmai, the children of Anak, were. (Now Hebron was built seven years before Zoan in Egypt.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாங்கள் போய்ச் சுற்றிப் பார்த்துவந்த அந்த தேசம் தன் குடிகளைப் பட்சிக்கிற தேசம் நாங்கள் அதிலே கண்ட ஜனங்கள் எல்லாரும் மிகவும் பெரிய ஆட்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they ascended by the south, and came unto Hebron; where Ahiman, Sheshai, and Talmai, the children of Anak, were. (Now Hebron was built seven years before Zoan in Egypt.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அங்கே இராட்சதப் பிறவியான ஏனாக்கின் குமாரராகிய இராட்சதரையும் கண்டோம்; நாங்கள் எங்கள் பார்வைக்கு வெட்டுக்கிளிகளைப்போல் இருந்தோம், அவர்கள் பார்வைக்கும் அப்படியே இருந்தோம் என்று சொல்லி, இப்படி இஸ்ரவேல் புத்திரருக்குள்ளே தாங்கள் சுற்றிப்பார்த்துவந்த தேசத்தைக்குறித்து துர்ச்செய்தி பரம்பச்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And they came unto the brook of Eshcol, and cut down from thence a branch with one cluster of grapes, and they bare it between two upon a staff; and they brought of the pomegranates, and of the figs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அங்கே இராட்சதப் பிறவியான ஏனாக்கின் குமாரராகிய இராட்சதரையும் கண்டோம்; நாங்கள் எங்கள் பார்வைக்கு வெட்டுக்கிளிகளைப்போல் இருந்தோம், அவர்கள் பார்வைக்கும் அப்படியே இருந்தோம் என்று சொல்லி, இப்படி இஸ்ரவேல் புத்திரருக்குள்ளே தாங்கள் சுற்றிப்பார்த்துவந்த தேசத்தைக்குறித்து துர்ச்செய்தி பரம்பச்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And they came unto the brook of Eshcol, and cut down from thence a branch with one cluster of grapes, and they bare it between two upon a staff; and they brought of the pomegranates, and of the figs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. And they came unto the brook of Eshcol, and cut down from thence a branch with one cluster of grapes, and they bare it between two upon a staff; and they brought of the pomegranates, and of the figs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இஸ்ரவேல் புத்திரருக்குக் கொடுக்கும் கானான்தேசத்தைச் சுற்றிப்பார்ப்பதற்கு நீ மனிதரை அனுப்பு; ஒவ்வொரு பிதாக்களின் கோத்திரத்திலும் ஒவ்வொரு பிரபுவாகிய புருஷனை அனுப்பவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. The place was called the brook Eshcol, because of the cluster of grapes which the children of Israel cut down from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இஸ்ரவேல் புத்திரருக்குக் கொடுக்கும் கானான்தேசத்தைச் சுற்றிப்பார்ப்பதற்கு நீ மனிதரை அனுப்பு; ஒவ்வொரு பிதாக்களின் கோத்திரத்திலும் ஒவ்வொரு பிரபுவாகிய புருஷனை அனுப்பவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. The place was called the brook Eshcol, because of the cluster of grapes which the children of Israel cut down from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் குடியிருக்கிற தேசம் எப்படிப்பட்டது, அது நல்லதோ கெட்டதோ என்றும், அவர்கள் பட்டணங்கள் எப்படிப்பட்டதென்றும், அவர்கள் கூடாரங்களில் குடியிருக்கிறவர்களோ கோட்டைகளில் குடியிருக்கிறவர்களோ என்றும்,]]></a:t>
+              <a:t><![CDATA[2. Send you men, that they may search the land of Canaan, which I give unto the children of Israel: of every tribe of their fathers shall all of you send a man, every one a ruler among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மோசே கர்த்தருடைய வாக்கின்படியே அவர்களைப் பாரான் வனாந்தரத்தலிருந்து அனுப்பினான்; அந்த மனிதர் யாவரும் இஸ்ரவேல் புத்திரரின் தலைவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they returned from searching of the land after forty days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மோசே கர்த்தருடைய வாக்கின்படியே அவர்களைப் பாரான் வனாந்தரத்தலிருந்து அனுப்பினான்; அந்த மனிதர் யாவரும் இஸ்ரவேல் புத்திரரின் தலைவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. And they went and came to Moses, and to Aaron, and to all the congregation of the children of Israel, unto the wilderness of Paran, to Kadesh; and brought back word unto them, and unto all the congregation, and showed them the fruit of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய நாமங்களாவன: ரூபன் கோத்திரத்தில் சக்கூரின் குமாரன் சம்முவா.]]></a:t>
+              <a:t><![CDATA[26. And they went and came to Moses, and to Aaron, and to all the congregation of the children of Israel, unto the wilderness of Paran, to Kadesh; and brought back word unto them, and unto all the congregation, and showed them the fruit of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிமியோன் கோத்திரத்தில் ஓரியின் குமாரன் சாப்பாத்.]]></a:t>
+              <a:t><![CDATA[26. And they went and came to Moses, and to Aaron, and to all the congregation of the children of Israel, unto the wilderness of Paran, to Kadesh; and brought back word unto them, and unto all the congregation, and showed them the fruit of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதா கோத்திரத்தில் எப்புன்னேயின் குமாரன் காலேப்.]]></a:t>
+              <a:t><![CDATA[27. And they told him, and said, We came unto the land where you sent us, and surely it flows with milk and honey; and this is the fruit of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இசக்கார் கோத்திரத்தில் யோசேப்பின் குமாரன் ஈகால்.]]></a:t>
+              <a:t><![CDATA[27. And they told him, and said, We came unto the land where you sent us, and surely it flows with milk and honey; and this is the fruit of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்பிராயீம் கோத்திரத்தில் நூனின் குமாரன் ஓசேயா.]]></a:t>
+              <a:t><![CDATA[28. Nevertheless the people be strong that dwell in the land, and the cities are walled, and very great: and moreover we saw the children of Anak there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பென்யமீன் கோத்திரத்தில் ரப்பூவின் குமாரன் பல்த்தி.]]></a:t>
+              <a:t><![CDATA[28. Nevertheless the people be strong that dwell in the land, and the cities are walled, and very great: and moreover we saw the children of Anak there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. செபுலோன் கோத்திரத்தில் சோதியின் குமாரன் காதியேல்.]]></a:t>
+              <a:t><![CDATA[29. The Amalekites dwell in the land of the south: and the Hittites, and the Jebusites, and the Amorites, dwell in the mountains: and the Canaanites dwell by the sea, and by the coast of Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யோசேப்பின் கோத்திரத்தைச் சேர்ந்த மனாசே கோத்திரத்தில் சூசின் குமாரன் காதி.]]></a:t>
+              <a:t><![CDATA[29. The Amalekites dwell in the land of the south: and the Hittites, and the Jebusites, and the Amorites, dwell in the mountains: and the Canaanites dwell by the sea, and by the coast of Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் குடியிருக்கிற தேசம் எப்படிப்பட்டது, அது நல்லதோ கெட்டதோ என்றும், அவர்கள் பட்டணங்கள் எப்படிப்பட்டதென்றும், அவர்கள் கூடாரங்களில் குடியிருக்கிறவர்களோ கோட்டைகளில் குடியிருக்கிறவர்களோ என்றும்,]]></a:t>
+              <a:t><![CDATA[3. And Moses by the commandment of the LORD sent them from the wilderness of Paran: all those men were heads of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாண் கோத்திரத்தில் கெமல்லியின் குமாரன் அம்மியேல்.]]></a:t>
+              <a:t><![CDATA[29. The Amalekites dwell in the land of the south: and the Hittites, and the Jebusites, and the Amorites, dwell in the mountains: and the Canaanites dwell by the sea, and by the coast of Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசேர் கோத்திரத்தில் மிகாவேலின் குமாரன் சேத்தூர்.]]></a:t>
+              <a:t><![CDATA[30. And Caleb stilled the people before Moses, and said, Let us go up at once, and possess it; for we are well able to overcome it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நப்தலி கோத்திரத்தில் ஒப்பேசியின் குமாரன் நாகபி.]]></a:t>
+              <a:t><![CDATA[30. And Caleb stilled the people before Moses, and said, Let us go up at once, and possess it; for we are well able to overcome it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காத் கோத்திரத்தில் மாகியின் குமாரன் கூவேல்.]]></a:t>
+              <a:t><![CDATA[31. But the men that went up with him said, We be not able to go up against the people; for they are stronger than we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேசத்தைச் சுற்றிப்பார்க்கும்படி மோசே அனுப்பின மனிதரின் நாமங்கள் இவைகளே; நூனின் குமாரனாகிய ஓசேயாவுக்கு யோசுவா என்று மோசே பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. But the men that went up with him said, We be not able to go up against the people; for they are stronger than we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேசத்தைச் சுற்றிப்பார்க்கும்படி மோசே அனுப்பின மனிதரின் நாமங்கள் இவைகளே; நூனின் குமாரனாகிய ஓசேயாவுக்கு யோசுவா என்று மோசே பேரிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[32. And they brought up an evil report of the land which they had searched unto the children of Israel, saying, The land, through which we have gone to search it, is a land that eats up the inhabitants thereof; and all the people that we saw in it are men of a great stature.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை மோசே கானான்தேசத்தைச் சுற்றிப்பார்க்கும்படி அனுப்புகையில், அவர்களை நோக்கி: நீங்கள் இப்படித் தெற்கே போய், மலையில் ஏறி,]]></a:t>
+              <a:t><![CDATA[32. And they brought up an evil report of the land which they had searched unto the children of Israel, saying, The land, through which we have gone to search it, is a land that eats up the inhabitants thereof; and all the people that we saw in it are men of a great stature.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6061,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை மோசே கானான்தேசத்தைச் சுற்றிப்பார்க்கும்படி அனுப்புகையில், அவர்களை நோக்கி: நீங்கள் இப்படித் தெற்கே போய், மலையில் ஏறி,]]></a:t>
+              <a:t><![CDATA[33. And there we saw the giants, the sons of Anak, which come of the giants: and we were in our own sight as grasshoppers, and so we were in their sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And there we saw the giants, the sons of Anak, which come of the giants: and we were in our own sight as grasshoppers, and so we were in their sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And there we saw the giants, the sons of Anak, which come of the giants: and we were in our own sight as grasshoppers, and so we were in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நிலம் எப்படிப்பட்டது, அது வளப்பமானதோ இளப்பமானதோ என்றும், அதில் விருட்சங்கள் உண்டோ இல்லையோ என்றும் பாருங்கள், தைரியங்கொண்டிருந்து, தேசத்தின் கனிகளிலே சிலவற்றைக் கொண்டுவாருங்கள் என்றான். அக்காலம் திராட்சச்செடி முதற்பழம் பழுக்கிற காலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And Moses by the commandment of the LORD sent them from the wilderness of Paran: all those men were heads of the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And there we saw the giants, the sons of Anak, which come of the giants: and we were in our own sight as grasshoppers, and so we were in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நிலம் எப்படிப்பட்டது, அது வளப்பமானதோ இளப்பமானதோ என்றும், அதில் விருட்சங்கள் உண்டோ இல்லையோ என்றும் பாருங்கள், தைரியங்கொண்டிருந்து, தேசத்தின் கனிகளிலே சிலவற்றைக் கொண்டுவாருங்கள் என்றான். அக்காலம் திராட்சச்செடி முதற்பழம் பழுக்கிற காலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And these were their names: of the tribe of Reuben, Shammua the son of Zaccur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நிலம் எப்படிப்பட்டது, அது வளப்பமானதோ இளப்பமானதோ என்றும், அதில் விருட்சங்கள் உண்டோ இல்லையோ என்றும் பாருங்கள், தைரியங்கொண்டிருந்து, தேசத்தின் கனிகளிலே சிலவற்றைக் கொண்டுவாருங்கள் என்றான். அக்காலம் திராட்சச்செடி முதற்பழம் பழுக்கிற காலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. Of the tribe of Simeon, Shaphat the son of Hori.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் போய், சீன் வனாந்தரந்தொடங்கி, ஆமாத்துக்குப் போகிற வழியாகிய ரேகொப்மட்டும், தேசத்தைச் சுற்றிப்பார்த்து,]]></a:t>
+              <a:t><![CDATA[6. Of the tribe of Judah, Caleb the son of Jephunneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491801" r:id="rId1"/>
+    <p:sldLayoutId id="2474596016" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7363,78 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hamath.]]></a:t>
+              <a:t><![CDATA[7. இசக்கார் கோத்திரத்தில் யோசேப்பின் குமாரன் ஈகால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And they ascended by the south, and came unto Hebron; where Ahiman, Sheshai, and Talmai, the]]></a:t>
+              <a:t><![CDATA[8. எப்பிராயீம் கோத்திரத்தில் நூனின் குமாரன் ஓசேயா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Anak, were. (Now Hebron was built seven years before Zoan in Egypt.)]]></a:t>
+              <a:t><![CDATA[9. பென்யமீன் கோத்திரத்தில் ரப்பூவின் குமாரன் பல்த்தி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And they came unto the brook of Eshcol, and cut down from thence a branch with one cluster of]]></a:t>
+              <a:t><![CDATA[10. செபுலோன் கோத்திரத்தில் சோதியின் குமாரன் காதியேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grapes, and they bare it between two upon a staff; and they brought of the pomegranates, and of the]]></a:t>
+              <a:t><![CDATA[11. யோசேப்பின் கோத்திரத்தைச் சேர்ந்த மனாசே கோத்திரத்தில் சூசின் குமாரன் காதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[figs.]]></a:t>
+              <a:t><![CDATA[12. தாண் கோத்திரத்தில் கெமல்லியின் குமாரன் அம்மியேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The place was called the brook Eshcol, because of the cluster of grapes which the children of]]></a:t>
+              <a:t><![CDATA[13. ஆசேர் கோத்திரத்தில் மிகாவேலின் குமாரன் சேத்தூர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel cut down from thence.]]></a:t>
+              <a:t><![CDATA[14. நப்தலி கோத்திரத்தில் ஒப்பேசியின் குமாரன் நாகபி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they returned from searching of the land after forty days.]]></a:t>
+              <a:t><![CDATA[15. காத் கோத்திரத்தில் மாகியின் குமாரன் கூவேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they went and came to Moses, and to Aaron, and to all the congregation of the children of]]></a:t>
+              <a:t><![CDATA[16. தேசத்தைச் சுற்றிப்பார்க்கும்படி மோசே அனுப்பின மனிதரின் நாமங்கள் இவைகளே; நூனின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And see the land, what it is, and the people that dwells therein, whether they be strong or]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, unto the wilderness of Paran, to Kadesh; and brought back word unto them, and unto all the]]></a:t>
+              <a:t><![CDATA[ஓசேயாவுக்கு யோசுவா என்று மோசே பேரிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation, and showed them the fruit of the land.]]></a:t>
+              <a:t><![CDATA[17. அவர்களை மோசே கானான்தேசத்தைச் சுற்றிப்பார்க்கும்படி அனுப்புகையில், அவர்களை நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And they told him, and said, We came unto the land where you sent us, and surely it flows with]]></a:t>
+              <a:t><![CDATA[இப்படித் தெற்கே போய், மலையில் ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[milk and honey; and this is the fruit of it.]]></a:t>
+              <a:t><![CDATA[18. தேசம் எப்படிப்பட்டதென்றும், குடியிருக்கிற ஜனங்கள் பலவான்களோ பலவீனர்களோ, கொஞ்சம்பேரோ அநேகம்பேரோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Nevertheless the people be strong that dwell in the land, and the cities are walled, and very]]></a:t>
+              <a:t><![CDATA[என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great: and moreover we saw the children of Anak there.]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் குடியிருக்கிற தேசம் எப்படிப்பட்டது, அது நல்லதோ கெட்டதோ என்றும், அவர்கள் பட்டணங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. The Amalekites dwell in the land of the south: and the Hittites, and the Jebusites, and the]]></a:t>
+              <a:t><![CDATA[எப்படிப்பட்டதென்றும், அவர்கள் கூடாரங்களில் குடியிருக்கிறவர்களோ கோட்டைகளில் குடியிருக்கிறவர்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Amorites, dwell in the mountains: and the Canaanites dwell by the sea, and by the coast of Jordan.]]></a:t>
+              <a:t><![CDATA[என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Caleb stilled the people before Moses, and said, Let us go up at once, and possess it; for]]></a:t>
+              <a:t><![CDATA[20. நிலம் எப்படிப்பட்டது, அது வளப்பமானதோ இளப்பமானதோ என்றும், அதில் விருட்சங்கள் உண்டோ இல்லையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we are well able to overcome it.]]></a:t>
+              <a:t><![CDATA[என்றும் பாருங்கள், தைரியங்கொண்டிருந்து, தேசத்தின் கனிகளிலே சிலவற்றைக் கொண்டுவாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[weak, few or many;]]></a:t>
+              <a:t><![CDATA[2. நான் இஸ்ரவேல் புத்திரருக்குக் கொடுக்கும் கானான்தேசத்தைச் சுற்றிப்பார்ப்பதற்கு நீ மனிதரை அனுப்பு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. But the men that went up with him said, We be not able to go up against the people; for they are]]></a:t>
+              <a:t><![CDATA[அக்காலம் திராட்சச்செடி முதற்பழம் பழுக்கிற காலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stronger than we.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் போய், சீன் வனாந்தரந்தொடங்கி, ஆமாத்துக்குப் போகிற வழியாகிய ரேகொப்மட்டும், தேசத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And they brought up an evil report of the land which they had searched unto the children of]]></a:t>
+              <a:t><![CDATA[சுற்றிப்பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, saying, The land, through which we have gone to search it, is a land that eats up the]]></a:t>
+              <a:t><![CDATA[22. தெற்கேயும் சென்று, எபிரோன்மட்டும் போனார்கள்; அங்கே ஏனாக்கின் குமாரராகிய அகீமானும் சேசாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabitants thereof; and all the people that we saw in it are men of a great stature.]]></a:t>
+              <a:t><![CDATA[தல்மாயும் இருந்தார்கள். எபிரோன் எகிப்திலுள்ள சோவானுக்கு ஏழுவருஷத்திற்குமுன்னே கட்டப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And there we saw the giants, the sons of Anak, which come of the giants: and we were in our own]]></a:t>
+              <a:t><![CDATA[23. பின்பு, அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அங்கே ஒரே குலையுள்ள திராட்சக்கொடியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sight as grasshoppers, and so we were in their sight.]]></a:t>
+              <a:t><![CDATA[அறுத்தார்கள்; அதை ஒரு தடியிலே இரண்டுபேர் கட்டித் தூக்கிக்கொண்டுவந்தார்கள்: மாதளம்பழங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[அத்திப்பழங்களிலும் சிலவற்றைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Send you men, that they may search the land of Canaan, which I give unto the children of Israel:]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் அங்கே அறுத்த திராட்சக்குலையினிமித்தம், அவ்விடம் எஸ்கோல் பள்ளத்தாக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of every tribe of their fathers shall all of you send a man, every one a ruler among them.]]></a:t>
+              <a:t><![CDATA[என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And what the land is that they dwell in, whether it be good or bad; and what cities they be that]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு பிதாக்களின் கோத்திரத்திலும் ஒவ்வொரு பிரபுவாகிய புருஷனை அனுப்பவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Moses by the commandment of the LORD sent them from the wilderness of Paran: all those men]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் தேசத்தைச் சுற்றிப்பார்த்து, நாற்பதுநாள் சென்றபின்பு திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were heads of the children of Israel.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் பாரான் வனாந்தரத்தில் இருக்கிற காதேசுக்கு வந்து, மோசே ஆரோன் என்பவர்களிடத்திலும் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And these were their names: of the tribe of Reuben, Shammua the son of Zaccur.]]></a:t>
+              <a:t><![CDATA[புத்திரராகிய சபையார் எல்லாரிடத்திலும் சேர்ந்து, அவர்களுக்கும் சபையாரனைவருக்கும் சமாசாரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Of the tribe of Simeon, Shaphat the son of Hori.]]></a:t>
+              <a:t><![CDATA[அறிவித்து, தேசத்தின் கனிகளை அவர்களுக்குக் காண்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Of the tribe of Judah, Caleb the son of Jephunneh.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் மோசேயை நோக்கி: நீர் எங்களை அனுப்பின தேசத்துக்கு நாங்கள் போய்வந்தோம்; அது பாலும் தேனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Of the tribe of Issachar, Igal the son of Joseph.]]></a:t>
+              <a:t><![CDATA[ஓடுகிற தேசந்தான்; இது அதினுடைய கனி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Of the tribe of Ephraim, Oshea the son of Nun.]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும், அந்த தேசத்திலே குடியிருக்கிற ஜனங்கள் பலவான்கள்; பட்டணங்கள் அரணிப்பானவைகளும் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Of the tribe of Benjamin, Palti the son of Raphu.]]></a:t>
+              <a:t><![CDATA[பெரியவைகளுமாய் இருக்கிறது; அங்கே ஏனாக்கின் குமாரரையும் கண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Of the tribe of Zebulun, Gaddiel the son of Sodi.]]></a:t>
+              <a:t><![CDATA[29. அமலேக்கியர் தென்புறமான தேசத்தில் குடியிருக்கிறார்கள்; ஏத்தியரும், எபூசியரும், எமோரியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Of the tribe of Joseph, namely, of the tribe of Manasseh, Gaddi the son of Susi.]]></a:t>
+              <a:t><![CDATA[மலைநாட்டில் குடியிருக்கிறார்கள்; கானானியர் கடல் அருகேயும் யோர்தானண்டையிலும் குடியிருக்கிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they dwell in, whether in tents, or in strong holds;]]></a:t>
+              <a:t><![CDATA[3. மோசே கர்த்தருடைய வாக்கின்படியே அவர்களைப் பாரான் வனாந்தரத்தலிருந்து அனுப்பினான்; அந்த மனிதர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Of the tribe of Dan, Ammiel the son of Gemalli.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Of the tribe of Asher, Sethur the son of Michael.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது காலேப் மோசேக்கு முன்பாக ஜனங்களை அமர்த்தி: நாம் உடனே போய் அதைச் சுதந்தரித்துக்கொள்வோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Of the tribe of Naphtali, Nahbi the son of Vophsi.]]></a:t>
+              <a:t><![CDATA[நாம் அதை எளிதாய் ஜெயித்துக்கொள்ளலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Of the tribe of Gad, Geuel the son of Machi.]]></a:t>
+              <a:t><![CDATA[31. அவனோடேகூடப் போய்வந்த மனிதரோ நாம் போய் அந்த ஜனங்களோடே எதிர்க்க நம்மாலே கூடாது; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. These are the names of the men which Moses sent to spy out the land. And Moses called Oshea the]]></a:t>
+              <a:t><![CDATA[நம்மைப்பார்க்கிலும் பலவான்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Nun Jehoshua.]]></a:t>
+              <a:t><![CDATA[32. நாங்கள் போய்ச் சுற்றிப் பார்த்துவந்த அந்த தேசம் தன் குடிகளைப் பட்சிக்கிற தேசம் நாங்கள் அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Moses sent them to spy out the land of Canaan, and said unto them, Get you up this way]]></a:t>
+              <a:t><![CDATA[கண்ட ஜனங்கள் எல்லாரும் மிகவும் பெரிய ஆட்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14295,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[southward, and go up into the mountain:]]></a:t>
+              <a:t><![CDATA[33. அங்கே இராட்சதப் பிறவியான ஏனாக்கின் குமாரராகிய இராட்சதரையும் கண்டோம்; நாங்கள் எங்கள் பார்வைக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்டுக்கிளிகளைப்போல் இருந்தோம், அவர்கள் பார்வைக்கும் அப்படியே இருந்தோம் என்று சொல்லி, இப்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்குள்ளே தாங்கள் சுற்றிப்பார்த்துவந்த தேசத்தைக்குறித்து துர்ச்செய்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And what the land is, whether it be fat or lean, whether there be wood therein, or not. And be]]></a:t>
+              <a:t><![CDATA[யாவரும் இஸ்ரவேல் புத்திரரின் தலைவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரம்பச்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you of good courage, and bring of the fruit of the land. Now the time was the time of the]]></a:t>
+              <a:t><![CDATA[4. அவர்களுடைய நாமங்களாவன: ரூபன் கோத்திரத்தில் சக்கூரின் குமாரன் சம்முவா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first-fruits grapes.]]></a:t>
+              <a:t><![CDATA[5. சிமியோன் கோத்திரத்தில் ஓரியின் குமாரன் சாப்பாத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So they went up, and searched the land from the wilderness of Zin unto Rehob, as men come to]]></a:t>
+              <a:t><![CDATA[6. யூதா கோத்திரத்தில் எப்புன்னேயின் குமாரன் காலேப்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>