--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -366,51 +366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நான் தெரிந்துகொள்ளுகிறவனுடைய கோல் துளிர்க்கும்; இப்படி இஸ்ரவேல் புத்திரர் உங்களுக்கு விரோதமாய் முறுமுறுக்கிற அவர்கள் முறுமுறுப்பை என்னைவிட்டு ஒழியப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that the man's rod, whom I shall choose, shall blossom: and I will make to cease from me the murmurings of the children of Israel, whereby they murmur against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நான் தெரிந்துகொள்ளுகிறவனுடைய கோல் துளிர்க்கும்; இப்படி இஸ்ரவேல் புத்திரர் உங்களுக்கு விரோதமாய் முறுமுறுக்கிற அவர்கள் முறுமுறுப்பை என்னைவிட்டு ஒழியப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And Moses spoke unto the children of Israel, and every one of their princes gave him a rod apiece, for each prince one, according to their fathers' houses, even twelve rods: and the rod of Aaron was among their rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதை மோசே இஸ்ரவேல் புத்திரரோடே சொன்னான்; அப்பொழுது அவர்களுடைய பிரபுக்கள் எல்லாரும் தங்கள் பிதாக்களுடைய வம்சத்தின்படி ஒவ்வொரு பிரபுவுக்கு ஒவ்வொரு கோலாகப் பன்னிரண்டு கோல்களை அவனிடத்தில் கொடுத்தார்கள்; ஆரோனின் கோலும் அவர்களுடைய கோல்களுடனே இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And Moses spoke unto the children of Israel, and every one of their princes gave him a rod apiece, for each prince one, according to their fathers' houses, even twelve rods: and the rod of Aaron was among their rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதை மோசே இஸ்ரவேல் புத்திரரோடே சொன்னான்; அப்பொழுது அவர்களுடைய பிரபுக்கள் எல்லாரும் தங்கள் பிதாக்களுடைய வம்சத்தின்படி ஒவ்வொரு பிரபுவுக்கு ஒவ்வொரு கோலாகப் பன்னிரண்டு கோல்களை அவனிடத்தில் கொடுத்தார்கள்; ஆரோனின் கோலும் அவர்களுடைய கோல்களுடனே இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And Moses spoke unto the children of Israel, and every one of their princes gave him a rod apiece, for each prince one, according to their fathers' houses, even twelve rods: and the rod of Aaron was among their rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதை மோசே இஸ்ரவேல் புத்திரரோடே சொன்னான்; அப்பொழுது அவர்களுடைய பிரபுக்கள் எல்லாரும் தங்கள் பிதாக்களுடைய வம்சத்தின்படி ஒவ்வொரு பிரபுவுக்கு ஒவ்வொரு கோலாகப் பன்னிரண்டு கோல்களை அவனிடத்தில் கொடுத்தார்கள்; ஆரோனின் கோலும் அவர்களுடைய கோல்களுடனே இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And Moses laid up the rods before the LORD in the tabernacle of witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்தக் கோல்களை மோசே சாட்சியின் கூடாரத்திலே கர்த்தருடைய சமுகத்தில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, that on the next day Moses went into the tabernacle of witness; and, behold, the rod of Aaron for the house of Levi was budded, and brought forth buds, and bloomed blossoms, and yielded almonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மறுநாள் மோசே சாட்சியின் கூடாரத்துக்குள் பிரவேசித்தபோது, இதோ, லேவியின் குடும்பத்தாருக்கு இருந்த ஆரோனின் கோல் துளிர்த்திருந்தது; அது துளிர்விட்டு, பூப்பூத்து, வாதுமைப்பழங்களைக் கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, that on the next day Moses went into the tabernacle of witness; and, behold, the rod of Aaron for the house of Levi was budded, and brought forth buds, and bloomed blossoms, and yielded almonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மறுநாள் மோசே சாட்சியின் கூடாரத்துக்குள் பிரவேசித்தபோது, இதோ, லேவியின் குடும்பத்தாருக்கு இருந்த ஆரோனின் கோல் துளிர்த்திருந்தது; அது துளிர்விட்டு, பூப்பூத்து, வாதுமைப்பழங்களைக் கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[9. And Moses brought out all the rods from before the LORD unto all the children of Israel: and they looked, and took every man his rod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மறுநாள் மோசே சாட்சியின் கூடாரத்துக்குள் பிரவேசித்தபோது, இதோ, லேவியின் குடும்பத்தாருக்கு இருந்த ஆரோனின் கோல் துளிர்த்திருந்தது; அது துளிர்விட்டு, பூப்பூத்து, வாதுமைப்பழங்களைக் கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[9. And Moses brought out all the rods from before the LORD unto all the children of Israel: and they looked, and took every man his rod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே கர்த்தருடைய சமுகத்திலிருந்த அந்தக் கோல்களையெல்லாம் எடுத்து, இஸ்ரவேல் புத்திரர் எல்லாரும் காண வெளியே கொண்டுவந்தான்; அவர்கள் கண்டு, அவரவர் தங்கள் தங்கள் கோல்களை வாங்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD said unto Moses, Bring Aaron's rod again before the testimony, to be kept for a token against the rebels; and you shall quite take away their murmurings from me, that they die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே கர்த்தருடைய சமுகத்திலிருந்த அந்தக் கோல்களையெல்லாம் எடுத்து, இஸ்ரவேல் புத்திரர் எல்லாரும் காண வெளியே கொண்டுவந்தான்; அவர்கள் கண்டு, அவரவர் தங்கள் தங்கள் கோல்களை வாங்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD said unto Moses, Bring Aaron's rod again before the testimony, to be kept for a token against the rebels; and you shall quite take away their murmurings from me, that they die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: ஆரோனின் கோல் அந்தக் கலகக்காரருக்கு விரோதமான அடையாளமாகும்பொருட்டு, அதைத் திரும்பவும் சாட்சிப்பெட்டிக்கு முன்னே கொண்டுபோய் வை; இப்படி அவர்கள் எனக்கு விரோதமாய் முறுமுறுப்பதை ஒழியப்பண்ணுவாய், அப்பொழுது அவர்கள் சாகமாட்டார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD said unto Moses, Bring Aaron's rod again before the testimony, to be kept for a token against the rebels; and you shall quite take away their murmurings from me, that they die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: ஆரோனின் கோல் அந்தக் கலகக்காரருக்கு விரோதமான அடையாளமாகும்பொருட்டு, அதைத் திரும்பவும் சாட்சிப்பெட்டிக்கு முன்னே கொண்டுபோய் வை; இப்படி அவர்கள் எனக்கு விரோதமாய் முறுமுறுப்பதை ஒழியப்பண்ணுவாய், அப்பொழுது அவர்கள் சாகமாட்டார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And Moses did so: as the LORD commanded him, so did he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே மோசே செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. And the children of Israel spoke unto Moses, saying, Behold, we die, we perish, we all perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது இஸ்ரவேல் புத்திரர் மோசேயை நோக்கி: இதோ, செத்து அழிந்துபோகிறோம்; நாங்கள் எல்லாரும் அழிந்துபோகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. And the children of Israel spoke unto Moses, saying, Behold, we die, we perish, we all perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரின் வாசஸ்தலத்தின் கிட்டேவருகிற எவனும் சாகிறான்; நாங்கள் எல்லாரும் செத்துத்தான் தீருமோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Whosoever comes any thing near unto the tabernacle of the LORD shall die: shall we be consumed with dying?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரின் வாசஸ்தலத்தின் கிட்டேவருகிற எவனும் சாகிறான்; நாங்கள் எல்லாரும் செத்துத்தான் தீருமோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Whosoever comes any thing near unto the tabernacle of the LORD shall die: shall we be consumed with dying?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே பேசி, அவர்கள் பிதாக்களின் வம்சங்களாகிய ஒவ்வொரு வம்சத்தினுடைய பிரபுவினிடத்தில், ஒவ்வொரு கோலாகப் பன்னிரண்டு கோலை வாங்கி, அவனவன் கோலில் அவனவன் பேரை எழுதுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, and take of every one of them a rod according to the house of their fathers, of all their princes according to the house of their fathers twelve rods: write you every man's name upon his rod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே பேசி, அவர்கள் பிதாக்களின் வம்சங்களாகிய ஒவ்வொரு வம்சத்தினுடைய பிரபுவினிடத்தில், ஒவ்வொரு கோலாகப் பன்னிரண்டு கோலை வாங்கி, அவனவன் கோலில் அவனவன் பேரை எழுதுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, and take of every one of them a rod according to the house of their fathers, of all their princes according to the house of their fathers twelve rods: write you every man's name upon his rod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே பேசி, அவர்கள் பிதாக்களின் வம்சங்களாகிய ஒவ்வொரு வம்சத்தினுடைய பிரபுவினிடத்தில், ஒவ்வொரு கோலாகப் பன்னிரண்டு கோலை வாங்கி, அவனவன் கோலில் அவனவன் பேரை எழுதுவாயாக.]]></a:t>
+              <a:t><![CDATA[3. And you shall write Aaron's name upon the rod of Levi: for one rod shall be for the head of the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +2655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. லேவியினுடைய கோலின்மேல் ஆரோனின் பேரை எழுதக்கடவாய்; அவர்களுடைய பிதாக்களின் ஒவ்வொரு வம்சத்தலைவனுக்காகவும் ஒவ்வொரு கோல் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And you shall write Aaron's name upon the rod of Levi: for one rod shall be for the head of the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +2764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. லேவியினுடைய கோலின்மேல் ஆரோனின் பேரை எழுதக்கடவாய்; அவர்களுடைய பிதாக்களின் ஒவ்வொரு வம்சத்தலைவனுக்காகவும் ஒவ்வொரு கோல் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And you shall lay them up in the tabernacle of the congregation before the testimony, where I will meet with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +2873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவைகளை ஆசரிப்புக் கூடாரத்திலே நான் உங்களைச் சந்திக்கும் ஸ்தானமாகிய சாட்சிப்பெட்டிக்கு முன்னே வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[4. And you shall lay them up in the tabernacle of the congregation before the testimony, where I will meet with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +2982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவைகளை ஆசரிப்புக் கூடாரத்திலே நான் உங்களைச் சந்திக்கும் ஸ்தானமாகிய சாட்சிப்பெட்டிக்கு முன்னே வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that the man's rod, whom I shall choose, shall blossom: and I will make to cease from me the murmurings of the children of Israel, whereby they murmur against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488487" r:id="rId1"/>
+    <p:sldLayoutId id="2474689476" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3449,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it shall come to pass, that the man's rod, whom I shall choose, shall blossom: and I will]]></a:t>
+              <a:t><![CDATA[விரோதமாய் முறுமுறுக்கிற அவர்கள் முறுமுறுப்பை என்னைவிட்டு ஒழியப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make to cease from me the murmurings of the children of Israel, whereby they murmur against you.]]></a:t>
+              <a:t><![CDATA[6. இதை மோசே இஸ்ரவேல் புத்திரரோடே சொன்னான்; அப்பொழுது அவர்களுடைய பிரபுக்கள் எல்லாரும் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses spoke unto the children of Israel, and every one of their princes gave him a rod]]></a:t>
+              <a:t><![CDATA[பிதாக்களுடைய வம்சத்தின்படி ஒவ்வொரு பிரபுவுக்கு ஒவ்வொரு கோலாகப் பன்னிரண்டு கோல்களை அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[apiece, for each prince one, according to their fathers' houses, even twelve rods: and the rod of]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; ஆரோனின் கோலும் அவர்களுடைய கோல்களுடனே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aaron was among their rods.]]></a:t>
+              <a:t><![CDATA[7. அந்தக் கோல்களை மோசே சாட்சியின் கூடாரத்திலே கர்த்தருடைய சமுகத்தில் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Moses laid up the rods before the LORD in the tabernacle of witness.]]></a:t>
+              <a:t><![CDATA[8. மறுநாள் மோசே சாட்சியின் கூடாரத்துக்குள் பிரவேசித்தபோது, இதோ, லேவியின் குடும்பத்தாருக்கு இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it came to pass, that on the next day Moses went into the tabernacle of witness; and, behold,]]></a:t>
+              <a:t><![CDATA[ஆரோனின் கோல் துளிர்த்திருந்தது; அது துளிர்விட்டு, பூப்பூத்து, வாதுமைப்பழங்களைக் கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the rod of Aaron for the house of Levi was budded, and brought forth buds, and bloomed blossoms, and]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே கர்த்தருடைய சமுகத்திலிருந்த அந்தக் கோல்களையெல்லாம் எடுத்து, இஸ்ரவேல் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yielded almonds.]]></a:t>
+              <a:t><![CDATA[எல்லாரும் காண வெளியே கொண்டுவந்தான்; அவர்கள் கண்டு, அவரவர் தங்கள் தங்கள் கோல்களை வாங்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Moses brought out all the rods from before the LORD unto all the children of Israel: and they]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: ஆரோனின் கோல் அந்தக் கலகக்காரருக்கு விரோதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[looked, and took every man his rod.]]></a:t>
+              <a:t><![CDATA[அடையாளமாகும்பொருட்டு, அதைத் திரும்பவும் சாட்சிப்பெட்டிக்கு முன்னே கொண்டுபோய் வை; இப்படி அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the LORD said unto Moses, Bring Aaron's rod again before the testimony, to be kept for a]]></a:t>
+              <a:t><![CDATA[எனக்கு விரோதமாய் முறுமுறுப்பதை ஒழியப்பண்ணுவாய், அப்பொழுது அவர்கள் சாகமாட்டார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[token against the rebels; and you shall quite take away their murmurings from me, that they die not.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் தனக்குக் கட்டளையிட்டபடியே மோசே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Moses did so: as the LORD commanded him, so did he.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது இஸ்ரவேல் புத்திரர் மோசேயை நோக்கி: இதோ, செத்து அழிந்துபோகிறோம்; நாங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the children of Israel spoke unto Moses, saying, Behold, we die, we perish, we all perish.]]></a:t>
+              <a:t><![CDATA[அழிந்துபோகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Whosoever comes any thing near unto the tabernacle of the LORD shall die: shall we be consumed]]></a:t>
+              <a:t><![CDATA[13. கர்த்தரின் வாசஸ்தலத்தின் கிட்டேவருகிற எவனும் சாகிறான்; நாங்கள் எல்லாரும் செத்துத்தான் தீருமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with dying?]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, and take of every one of them a rod according to the house of]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே பேசி, அவர்கள் பிதாக்களின் வம்சங்களாகிய ஒவ்வொரு வம்சத்தினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their fathers, of all their princes according to the house of their fathers twelve rods: write you]]></a:t>
+              <a:t><![CDATA[பிரபுவினிடத்தில், ஒவ்வொரு கோலாகப் பன்னிரண்டு கோலை வாங்கி, அவனவன் கோலில் அவனவன் பேரை எழுதுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every man's name upon his rod.]]></a:t>
+              <a:t><![CDATA[3. லேவியினுடைய கோலின்மேல் ஆரோனின் பேரை எழுதக்கடவாய்; அவர்களுடைய பிதாக்களின் ஒவ்வொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And you shall write Aaron's name upon the rod of Levi: for one rod shall be for the head of the]]></a:t>
+              <a:t><![CDATA[வம்சத்தலைவனுக்காகவும் ஒவ்வொரு கோல் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of their fathers.]]></a:t>
+              <a:t><![CDATA[4. அவைகளை ஆசரிப்புக் கூடாரத்திலே நான் உங்களைச் சந்திக்கும் ஸ்தானமாகிய சாட்சிப்பெட்டிக்கு முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And you shall lay them up in the tabernacle of the congregation before the testimony, where I]]></a:t>
+              <a:t><![CDATA[வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will meet with you.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது நான் தெரிந்துகொள்ளுகிறவனுடைய கோல் துளிர்க்கும்; இப்படி இஸ்ரவேல் புத்திரர் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>